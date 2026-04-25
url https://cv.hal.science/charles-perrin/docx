--- v1 (2026-04-04)
+++ v2 (2026-04-25)
@@ -125,299 +125,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future streamflow along the French part of the Meuse River - a closer look at uncertainties</w:t>
+                <w:t xml:space="preserve">CAMELS-FR dataset: a large-sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lila Collet</w:t>
+                <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Rousset</w:t>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+                <w:t xml:space="preserve">Benoît Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Francois</w:t>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111 (1), pp.2484192. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (4), pp.1461-1479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/27678490.2025.2484192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-17-1461-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051634v1</w:t>
+                <w:t xml:space="preserve">hal-05028312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAMELS-FR dataset: a large-sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Future streamflow along the French part of the Meuse River - a closer look at uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+                <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (4), pp.1461-1479. </w:t>
+              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (1), pp.2484192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-17-1461-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2025.2484192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028312v1</w:t>
+                <w:t xml:space="preserve">hal-05051634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of robustness of hydrological models: a large-sample diagnosis and an attempt to identify hydrological and climatic drivers</w:t>
               </w:r>
@@ -563,51 +563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu-Chen Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -667,90 +667,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can be expected from a semi-distributed multi-model approach for streamflow forecasting? Tailoring the structure and size of a super-ensemble on the Rhône basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 661 (B), pp.133589. </w:t>
@@ -782,1394 +782,1394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05154479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of upstream data for downstream streamflow forecasting: data assimilation in a semi-distributed flood forecasting model</w:t>
+                <w:t xml:space="preserve">Simbi: historical hydro-meteorological time series and signatures for 24 catchments in Haiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
+                <w:t xml:space="preserve">Ralph Bathelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bourgin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (1), pp.2374081. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (4), pp.2073-2098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2374081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-2073-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688316v1</w:t>
+                <w:t xml:space="preserve">hal-04564899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead-time-dependent calibration of a flood forecasting model</w:t>
+                <w:t xml:space="preserve">Prévision des crues en milieu montagneux sous climat tropical : exemple de La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florent Baby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roulenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132119⟩</w:t>
+              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2374540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717741v1</w:t>
+                <w:t xml:space="preserve">hal-04659907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision des crues en milieu montagneux sous climat tropical : exemple de La Réunion</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the structure of a hydrological model to forecast catchment response to intense rainfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Villani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2374540⟩</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2341027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659907v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simbi: historical hydro-meteorological time series and signatures for 24 catchments in Haiti</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brigode</w:t>
+                <w:t xml:space="preserve">EvalHyd v0.1.2: a polyglot tool for the evaluation of deterministic and probabilistic streamflow predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hallouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-16-2073-2024⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (11), pp.4561-4578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-17-4561-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564899v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the structure of a hydrological model to forecast catchment response to intense rainfall</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">On the use of streamflow transformations for hydrological model calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (21), pp.4837-4860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-28-4837-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2341027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04572631v1</w:t>
+                <w:t xml:space="preserve">hal-04770676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of streamflow transformations for hydrological model calibration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Multi-model approach in a variable spatial framework for streamflow simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 28 (21), pp.4837-4860. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 28 (7), pp.1539-1566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-28-1539-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-28-4837-2024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04770676v1</w:t>
+                <w:t xml:space="preserve">hal-04532313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvalHyd v0.1.2: a polyglot tool for the evaluation of deterministic and probabilistic streamflow predictions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Benefits of upstream data for downstream streamflow forecasting: data assimilation in a semi-distributed flood forecasting model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (11), pp.4561-4578. </w:t>
+              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (1), pp.2374081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-17-4561-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2374081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611247v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-model approach in a variable spatial framework for streamflow simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Lead-time-dependent calibration of a flood forecasting model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 28 (7), pp.1539-1566. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.132119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-28-1539-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04532313v1</w:t>
+                <w:t xml:space="preserve">hal-04717741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of suspicious streamflow data on the efficiency and parameter estimates of rainfall–runoff models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Legrand</w:t>
+                <w:t xml:space="preserve">On the visual detection of non-natural records in streamflow time series: challenges and impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Strohmenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2023.2234893⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (18), pp.3375-3391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-27-3375-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206286v1</w:t>
+                <w:t xml:space="preserve">hal-04214908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the visual detection of non-natural records in streamflow time series: challenges and impacts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Flora Branger</w:t>
+                <w:t xml:space="preserve">Impact of suspicious streamflow data on the efficiency and parameter estimates of rainfall–runoff models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27 (18), pp.3375-3391. </w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (12), pp.1627-1647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-27-3375-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2023.2234893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214908v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREMHYCE, une plateforme nationale pour la prévision des étiages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42, pp.17-21. </w:t>
@@ -2207,90 +2207,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catchment response to intense rainfall: Evaluating modelling hypotheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36 (8), pp.e14676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2318,5913 +2318,5913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: RAT – a robustness assessment test for calibrated and uncalibrated hydrological models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+                <w:t xml:space="preserve">When does a parsimonious model fail to simulate floods? Learning from the seasonality of model bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-25-5013-2021⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (8), pp.1288-1305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2021.1923720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349050v1</w:t>
+                <w:t xml:space="preserve">hal-03271359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential data assimilation for streamflow forecasting: assessing the sensitivity to uncertainties and updated variables of a conceptual hydrological model at basin scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Streamflow naturalization methods: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Piazzi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (1), pp.12-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020WR028390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2020.1839080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154766v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When does a parsimonious model fail to simulate floods? Learning from the seasonality of model bias</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bourgin</w:t>
+                <w:t xml:space="preserve">Technical note: RAT – a robustness assessment test for calibrated and uncalibrated hydrological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2021.1923720⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (9), pp.5013-5027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-25-5013-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271359v1</w:t>
+                <w:t xml:space="preserve">hal-03349050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamflow naturalization methods: a review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sequential data assimilation for streamflow forecasting: assessing the sensitivity to uncertainties and updated variables of a conceptual hydrological model at basin scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Piazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (1), pp.12-36. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02626667.2020.1839080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020WR028390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266329v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A crash-testing framework for predictive uncertainty assessment when forecasting high flows in an extrapolation context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PREMHYCE : un outil opérationnel pour la prévision des étiages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Berthet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Renaud Marty</w:t>
+                <w:t xml:space="preserve">François Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-24-2017-2020⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106 (5), pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2020043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02553693v1</w:t>
+                <w:t xml:space="preserve">hal-03042989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREMHYCE : un outil opérationnel pour la prévision des étiages</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Bourgin</w:t>
+                <w:t xml:space="preserve">Assessing the performance and robustness of two conceptual rainfall-runoff models on a worldwide sample of watersheds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoshin Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Besson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 106 (5), pp.37-44. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 585, pp.124698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2020043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042989v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the performance and robustness of two conceptual rainfall-runoff models on a worldwide sample of watersheds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PREMHYCE: An operational tool for low-flow forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Mathevet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hoshin Gupta</w:t>
+                <w:t xml:space="preserve">Pierre Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Perrin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124698⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 383, pp.381-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-383-381-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170311v1</w:t>
+                <w:t xml:space="preserve">hal-03023204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREMHYCE: An operational tool for low-flow forecasting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+                <w:t xml:space="preserve">Characterization of SWOT water level errors on Seine reservoirs and La Bassée gravel pits: Impacts on water surface energy budget modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ottle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Etchevers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Francois</w:t>
+                <w:t xml:space="preserve">Thomas Verbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Petrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zun Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/piahs-383-381-2020⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (18), pp.2911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/RS12182911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023204v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of SWOT water level errors on Seine reservoirs and La Bassée gravel pits: Impacts on water surface energy budget modeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A crash-testing framework for predictive uncertainty assessment when forecasting high flows in an extrapolation context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Verbeke</w:t>
+                <w:t xml:space="preserve">Lionel Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Petrus</w:t>
+                <w:t xml:space="preserve">Julie Viatgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zun Yin</w:t>
+                <w:t xml:space="preserve">Renaud Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (18), pp.2911. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (4), pp.2017-2041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/RS12182911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-24-2017-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970965v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future streamflows for the French tributaries of the River Rhine (Mosel, Sarre and Ill)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+                <w:t xml:space="preserve">Vers une production en temps réel d'intervalles prédictifs associés aux prévisions de crue dans Vigicrues en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Viatgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Gerlinger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Renard</w:t>
+                <w:t xml:space="preserve">Olivier Piotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 105 (5-6), pp.140-149. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2019039⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 2, pp.63-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2019016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546370v1</w:t>
+                <w:t xml:space="preserve">hal-02610239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping water resources in Corsica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Lilas</w:t>
+                <w:t xml:space="preserve">Hydrological modelling at multiple sub-daily time steps: model improvement via flux-matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ficchí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2019009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 575, pp.1308-1327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.05.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272525v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une production en temps réel d'intervalles prédictifs associés aux prévisions de crue dans Vigicrues en France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A regularization approach to improve the sequential calibration of a semi-distributed hydrological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2019016⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (11), pp.8821-8839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018WR024266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610239v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological modelling at multiple sub-daily time steps: model improvement via flux-matching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+                <w:t xml:space="preserve">Mapping water resources in Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.05.084⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (1), pp.68-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2019009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609892v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regularization approach to improve the sequential calibration of a semi-distributed hydrological model</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Twenty-three unsolved problems in hydrology (UPH) – a community perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Blöschl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F P Bierkens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Chambel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Destouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018WR024266⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (10), pp.1141-1158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2019.1620507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609890v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty-three unsolved problems in hydrology (UPH) – a community perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc F P Bierkens</w:t>
+                <w:t xml:space="preserve">Vers une plus grande flexibilité temporelle du modèle opérationnel de prévision des crues GRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Viatgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Chambel</w:t>
+                <w:t xml:space="preserve">Thomas Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ficchí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cudennec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georgia Destouni</w:t>
+                <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2019.1620507⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.72-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2019017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280747v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une plus grande flexibilité temporelle du modèle opérationnel de prévision des crues GRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Viatgé</w:t>
+                <w:t xml:space="preserve">Future streamflows for the French tributaries of the River Rhine (Mosel, Sarre and Ill)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Gerlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pinna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Dorchies</w:t>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2, pp.72-80. </w:t>
+              <w:t xml:space="preserve">, 2019, 105 (5-6), pp.140-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2019017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2019039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609669v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous state-space representation of a bucket-type rainfall-runoff model: a case study with the GR4 model using state-space GR4 (version 1.0)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hybridation de réanalyses météorologiques de surface pour les zones de montagne : exemple du produit DuO sur le bassin de la Durance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-11-1591-2018⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (3), pp.77 - 85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2018035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872596v1</w:t>
+                <w:t xml:space="preserve">hal-01899583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridation de réanalyses météorologiques de surface pour les zones de montagne : exemple du produit DuO sur le bassin de la Durance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technical note: Pitfalls in using log-transformed flows within the KGE criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (3), pp.77 - 85. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.4583-4591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2018035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-22-4583-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899583v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: Pitfalls in using log-transformed flows within the KGE criterion</w:t>
+                <w:t xml:space="preserve">Continuous state-space representation of a bucket-type rainfall-runoff model: a case study with the GR4 model using state-space GR4 (version 1.0)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22, pp.4583-4591. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.1591-1605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-22-4583-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-11-1591-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945425v1</w:t>
+                <w:t xml:space="preserve">hal-01872596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal streamflow forecasting by conditioning climatology with precipitation indices</w:t>
+                <w:t xml:space="preserve">Process-based interpretation of conceptual hydrological model performance using a multinational catchment set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Crochemore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+                <w:t xml:space="preserve">Carine Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Pappenberger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ralf Merz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Merz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juraj Parajka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-21-1573-2017⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (8), pp.7247-7268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016WR019991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599733v1</w:t>
+                <w:t xml:space="preserve">hal-03985689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The suite of lumped GR hydrological models in an R package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Thirel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 94, pp.166-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-based interpretation of conceptual hydrological model performance using a multinational catchment set</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explore 2070 : Quelle utilisation d'un exercice prospectif sur les impacts des changements climatiques à l'échelle nationale pour définir des stratégies d'adaptation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juraj Parajka</w:t>
+                <w:t xml:space="preserve">Aurélie Carroget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016WR019991⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.4-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2017.22.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985689v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explore 2070 : Quelle utilisation d'un exercice prospectif sur les impacts des changements climatiques à l'échelle nationale pour définir des stratégies d'adaptation ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The Quantile Solidarity approach for the parsimonious regionalization of flow duration curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2017.22.02⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (9), pp.1364-1380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2017.1335399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505344v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Quantile Solidarity approach for the parsimonious regionalization of flow duration curves</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Seasonal streamflow forecasting by conditioning climatology with precipitation indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Crochemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pappenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62 (9), pp.1364-1380. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (3), pp.1573-1591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02626667.2017.1335399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-21-1573-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985673v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On evaluating the robustness of spatial-proximity-based regionalization methods</w:t>
+                <w:t xml:space="preserve">Synergies entre acteurs opérationnels et scientifiques au service de l’amélioration de la prévision des crues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Lebecherel</w:t>
+                <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Viatgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.05.031⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.5-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2016033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709762v1</w:t>
+                <w:t xml:space="preserve">hal-02604707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of temporal resolution of inputs on hydrological model performance : An analysis based on 2400 flood events</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Climate change impacts on water resources and reservoir management in the Seine river basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dorchies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Thépot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.32-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2016047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.04.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02603525v1</w:t>
+                <w:t xml:space="preserve">hal-02604888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergies entre acteurs opérationnels et scientifiques au service de l’amélioration de la prévision des crues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Hydrological response characteristics of Mediterranean catchments: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Merheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (14), pp.2520-2539</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2016033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02604707v1</w:t>
+                <w:t xml:space="preserve">hal-01579161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impacts on water resources and reservoir management in the Seine river basin (France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impact of temporal resolution of inputs on hydrological model performance : An analysis based on 2400 flood events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ficchí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2016047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 538, pp.454-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604888v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological response characteristics of Mediterranean catchments: a review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roger Moussa</w:t>
+                <w:t xml:space="preserve">Le partage de la ressource en eau sur la Durance en 2050 : vers une évolution du mode de gestion des grands ouvrages duranciens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chadi Abdallah</w:t>
+                <w:t xml:space="preserve">Yannick Arama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Colin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+                <w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (5), pp.25-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/201604625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579161v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partage de la ressource en eau sur la Durance en 2050 : vers une évolution du mode de gestion des grands ouvrages duranciens ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How should a rainfall-runoff model be parameterized in an almost ungauged catchment? A methodology tested on 609 catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudia Rojas-Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lebecherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/201604625⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (6), pp.4765-4784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015WR018549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406130v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How should a rainfall-runoff model be parameterized in an almost ungauged catchment? A methodology tested on 609 catchments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">On evaluating the robustness of spatial-proximity-based regionalization methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lebecherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (6), pp.4765-4784. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 539, pp.196-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015WR018549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400511v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the need to test hydrological models under changing conditions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dependence of model-based extreme flood estimation on the calibration period: the case study of the Kamp River (Austria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Bernardara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gailhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Garavaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 60 (7-8), pp.1165-1173. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2015.1050027⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Special issue: Modelling Temporally-variable Catchments, 60 (7-8), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2015.1006632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602032v1</w:t>
+                <w:t xml:space="preserve">hal-01164840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing expert judgement and numerical criteria for hydrograph evaluation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Graphical tools based on Turc-Budyko plots to detect changes in catchment behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 60 (3), pp.402--423. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2014.903331⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 60 (7-8), pp.1394-1407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2014.964245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051945v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphical tools based on Turc-Budyko plots to detect changes in catchment behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coron</w:t>
+                <w:t xml:space="preserve">Comparing expert judgement and numerical criteria for hydrograph evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Crochemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Ehret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon P. Seibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 60 (7-8), pp.1394-1407. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2014.964245⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 60 (3), pp.402--423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2014.903331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196442v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of model-based extreme flood estimation on the calibration period: the case study of the Kamp River (Austria)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transferring global uncertainty estimates from gauged to ungauged catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Special issue: Modelling Temporally-variable Catchments, 60 (7-8), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (5), pp.2535-2546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02626667.2015.1006632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-19-2535-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164840v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferring global uncertainty estimates from gauged to ungauged catchments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bourgin</w:t>
+                <w:t xml:space="preserve">Hydrology under change: an evaluation protocol to investigate how hydrological models deal with changing catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Audouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-19-2535-2015⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (7-8), pp.1184--1199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2014.967248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224248v1</w:t>
+                <w:t xml:space="preserve">hal-02052164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de collaboration entre acteurs opérationnels et scientifiques pour une amélioration des systèmes de prévision des crues en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17, pp.40-45. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2015.17.08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrology under change: an evaluation protocol to investigate how hydrological models deal with changing catchments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On the need to test hydrological models under changing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 60 (7-8), pp.1184--1199. </w:t>
+              <w:t xml:space="preserve">, 2015, 60 (7-8), pp.1165-1173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02626667.2014.967248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2015.1050027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052164v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impacts on multi-objective reservoir management: case study on the Seine River basin, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+                <w:t xml:space="preserve">Analyse de la sensibilité des calculs hydrologiques à la densité spatiale des réseaux hydrométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lebecherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Jay-Allemand</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Maugis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of River Basin Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15715124.2013.865636⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.39-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2014006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122348v1</w:t>
+                <w:t xml:space="preserve">hal-01118983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As simple as possible but not simpler: What is useful in a temperature-based snow-accounting routine? Part 1 – Comparison of six snow accounting routines on 380 catchments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">As simple as possible but not simpler: what is useful in a temperature-based snow-accounting routine? Part 2 - Sensitivity analysis of the Cemaneige snow accounting routine on 380 catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 517, pp.1166-1175. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.04.059⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 517, pp.1176-1187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.04.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600365v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-sample hydrology: a need to balance depth with breadth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoshin Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Blöschl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Montanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohini Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (2), p. 463 - p. 477. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-18-463-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the lack of robustness of hydrologic models regarding water balance simulation: a diagnostic approach applied to three models of increasing complexity on 20 mountainous catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hendrickx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (2), p. 727 - p. 746. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-18-727-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When does higher spatial resolution rainfall information improve streamflow simulation? An evaluation using 3620 flood events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lobligeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (2), p. 575 - p. 594. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-18-575-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking hydrological models for low-flow simulation and forecasting on French catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raji Pushpalatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18, pp.2829-2857. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-18-2829-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As simple as possible but not simpler: what is useful in a temperature-based snow-accounting routine? Part 2 - Sensitivity analysis of the Cemaneige snow accounting routine on 380 catchments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">As simple as possible but not simpler: What is useful in a temperature-based snow-accounting routine? Part 1 – Comparison of six snow accounting routines on 380 catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 517, pp.1176-1187. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.04.058⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 517, pp.1166-1175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.04.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600366v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la sensibilité des calculs hydrologiques à la densité spatiale des réseaux hydrométriques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+                <w:t xml:space="preserve">Climate change impacts on multi-objective reservoir management: case study on the Seine River basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dorchies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jay-Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Maugis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florine Dehay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1, pp.39-44. </w:t>
+              <w:t xml:space="preserve">International Journal of River Basin Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (3), pp.265-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2014006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15715124.2013.865636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118983v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeking genericity in the selection of parameter sets: Impact on hydrological model efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (10), pp.8356-8366. </w:t>
@@ -8301,51 +8301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrologic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20, pp.05014021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8507,463 +8507,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological model parameter instability: A source of additional uncertainty in estimating the hydrological impacts of climate change?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The influence of conceptual model structure on model performance: a comparative study for 237 French catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.R. van Esse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Booij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. M. Augustijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fenicia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.11.012⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (10), p. 4227 - p. 4239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-17-4227-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785252v1</w:t>
+                <w:t xml:space="preserve">hal-00912784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On regionalizing the Turc-Mezentsev water balance formula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lebecherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49, pp.7508-7517. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2013WR013575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of conceptual model structure on model performance: a comparative study for 237 French catchments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Hydrological model parameter instability: A source of additional uncertainty in estimating the hydrological impacts of climate change?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 17 (10), p. 4227 - p. 4239. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 476, pp.410 - 425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-17-4227-2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912784v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels impacts des changements climatiques sur les eaux de surface en France à l’horizon 2070 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, p. 5 - p. 15. </w:t>
@@ -9129,2221 +9129,2221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the ambiguous interpretation of the Turc-Budyko nondimensional graph</w:t>
+                <w:t xml:space="preserve">All that glitters is not gold: the case of calibrating hydrological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48, pp.5. </w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26, p. 2206 - p. 2210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2012WR012532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.9264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597810v1</w:t>
+                <w:t xml:space="preserve">hal-00737778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'un modèle de prévision des crues sur le bassin versant de l'Orgeval</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Multimodel evaluation of twenty lumped hydrological models under contrasted climate conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Anctil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, spécial n°3, p. 10 - p. 15. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (4), p. 1171 - p. 1189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.CS3.02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-1116-1171-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755163v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do internal flow measurements improve the calibration of rainfall-runoff models?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Towards robust methods to couple lumped rainfall–runoff models and hydraulic models: A sensitivity analysis on the Illinois River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jai Vaze</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Ribstein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010WR010179⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 418-419, p. 123 - p. 135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196256v1</w:t>
+                <w:t xml:space="preserve">hal-00732342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux prévoir les crues nivales : évaluation de prévisions probabilistes de débit sur des bassins versants de montagne français</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Crash testing hydrological models in contrasted climate conditions: An experiment on 216 Australian catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jai Vaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2, pp.26-33. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (5), 17 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2012012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2011WR011721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597314v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards robust methods to couple lumped rainfall–runoff models and hydraulic models: A sensitivity analysis on the Illinois River</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mieux prévoir les crues nivales : évaluation de prévisions probabilistes de débit sur des bassins versants de montagne français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Valéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ribstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.09.019⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.26-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2012012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732342v1</w:t>
+                <w:t xml:space="preserve">hal-02597314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crash testing hydrological models in contrasted climate conditions: An experiment on 216 Australian catchments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">De l'usage énergétique de l'eau à l'intégration du multi-usage territorial. Modélisation ressource-usages pour les adaptations aux changements globaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jai Vaze</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hendrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.26-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763573v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All that glitters is not gold: the case of calibrating hydrological models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review of efficiency criteria suitable for evaluating low-flow simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raji Pushpalatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 420, pp.171-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.11.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.9264⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00737778v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodel evaluation of twenty lumped hydrological models under contrasted climate conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Neighbors: Nature’s own hydrological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-1116-1171-2012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 414-415, pp.49-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801716v1</w:t>
+                <w:t xml:space="preserve">hal-01122009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of efficiency criteria suitable for evaluating low-flow simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">On the ambiguous interpretation of the Turc-Budyko nondimensional graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012WR012532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.11.055⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196255v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'usage énergétique de l'eau à l'intégration du multi-usage territorial. Modélisation ressource-usages pour les adaptations aux changements globaux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mise au point d'un modèle de prévision des crues sur le bassin versant de l'Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hendrickx</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Peschard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, spécial n°3, p. 10 - p. 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.CS3.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598138v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighbors: Nature’s own hydrological models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do internal flow measurements improve the calibration of rainfall-runoff models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jai Vaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.10.007⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (2), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010WR010179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122009v1</w:t>
+                <w:t xml:space="preserve">hal-01196256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A downward structural sensitivity analysis of hydrological models to improve low-flow simulation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Besoins operationnels et progrès actuels en matière de connaissance des phenomènes physiques dans l'hydrologie des crues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bachoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Garcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.09.034⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.14-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2011001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04110441v1</w:t>
+                <w:t xml:space="preserve">insu-00647692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besoins operationnels et progrès actuels en matière de connaissance des phenomènes physiques dans l'hydrologie des crues</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can a multi-model approach improve hydrological ensemble forecasting? A study on 29 French catchments using 16 hydrological model structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gaume</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juan Alberto Velazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Anctil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2011001⟩</w:t>
+              <w:t xml:space="preserve">Advances in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29, pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/adgeo-29-33-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00647692v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles de prévision opérationnels d'aujourd'hui auraient-ils été fiables sur la crue de 1910 ? Analyse rétrospective critique sur une base de données de 1910</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Piotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pedro Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1, p. 22 - p. 29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb/2011002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can a multi-model approach improve hydrological ensemble forecasting? A study on 29 French catchments using 16 hydrological model structures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A downward structural sensitivity analysis of hydrological models to improve low-flow simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raji Pushpalatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Geosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 411, pp.66-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.09.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/adgeo-29-33-2011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02594774v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regionalization of precipitation and air temperature over high-altitude catchments: learning from outliers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Valéry</w:t>
+                <w:t xml:space="preserve">How significant are quadratic criteria? Part 1. How many years are necessary to ensure the data-independence of a quadratic criterion value?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 55 (6), pp.928-940. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 55 (6), pp.1051-1062</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594587v1</w:t>
+                <w:t xml:space="preserve">hal-02594521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How significant are quadratic criteria? Part 1. How many years are necessary to ensure the data-independence of a quadratic criterion value?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Berthet</w:t>
+                <w:t xml:space="preserve">Regionalization of precipitation and air temperature over high-altitude catchments: learning from outliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Valéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 55 (6), pp.1051-1062</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 55 (6), pp.928-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2010.504676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594521v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How significant are quadratic criteria ? Part 2. On the relative contribution of large flood events to the value of a quadratic criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55 (6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11368,77 +11368,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and reliability of multimodel hydrological ensemble simulations based on seventeen lumped models and a thousand catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Alberto Velazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Anctil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14 (11), pp.2303-2317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11472,90 +11472,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are seemingly physically similar catchments truly hydrologically similar?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (W11558), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11614,51 +11614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The court of miracles of hydrology: can failure stories contribute to hydrological science?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11712,506 +11712,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of updating approaches of the performances on a real-time flood forecasting model: a study on 178 French catchments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Court of Miracle of Hydrology: what can we learn from apparently monstrous hydrological behaviours?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric É. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">András Bárdossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457591v1</w:t>
+                <w:t xml:space="preserve">hal-00457598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crash tests for a standardized evaluation of hydrological models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Downward approach at the catchment scale or at the catchment set scale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 13, p. 1757 - p. 1764</w:t>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00455623v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downward approach at the catchment scale or at the catchment set scale?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Crash tests for a standardized evaluation of hydrological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 11, 1 p</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13, p. 1757 - p. 1764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457588v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Court of Miracle of Hydrology: what can we learn from apparently monstrous hydrological behaviours?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the impact of updating approaches of the performances on a real-time flood forecasting model: a study on 178 French catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">András Bárdossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457598v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do we know about orographic precipitation gradients in mountainous areas? A comparative analysis in Canada, France, Sweden and Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12236,77 +12236,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How crucial is it to account for the antecedent moisture conditions in flood forecasting? Comparison of event-based and continuous approaches on 178 catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12357,90 +12357,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hunting of the hydrological snark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (4), pp.651-654</w:t>
@@ -12463,424 +12463,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can man-made water reservoirs be accounted for in a lumped rainfall-runoff model?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Discrete parameterization of hydrological models: Evaluating the use of parameter sets libraries over 900 catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Michel</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Rojas-Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mathevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 44, pp.11. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 44, pp.15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590553v1</w:t>
+                <w:t xml:space="preserve">hal-02590818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial proximity, physical similarity, regression and ungaged catchments: A comparison of regionalization approaches based on 913 French catchments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+                <w:t xml:space="preserve">How can man-made water reservoirs be accounted for in a lumped rainfall-runoff model?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 44, pp.15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007WR006240⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 44, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007WR005971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02590551v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete parameterization of hydrological models: Evaluating the use of parameter sets libraries over 900 catchments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Spatial proximity, physical similarity, regression and ungaged catchments: A comparison of regionalization approaches based on 913 French catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thibault Mathevet</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 44, pp.15</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 44, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007WR006240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590818v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crues et inondations: phénomènes naturels sous surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12912,342 +12912,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can rainfall-runoff models handle intercatchment groundwater flows? Theoretical study based on 1040 French catchments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
+                <w:t xml:space="preserve">Impact of limited streamflow data on the efficiency and the parameters of rainfallrunoff models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Rojas-Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 43, pp.1-11</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (1), pp.131-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589510v1</w:t>
+                <w:t xml:space="preserve">hal-02588933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of limited streamflow data on the efficiency and the parameters of rainfallrunoff models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">How can rainfall-runoff models handle intercatchment groundwater flows? Theoretical study based on 1040 French catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 52 (1), pp.131-151</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43, pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588933v1</w:t>
+                <w:t xml:space="preserve">hal-02589510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is really undermining hydrologic science today?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21, pp.2819-2822</w:t>
@@ -13270,1472 +13270,1472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of rainfall-runoff forecasts through mean areal rainfall optimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Process for benchmarking models: dialogue between water managers and modellers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lauzon</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">J. Kämäri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boorman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Icke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Candela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.01.016⟩</w:t>
+              <w:t xml:space="preserve">River Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (1-2), pp.3-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/lr/17/2006/3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588063v1</w:t>
+                <w:t xml:space="preserve">hal-02600717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic averaging of rainfall-runoff model simulations from complementary model parameterizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+                <w:t xml:space="preserve">Simple benchmark models as a basis for criteria of model efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archiv für Hydrobiologie Supplement 161/1-2, Large Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (1-2), pp.221-244</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587938v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepwise development of a two-parameter monthly water balance model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">Linking stream flow to rainfall at the annual time step: the Manabe bucket model revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safouane Mouelhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 318, pp.200-214. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2005.06.014⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 328 (1-2), pp.283-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2005.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587708v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of simple rainfall-runoff models as a baseline for the benchmarking of the hydrological component of complex catchment models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dilks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Barlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv für Hydrobiologie Supplement 161/1-2, Large Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17 (1-2), pp.75-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of biased and randomly corrupted inputs on the efficiency and the parameters of watershed models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 320, pp.62-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process for benchmarking models: dialogue between water managers and modellers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Stepwise development of a two-parameter monthly water balance model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safouane Mouelhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/lr/17/2006/3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 318, pp.200-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2005.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600717v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple benchmark models as a basis for criteria of model efficiency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dynamic averaging of rainfall-runoff model simulations from complementary model parameterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv für Hydrobiologie Supplement 161/1-2, Large Rivers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (7), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005WR004636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588005v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking stream flow to rainfall at the annual time step: the Manabe bucket model revisited</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The model evaluation tool: guidance for applying benchmark criteria for models to be used in river basin management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hutchins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Urama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Penning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Icke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dilks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2005.12.022⟩</w:t>
+              <w:t xml:space="preserve">River Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (1-2), pp.23-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/lr/17/2006/23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02588062v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The model evaluation tool: guidance for applying benchmark criteria for models to be used in river basin management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Urama</w:t>
+                <w:t xml:space="preserve">Improvement of rainfall-runoff forecasts through mean areal rainfall optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Anctil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Penning</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Lauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 328 (3-4), pp.717-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.01.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/lr/17/2006/23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02600716v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de barrages-réservoirs dans un modèle pluie-débit global : application au cas du bassin de la Seine amont</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which potential evapotranspiration input for a lumped rainfall-runoff model? Part 2 Towards a simple and efficient potential evapotranspiration model for rainfall-runoff modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Moulin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Frédéric Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 303 (1-4), pp.290-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2004.08.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586930v1</w:t>
+                <w:t xml:space="preserve">hal-02584170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which potential evapotranspiration input for a lumped rainfall-runoff model? Part 2 Towards a simple and efficient potential evapotranspiration model for rainfall-runoff modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+                <w:t xml:space="preserve">Prise en compte de barrages-réservoirs dans un modèle pluie-débit global : application au cas du bassin de la Seine amont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5, pp.79-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2004.08.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02584170v1</w:t>
+                <w:t xml:space="preserve">hal-02586930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil Conservation Service Curve Number method: how to mend a wrong soil moisture accounting procedure?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 41 (2), pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14754,358 +14754,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02584140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the length of observed records on the performance of ANN and of conceptual parsimonious rainfall-runoff forecasting models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Impact of spatial aggregation of inputs and parameters on the efficiency of rainfall-runoff models: a theoretical study using chimera watersheds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Oddos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Anctil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1364-8152(03)00135-X⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40 (5), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003WR002854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582806v1</w:t>
+                <w:t xml:space="preserve">hal-02582769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of spatial aggregation of inputs and parameters on the efficiency of rainfall-runoff models: a theoretical study using chimera watersheds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the length of observed records on the performance of ANN and of conceptual parsimonious rainfall-runoff forecasting models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Anctil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 40 (5), pp.9. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19, pp.357-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2003WR002854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1364-8152(03)00135-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582769v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locating the sources of low-pass behavior within rainfall-runoff models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Anctil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 40 (11), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15152,64 +15152,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of imperfect potential evapotranspiration knowledge on the efficiency and parameters of watershed models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 286 (164), pp.19-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15255,77 +15255,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A soil moisture index for an auxiliary ANN input for stream flow forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Anctil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15378,488 +15378,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of a parsimonious model for streamflow simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The exponential store: a correct formulation for rainfall-runoff modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal des sciences hydrologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 48 (1), pp.109-124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02581740v1</w:t>
+                <w:t xml:space="preserve">hal-02581237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exponential store: a correct formulation for rainfall-runoff modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">What kind of water models are needed for the implementation of the European Water Framework Directive? Examples from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Wasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des sciences hydrologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 48 (1), pp.109-124</w:t>
+              <w:t xml:space="preserve">International Journal of River Basin Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1 (2), pp.125-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581237v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What kind of water models are needed for the implementation of the European Water Framework Directive? Examples from France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t>
+                <w:t xml:space="preserve">ANN output updating of lumped conceptual rainfall-runoff forecasting models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Anctil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of River Basin Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 1 (2), pp.125-135</w:t>
+              <w:t xml:space="preserve">Journal of the American Water Resources Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 39 (5), pp.1269-1279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581737v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANN output updating of lumped conceptual rainfall-runoff forecasting models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Improvement of a parsimonious model for streamflow simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Water Resources Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 279 (1-4), pp.275-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-1694(03)00225-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02581810v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une amélioration d'un modèle global pluie-débit au travers d'une approche comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 6-7, pp.84-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15887,285 +15887,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of imperfect knowledge on the efficiency and the parameters of watershed models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does a large number of parameters enhance model performance? Comparative assessment of common catchment model structures on 429 catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lavabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 250 (1-4), pp.206-223. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-1694(01)00437-1⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 242, pp.275-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-1694(00)00393-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02579939v1</w:t>
+                <w:t xml:space="preserve">hal-02579565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a large number of parameters enhance model performance? Comparative assessment of common catchment model structures on 429 catchments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impact of imperfect knowledge on the efficiency and the parameters of watershed models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iolanda Usart-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lavabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 242, pp.275-301. </w:t>
+              <w:t xml:space="preserve">, 2001, 250 (1-4), pp.206-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-1694(00)00393-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-1694(01)00437-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579565v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16196,90 +16196,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que fait l’État lorsque l’eau vient à manquer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sami Bouarfa (coordination scientifique), Marielle Montginoul (coordination scientifique), Thomas Pelte (coordination scientifique), Eric Sauquet (coordination scientifique). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment partager l’eau en France ? À l’ère de l’anthropocène</w:t>
@@ -16334,103 +16334,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved rainfall-runoff modelling tools for low-flow forecasting: Application to French catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drought: Research and Science-Policy Interfacing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press Taylor &amp; Francis Group, pp.259-265, 2015, 978-1-138-02779-4</w:t>
@@ -16453,713 +16453,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse hydrométéorologique du bassin versant de l’Orgeval : tendance et stationnarité sur les 50 dernières années</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictions of runoff hydrographs in ungauged basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juraj Parajka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Ait Mesbah</w:t>
+                <w:t xml:space="preserve">Stacey Archfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Bárdossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francis Chiew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, pp.289-297, 2013, 978-2-7592-2073-1</w:t>
+              <w:t xml:space="preserve">Runoff prediction in ungauged basins: Synthesis across processes, places and scales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge university press, pp.227-269, 2013, 978-1-107-02818-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599388v1</w:t>
+                <w:t xml:space="preserve">hal-02599684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du changement climatique sur le bassin de l’Orgeval à l’horizon 2050</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Prévision des crues par modélisation hydrologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae, pp.299-307, 2013, 978-2-7592-2073-1</w:t>
+              <w:t xml:space="preserve">, Editions Quae, pp.63-73, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599389v1</w:t>
+                <w:t xml:space="preserve">hal-02599378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision des crues par modélisation hydrologique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Réanalyse des lames d’eau radar pour la modélisation hydrologique pluie-débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lobligeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae, pp.63-73, 2013, 978-2-7592-2073-1</w:t>
+              <w:t xml:space="preserve">, Editions Quae, pp.39-62, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599378v1</w:t>
+                <w:t xml:space="preserve">hal-02599374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictions of runoff hydrographs in ungauged basins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juraj Parajka</w:t>
+                <w:t xml:space="preserve">Prévision des étiages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Runoff prediction in ungauged basins: Synthesis across processes, places and scales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge university press, pp.227-269, 2013, 978-1-107-02818-0</w:t>
+              <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp.75-87, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599684v1</w:t>
+                <w:t xml:space="preserve">hal-02599379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réanalyse des lames d’eau radar pour la modélisation hydrologique pluie-débit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impact du changement climatique sur le bassin de l’Orgeval à l’horizon 2050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae, pp.39-62, 2013, 978-2-7592-2073-1</w:t>
+              <w:t xml:space="preserve">, Editions Quae, pp.299-307, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599374v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision des étiages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analyse hydrométéorologique du bassin versant de l’Orgeval : tendance et stationnarité sur les 50 dernières années</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ait Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae, pp.75-87, 2013, 978-2-7592-2073-1</w:t>
+              <w:t xml:space="preserve">, Editions Quae, pp.289-297, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599379v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A set of hydrological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17197,103 +17197,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can discharge assimilation methods be used to improve flood forecasting when few data are available?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS Red Books Publications : News approaches to hydrological prediction in data sparse regions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 333, IAHS, pp.94-100, 2009, 978-1-907161-04-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17318,51 +17318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Famille de modèles en hydrologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17400,77 +17400,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverting the hydrological cycle : when streamflow measurements help assess altitudinal precipitation gradients in mountain areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS Red Books Publications: New approaches to hydrological prediction in data sparse regions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 333, IAHS, pp.281-286, 2009, 978-1-907161-04-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17489,614 +17489,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ungauged catchments: How make the most of a few streamflow measurements?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalogue of the models used in MOPEX 2004/2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sten Bergström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyun Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Littlewood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Large Sample Basin Experiments for Hydrological Model Parameterization: Results of the Model Parameter ExperimentMOPEX. IAHS Publ. 307</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AISH, pp.230-236, 2006</w:t>
+              <w:t xml:space="preserve">Large Sample Basin Experiments for Hydrological Model Parameterization: Results of the Model Parameter Experiment MOPEX. IAHS Publ. 307</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISH, pp.41-93, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588693v1</w:t>
+                <w:t xml:space="preserve">hal-02588689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compilation of the MOPEX 2004 results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+                <w:t xml:space="preserve">A bounded version of the Nash-Sutcliffe criterion for better model assessment on large sets of basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Large Sample Basin Experiments for Hydrological Model Parameterization: Results of the Model Parameter Experiment MOPEX. IAHS Publ. 307</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AISH, pp.313-338, 2006</w:t>
+              <w:t xml:space="preserve">Large Sample Basin Experiments for Hydrological Model Parameterization: Results of the Model Parameter ExperimentMOPEX. IAHS Publ. 307</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISH, pp.211-219, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588696v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bounded version of the Nash-Sutcliffe criterion for better model assessment on large sets of basins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Has basin-scale modelling advanced beyond empiricism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mathevet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Large Sample Basin Experiments for Hydrological Model Parameterization: Results of the Model Parameter ExperimentMOPEX. IAHS Publ. 307</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AISH, pp.211-219, 2006</w:t>
+              <w:t xml:space="preserve">Large Sample Basin Experiments for Hydrological Model Parameterization: Results of the Model Parameter Experiment MOPEX. IAHS Publ. 307</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISH, pp.108-116, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588691v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Has basin-scale modelling advanced beyond empiricism?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+                <w:t xml:space="preserve">Ungauged catchments: How make the most of a few streamflow measurements?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Rojas-Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Mathevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Large Sample Basin Experiments for Hydrological Model Parameterization: Results of the Model Parameter Experiment MOPEX. IAHS Publ. 307</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AISH, pp.108-116, 2006</w:t>
+              <w:t xml:space="preserve">Large Sample Basin Experiments for Hydrological Model Parameterization: Results of the Model Parameter ExperimentMOPEX. IAHS Publ. 307</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISH, pp.230-236, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588690v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalogue of the models used in MOPEX 2004/2005</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compilation of the MOPEX 2004 results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingyun Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Littlewood</w:t>
+                <w:t xml:space="preserve">Vincent Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoshin Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Large Sample Basin Experiments for Hydrological Model Parameterization: Results of the Model Parameter Experiment MOPEX. IAHS Publ. 307</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AISH, pp.41-93, 2006</w:t>
+              <w:t xml:space="preserve">, AISH, pp.313-338, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588689v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (154)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18108,4232 +18108,4232 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual Streamflow Modelling Using Large-Sample Datasets: Insights from Hybrid Models and Seasonal Synchronicity</w:t>
+                <w:t xml:space="preserve">L’assimilation de données pour la prévision des débits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Degenne</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire de restitution du projet CIPRHES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Dec 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076121v1</w:t>
+                <w:t xml:space="preserve">hal-05400699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet CIPRHES, objectifs et organisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">CAMELS-FR dataset: A large-sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Génot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution du projet CIPRHES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Copernicus Meetings, Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05400607v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAMELS-FR dataset: A large-sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Projet CIPRHES, objectifs et organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire de restitution du projet CIPRHES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Dec 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048816v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’assimilation de données pour la prévision des débits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annual Streamflow Modelling Using Large-Sample Datasets: Insights from Hybrid Models and Seasonal Synchronicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Ponçot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Degenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution du projet CIPRHES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05400699v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of the hybrid modelling methodology for streamflow prediction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Le partenariat entre le réseau scientifique et technique (RST) et le réseau Vigicrues : une collaboration efficace pour une meilleure prévision des crues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Janet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherche et action publique R&amp;AP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, INRAE, Cerema, Oct 2024, Champs-sur-Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572634v1</w:t>
+                <w:t xml:space="preserve">hal-04978910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partenariat entre le réseau scientifique et technique (RST) et le réseau Vigicrues : une collaboration efficace pour une meilleure prévision des crues</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">De la sélection d’une liste de stations hydrométriques d’évaluation pour Explore2 au nettoyage des séries de débits : un exercice collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Strohmenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et action publique R&amp;AP 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel, INRAE, Cerema, Oct 2024, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Journée "Chroniques hydrométriques pour l'hydrologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978910v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la sélection d’une liste de stations hydrométriques d’évaluation pour Explore2 au nettoyage des séries de débits : un exercice collectif</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Panorama des études hydrologiques sur de grands échantillons de bassins à INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée "Chroniques hydrométriques pour l'hydrologie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">, SCHAPI; INRAE, Feb 2024, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530264v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama des études hydrologiques sur de grands échantillons de bassins à INRAE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Benefits and limits of a semi-distributed multi-model approach for streamflow forecasting on the Rhône River basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Chroniques hydrométriques pour l'hydrologie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SCHAPI; INRAE, Feb 2024, Villeurbanne (France), France</w:t>
+              <w:t xml:space="preserve">CWRA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707935v1</w:t>
+                <w:t xml:space="preserve">hal-04671643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits and limits of a semi-distributed multi-model approach for streamflow forecasting on the Rhône River basin (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Towards a better understanding of the hybrid modelling methodology for streamflow prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Degenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CWRA 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671643v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the hidden patterns: A data-driven approach for temporal correlation estimation of errors in rainfall-runoff models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taha-Abderrahman El Ouahabi</w:t>
+                <w:t xml:space="preserve">Amélioration de la structure d'un modèle hydrologique pour prévoir la réaction des bassins versants soumis à de fortes intensités de pluie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUGG General Assembly 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208218v1</w:t>
+                <w:t xml:space="preserve">hal-04320281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polyglot tool for the evaluation of deterministic and probabilistic streamflow predictions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Assimilation d’observations de débit dans un modèle semi-distribué simple de prévision des crues : jusqu’où les observations amont peuvent-elles améliorer les prévisions aval ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088281v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the parameters of a flood forecasting model: with or without updating procedures?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Quelle anticipation de la sécheresse 2022 ? Analyse croisée sur la prévision météorologique, hydrologique et hydrogéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Soubeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Roman-Villafane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086987v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How could we improve the spatial consistency of water fluxes in a semi-distributed hydrological model? A multi-criteria approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201046v1</w:t>
+                <w:t xml:space="preserve">hal-04257352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle anticipation de la sécheresse 2022 ? Analyse croisée sur la prévision météorologique, hydrologique et hydrogéologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Retour sur vingt ans de recherches partenariales DGPR-INRAE sur la prévision des crues et des inondations. Avancées, valorisation et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Belleudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Habets</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Roman-Villafane</w:t>
+                <w:t xml:space="preserve">Blaise Calmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237609v1</w:t>
+                <w:t xml:space="preserve">hal-04352639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Tilmant</w:t>
+                <w:t xml:space="preserve">How could we improve the spatial consistency of water fluxes in a semi-distributed hydrological model? A multi-criteria approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu-Chen Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257352v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur vingt ans de recherches partenariales DGPR-INRAE sur la prévision des crues et des inondations. Avancées, valorisation et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Multi-model approach in a variable spatial framework for streamflow simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Blaise Calmel</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Copernicus Meetings, Apr 2023, Vienna &amp; Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352639v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la structure d'un modèle hydrologique pour prévoir la réaction des bassins versants soumis à de fortes intensités de pluie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">La plateforme de prévision des étiages PREMHYCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Roman-Villafane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Perrin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5es Rencontres HydroGR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320281v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation d’observations de débit dans un modèle semi-distribué simple de prévision des crues : jusqu’où les observations amont peuvent-elles améliorer les prévisions aval ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">GRP et OTAMIN : deux outils pour la prévision de crue opérationnelle et la quantification des incertitudes associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Belleudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320294v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-model approach in a variable spatial framework for streamflow simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">L’outil d’analyse des performances evalhyd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hallouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU23</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5es Rencontres HydroGR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Antony, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093038v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La plateforme de prévision des étiages PREMHYCE</w:t>
+                <w:t xml:space="preserve">Sécheresse 2022 : caractérisation hydrologique des étiages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Roman-Villafane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Lay</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5es Rencontres HydroGR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Antony, France</w:t>
+              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143966v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’outil d’analyse des performances evalhyd</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Hallouin</w:t>
+                <w:t xml:space="preserve">Simbi : base de données hydro-climatiques historiques et signatures de 24 bassins versants haïtiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Bathelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bourgin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5es Rencontres HydroGR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Antony, France</w:t>
+              <w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144015v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécheresse 2022 : caractérisation hydrologique des étiages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Nowak</w:t>
+                <w:t xml:space="preserve">Prévision des crues en milieu montagneux sous climat tropical : exemple de La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Baby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roulenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257330v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRP et OTAMIN : deux outils pour la prévision de crue opérationnelle et la quantification des incertitudes associées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">How do machine learning models deal with inter-catchment groundwater flows?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Weaver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha-Abderrahman El Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hallouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352664v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simbi : base de données hydro-climatiques historiques et signatures de 24 bassins versants haïtiens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brigode</w:t>
+                <w:t xml:space="preserve">Estimating the parameters of a flood forecasting model: with or without updating procedures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361293v1</w:t>
+                <w:t xml:space="preserve">hal-04086987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do machine learning models deal with inter-catchment groundwater flows?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId495" w:history="1">
+                <w:t xml:space="preserve">Investigating the hidden patterns: A data-driven approach for temporal correlation estimation of errors in rainfall-runoff models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha-Abderrahman El Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IUGG General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088274v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision des crues en milieu montagneux sous climat tropical : exemple de La Réunion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A polyglot tool for the evaluation of deterministic and probabilistic streamflow predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hallouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351350v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHIMERE 21. CHIers - Meuse : Evolution du RégimE Hydrologique au 21&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+                <w:t xml:space="preserve">Using the information on rainfall intensities to represent the variability in time of dominant processes in a hydrological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Francois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GT Hydrologie de la Commission Internationale de la Meuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Meuse (Online), France</w:t>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554215v1</w:t>
+                <w:t xml:space="preserve">hal-03713899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of erroneous data in streamflow time series in large-sample-hydrology modelling experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Suitability of a snow accounting model for hydrological modelling across time scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SnowHydro 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697738v1</w:t>
+                <w:t xml:space="preserve">hal-03703172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">CAMELS-FR: A large sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702637v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeking best streamflow assimilation scheme in a semi-distributed hydrological model for flood forecasting</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impact of erroneous data in streamflow time series in large-sample-hydrology modelling experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695861v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the impact of temporal resolution on a snow model used for hydrological modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Tilmant</w:t>
+                <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Thirel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695989v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAMELS-FR: A large sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Seeking best streamflow assimilation scheme in a semi-distributed hydrological model for flood forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Etchevers</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687235v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the information on rainfall intensities to represent the variability in time of dominant processes in a hydrological model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Investigating the impact of temporal resolution on a snow model used for hydrological modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713899v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suitability of a snow accounting model for hydrological modelling across time scales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Tilmant</w:t>
+                <w:t xml:space="preserve">CHIMERE 21. CHIers - Meuse : Evolution du RégimE Hydrologique au 21&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Thirel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Bourgin</w:t>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+                <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SnowHydro 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">GT Hydrologie de la Commission Internationale de la Meuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Meuse (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703172v1</w:t>
+                <w:t xml:space="preserve">hal-03554215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et outils pour la prévision opérationnelle des crues et des inondations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t>
@@ -22375,77 +22375,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining multiple hydrological model structures in a semi-distributed modelling environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22483,90 +22483,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On parameter instability in model building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22604,77 +22604,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-flow forecasting in France using the PREMHYCE operational platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Willemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22738,90 +22738,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREMHYCE, une plateforme opérationnelle de prévision des étiages à l’échelle nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t>
@@ -22844,3817 +22844,3813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added value of rainfall intensity to improve simulation of summer floods over France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bourgin</w:t>
+                <w:t xml:space="preserve">Assessing the performance and robustness of two conceptual rainfall-runoff models on a worldwide sample of watersheds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoshin Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First OZCAR TERENO international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">4es Rencontres HydroGR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713917v1</w:t>
+                <w:t xml:space="preserve">hal-03537150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-flow forecasting in France: update on the latest developments of the PREMHYCE operational forecast platform</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts du changement climatique sur les crues et les étiages du bassin de la Moselle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Francois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Strohmenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lemaitre-Basset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2856⟩</w:t>
+              <w:t xml:space="preserve">Journée crues 1983 - sécheresse 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, May 2023, Metz, France. pp.19 - 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781108601269.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266322v1</w:t>
+                <w:t xml:space="preserve">hal-04102677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GR4 en représentation d'état : une version adaptée aux méthodes numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4es Rencontres HydroGR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts du changement climatique sur les crues et les étiages du bassin de la Moselle</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flash flood impacts nowcasting within the PICS project (2018-2022): End-users involvement and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée crues 1983 - sécheresse 2003</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/9781108601269.003⟩</w:t>
+              <w:t xml:space="preserve">FLOODrisk 2020 - 4th European Conference on Flood Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3311/FloodRisk2020.17.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102677v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03290539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the performance and robustness of two conceptual rainfall-runoff models on a worldwide sample of watersheds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An adaptive hydrological model for multiple time-steps: diagnostics and improvements based on fluxes consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ficchí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4es Rencontres HydroGR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537150v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash flood impacts nowcasting within the PICS project (2018-2022): End-users involvement and first results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CAMELS-FR: A large sample, hydroclimatic dataset for France, to support model testing and evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Janet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nans Addor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLOODrisk 2020 - 4th European Conference on Flood Risk Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3311/FloodRisk2020.17.3⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03290539v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive hydrological model for multiple time-steps: diagnostics and improvements based on fluxes consistency</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Flood simulation errors show an unexpected seasonal trend: results obtained on a set of 229 catchments and 11,054 flood events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4es Rencontres HydroGR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-1045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537093v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAMELS-FR: A large sample, hydroclimatic dataset for France, to support model testing and evaluation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The CHIMERE 21 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Perrin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MICCA meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Mosan Initiative for Climate Change Action « MICCA », Jul 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13349⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03370674v1</w:t>
+                <w:t xml:space="preserve">hal-03279464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CHIMERE 21 project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of climate change on the French part of the River Meuse - the CHIMERE 21 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Thirel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCA meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Mosan Initiative for Climate Change Action « MICCA », Jul 2021, Online, France</w:t>
+              <w:t xml:space="preserve">7th International Meuse Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Liège, Belgium. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279464v1</w:t>
+                <w:t xml:space="preserve">hal-03355200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood simulation errors show an unexpected seasonal trend: results obtained on a set of 229 catchments and 11,054 flood events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Added value of rainfall intensity to improve simulation of summer floods over France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">First OZCAR TERENO international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265998v1</w:t>
+                <w:t xml:space="preserve">hal-03713917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate change on the French part of the River Meuse - the CHIMERE 21 project</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Low-flow forecasting in France: update on the latest developments of the PREMHYCE operational forecast platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Meuse Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355200v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREMHYCE: An operational tool for low-flow forecasting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Lay</w:t>
+                <w:t xml:space="preserve">Modélisation et prévision en montagne avec les modèles GR et CemaNeige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Viatgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Riboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Piazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées techniques prévision des crues en montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCHAPI, Jan 2020, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782305v1</w:t>
+                <w:t xml:space="preserve">hal-03281014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PICS project: towards an integrated warning system for the nowcasting of flash flood impacts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing sensitivity and persistence of updated initial conditions through Particle filter and EnKF for streamflow forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Piazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIWeather 2020 Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-18694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395999v1</w:t>
+                <w:t xml:space="preserve">hal-03266313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing sensitivity and persistence of updated initial conditions through Particle filter and EnKF for streamflow forecasting</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The PICS project: towards an integrated warning system for the nowcasting of flash flood impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HIWeather 2020 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Meteorological Organization (WMO), Oct 2020, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266313v1</w:t>
+                <w:t xml:space="preserve">hal-04395999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et prévision en montagne avec les modèles GR et CemaNeige</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">MOSARH21 future discharges in the French Rhine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaia Piazzi</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Gerlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques prévision des crues en montagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SCHAPI, Jan 2020, Grenoble, France</w:t>
+              <w:t xml:space="preserve">General Assembly of the International Commission for the Hydrology of the Rhine basin (CHR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Commission for the Hydrology of the Rhine basin (CHR), Sep 2020, Online, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281014v1</w:t>
+                <w:t xml:space="preserve">hal-03277888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOSARH21 future discharges in the French Rhine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kai Gerlinger</w:t>
+                <w:t xml:space="preserve">PREMHYCE: An operational tool for low-flow forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Perrin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Renard</w:t>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Assembly of the International Commission for the Hydrology of the Rhine basin (CHR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277888v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision des sécheresses hydrologiques aux échéances saisonnières : approches de modélisation et communication des risques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+                <w:t xml:space="preserve">PREMHYCE: an operational tool for low-flow forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Perrin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécheresses, étiages et déficits en eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349632v1</w:t>
+                <w:t xml:space="preserve">hal-03378483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hydrologique en contexte peu jaugé : vers une meilleure connaissance des dynamiques d'étiages à Mayotte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Elasticité du débit d’étiage des rivières françaises aux facteurs climatiques : impact des barrages réservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Floriane Ben Hassen</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNESCO-SHF : Sécheresses, étiages et déficits en eau 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.10</w:t>
+              <w:t xml:space="preserve">Sécheresses, étiages et déficits en eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609912v1</w:t>
+                <w:t xml:space="preserve">hal-03349624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHIMERE21 : Evolution du régime hydrologique de la Meuse et de la Chiers au 21e siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comment l'évolution de l'évaporation potentielle impacte les sécheresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNESCO-SHF, Sécheresses, étiages et déficits en eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.16</w:t>
+              <w:t xml:space="preserve">Colloque UNESCO-SHF : « Sécheresses 2019, Paris 11-12 et 13 décembre 2019 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609951v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREMHYCE: an operational tool for low-flow forecasting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Lay</w:t>
+                <w:t xml:space="preserve">CHIMERE21 : Evolution du régime hydrologique de la Meuse et de la Chiers au 21e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Etchevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gailhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienna, France</w:t>
+              <w:t xml:space="preserve">UNESCO-SHF, Sécheresses, étiages et déficits en eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378483v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasticité du débit d’étiage des rivières françaises aux facteurs climatiques : impact des barrages réservoirs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Modélisation hydrologique en contexte peu jaugé : vers une meilleure connaissance des dynamiques d'étiages à Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lebecherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Ben Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécheresses, étiages et déficits en eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">UNESCO-SHF : Sécheresses, étiages et déficits en eau 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349624v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l'évolution de l'évaporation potentielle impacte les sécheresses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+                <w:t xml:space="preserve">On the difficult use of discharge transformations in efficiency criteria calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Thirel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque UNESCO-SHF : « Sécheresses 2019, Paris 11-12 et 13 décembre 2019 »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278562v1</w:t>
+                <w:t xml:space="preserve">hal-02609233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the difficult use of discharge transformations in efficiency criteria calculation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrated nowcasting of flash floods and related socio-economic impacts: The French ANR PICS project (2018-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.21</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609233v1</w:t>
+                <w:t xml:space="preserve">hal-03782413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated nowcasting of flash floods and related socio-economic impacts: The French ANR PICS project (2018-2021)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">How good are hydrologic uncertainty processors when forecasting high flows in an extrapolation context?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Gaume</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Viatgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782413v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How good are hydrologic uncertainty processors when forecasting high flows in an extrapolation context?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Viatgé</w:t>
+                <w:t xml:space="preserve">Prévision des sécheresses hydrologiques aux échéances saisonnières : approches de modélisation et communication des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Sécheresses, étiages et déficits en eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780606v1</w:t>
+                <w:t xml:space="preserve">hal-03349632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in the quantification and management of future water resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Améliorer la prévision immédiate des crues soudaines et de leurs impacts: le projet de recherche ANR PICS (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Martin</w:t>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Barreteau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Graff</w:t>
+                <w:t xml:space="preserve">Xavier Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Climate Change &amp; Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Tours, France. pp.11</w:t>
+              <w:t xml:space="preserve">De la prévision des crues à la gestion de crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2018, Avignon, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607476v1</w:t>
+                <w:t xml:space="preserve">hal-02608805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la prévision immédiate des crues soudaines et de leurs impacts: le projet de recherche ANR PICS (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+                <w:t xml:space="preserve">Case study presentation on the preservation of ecological continuity in watercourses (e.g. removal of weirs) and the role of nature-based solutions in reducing hydro-meteorological risks in the Grand Morin basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Beaufils</w:t>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la prévision des crues à la gestion de crise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2018, Avignon, France. 7p</w:t>
+              <w:t xml:space="preserve">8th World Water Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Brasilia, Brazil. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608805v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study presentation on the preservation of ecological continuity in watercourses (e.g. removal of weirs) and the role of nature-based solutions in reducing hydro-meteorological risks in the Grand Morin basin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elementary building blocks for assessing the uncertainty of hydrological models: a comparative review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Water Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Brasilia, Brazil. pp.3</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608770v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elementary building blocks for assessing the uncertainty of hydrological models: a comparative review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A dynamical combination of rainfall-runoff models by mutually correcting their internal state variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780565v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamical combination of rainfall-runoff models by mutually correcting their internal state variables</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Challenges in the quantification and management of future water resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Caillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.25</w:t>
+              <w:t xml:space="preserve">International Conference Climate Change &amp; Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Tours, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608248v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining empirical approaches and error modelling to enhance predictive uncertainty estimation in extrapolation for operational flood forecasting. Tests on flood events on the Loire basin, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the benefit of semi-distributed hydrological modelling for better water resources assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">22nd International Congress on Modelling and Simulation (MODSIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Hobart, Tasmania, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629116v1</w:t>
+                <w:t xml:space="preserve">hal-04346859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological characteristics of Mediterranean catchments: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Port Elizabeth, South Africa. pp.1</w:t>
@@ -26677,204 +26673,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the benefit of semi-distributed hydrological modelling for better water resources assessment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Hydrological-oriented verification for ensemble forecasting systems: the case of the PIT diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Congress on Modelling and Simulation (MODSIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Hobart, Tasmania, Australia</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346859v1</w:t>
+                <w:t xml:space="preserve">hal-02606232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CHIMERE21 project: a multi-hydrological model climate change impact assessment on the French Meuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th symposium on the hydrological modelling of the Meuse basin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Liège, Belgium. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26899,90 +26882,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can our models be run at any time step without caution? Diagnosis of structural modelling ﬂaws through ﬂuxes consistency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ficchí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Port Elizabeth, South Africa. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27001,532 +26984,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological-oriented verification for ensemble forecasting systems: the case of the PIT diagram</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Combining empirical approaches and error modelling to enhance predictive uncertainty estimation in extrapolation for operational flood forecasting. Tests on flood events on the Loire basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Viatgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606232v1</w:t>
+                <w:t xml:space="preserve">hal-01629116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons learnt from a common testing experiment on hydrological modelling on changing catchments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Evaluation de l’incertitude paramétrique de LARSIM en contexte de changement climatique dans le projet MOSARH21</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schweppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Gerlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire NIRE (Japon) et Irstea Antony (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Antony, France. pp.23</w:t>
+              <w:t xml:space="preserve">Ateliers Larsim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Augsburg, Allemagne. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604909v1</w:t>
+                <w:t xml:space="preserve">hal-02603049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons learnt from a common testing experiment on hydrological modelling on changing catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IAHR Europe Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Liège, Belgium. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’incertitude paramétrique de LARSIM en contexte de changement climatique dans le projet MOSARH21</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Lessons learnt from a common testing experiment on hydrological modelling on changing catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers Larsim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Augsburg, Allemagne. pp.19</w:t>
+              <w:t xml:space="preserve">Séminaire NIRE (Japon) et Irstea Antony (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Antony, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603049v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of the parameters of a semi-distributed hydrological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Water Resources Management Conference of ICWRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Bochum, Germany. pp.87-94, </w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27573,64 +27573,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferability of the SUMO (SUper MOdel) methodology from climatology to hydrology: example with the conceptual model GR4J</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Multi-modèles, Irstea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Antony, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27668,90 +27668,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sequential calibration strategy for an operational semi-distributed river flow model. Implementation all over France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEWEX events: Including Water Management in Large Scale Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27770,1576 +27770,1576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergies entre acteurs opérationnels et scientifiques au service de l'amélioration de la prévision des crues</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low flows and reservoir management for the Durance River basin (Southern France) in the 2050s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Arama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SHF AFEPTB - Gestion des risques d'inondation : méthodes et outils pour une approche partenariale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Paris, France. pp.8</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602307v1</w:t>
+                <w:t xml:space="preserve">hal-02602235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrologic consistency analysed through modeling at multiple time steps: does hydrological model performance benefit from finer time step information?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Hydrological modelling of changing catchments: lessons from a common testing experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601361v1</w:t>
+                <w:t xml:space="preserve">hal-02601307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective approach for assessing change in water resources management for large river basins in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parameterization of rainfall-runoff models for almost ungauged catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lebecherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our Common Future Under Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. pp.14</w:t>
+              <w:t xml:space="preserve">International Union of Geodesy and Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602229v1</w:t>
+                <w:t xml:space="preserve">hal-02601947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological modelling of changing catchments: lessons from a common testing experiment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le partage de la ressource en eau sur la Durance en 2050 : vers une évolution du mode de gestion des grands ouvrages duranciens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Arama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.23</w:t>
+              <w:t xml:space="preserve">Congrès SHF: Water Tensions in Europe and in the Mediterranean: water crisis by 2050?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601307v1</w:t>
+                <w:t xml:space="preserve">hal-01299129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterization of rainfall-runoff models for almost ungauged catchments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Lebecherel</w:t>
+                <w:t xml:space="preserve">Hydrologic consistency analysed through modeling at multiple time steps: does hydrological model performance benefit from finer time step information?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ficchí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union of Geodesy and Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. pp.1</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601947v1</w:t>
+                <w:t xml:space="preserve">hal-02601361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low flows and reservoir management for the Durance River basin (Southern France) in the 2050s</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Prospective approach for assessing change in water resources management for large river basins in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Arama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">Our Common Future Under Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602235v1</w:t>
+                <w:t xml:space="preserve">hal-02602229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partage de la ressource en eau sur la Durance en 2050 : vers une évolution du mode de gestion des grands ouvrages duranciens ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergies entre acteurs opérationnels et scientifiques au service de l'amélioration de la prévision des crues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Viatgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lamblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SHF: Water Tensions in Europe and in the Mediterranean: water crisis by 2050?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">Colloque SHF AFEPTB - Gestion des risques d'inondation : méthodes et outils pour une approche partenariale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299129v1</w:t>
+                <w:t xml:space="preserve">hal-02602307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological response of the Mediterranean catchments- A review</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Using data-based elasticity estimates to assess the capacity of hydrological models to predict the hydrological impact of climatic changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">International Union of Geodesy and Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601358v1</w:t>
+                <w:t xml:space="preserve">hal-02601946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using data-based elasticity estimates to assess the capacity of hydrological models to predict the hydrological impact of climatic changes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Hydrological response of the Mediterranean catchments- A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Merheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette C. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union of Geodesy and Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. pp.1</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601946v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution future des débits des cours d'eau dans le bassin du Rhin en contexte de changement climatique - Une évaluation actualisée avec les simulations climatiques issues du 5ème rapport du GIEC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Progress in hydrological modelling of changing catchments: lessons from the common testing experiment at the 2013 IAHS general assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les tensions sur l'eau en Europe et dans le bassin méditerranéen : des crises de l'eau d'ici 2050 ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Marne-la-Vallée, France. 9 p</w:t>
+              <w:t xml:space="preserve">International Union of Geodesy and Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230251v1</w:t>
+                <w:t xml:space="preserve">hal-02601948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions des débits futurs sur le bassin du Rhin en contexte de changement climatique Une évaluation actualisée s’appuyant sur les simulations climatiques issues du 5ème rapport d’évaluation du GIEC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Development of a drought forecasting system and reservoir management model for water supply: Case-study of the Arzal Dam (Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Crochemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Penasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers LARSIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Strasbourg, France. pp.21</w:t>
+              <w:t xml:space="preserve">International Union of Geodesy and Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602477v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a drought forecasting system and reservoir management model for water supply: Case-study of the Arzal Dam (Brittany, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Crochemore</w:t>
+                <w:t xml:space="preserve">Evolutions des débits futurs sur le bassin du Rhin en contexte de changement climatique Une évaluation actualisée s’appuyant sur les simulations climatiques issues du 5ème rapport d’évaluation du GIEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Gerlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Penasso</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julia Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union of Geodesy and Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. pp.1</w:t>
+              <w:t xml:space="preserve">Ateliers LARSIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Strasbourg, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601950v1</w:t>
+                <w:t xml:space="preserve">hal-02602477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in hydrological modelling of changing catchments: lessons from the common testing experiment at the 2013 IAHS general assembly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Evolution future des débits des cours d'eau dans le bassin du Rhin en contexte de changement climatique - Une évaluation actualisée avec les simulations climatiques issues du 5ème rapport du GIEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Gerlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union of Geodesy and Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. pp.1</w:t>
+              <w:t xml:space="preserve">Les tensions sur l'eau en Europe et dans le bassin méditerranéen : des crises de l'eau d'ici 2050 ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Marne-la-Vallée, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601948v1</w:t>
+                <w:t xml:space="preserve">hal-01230251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impacts on water resources and reservoirs management in the Seine River basin (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Thépot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SHF : "Water Tensions in Europe and in the Mediterranean: water crisis by 2050?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.10</w:t>
@@ -29362,787 +29362,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Climaware project: Impacts of climate change on water resources management – regional strategies and European view</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feedbacks of the use of two uncertainty assessment techniques by operational flood forecasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599835v1</w:t>
+                <w:t xml:space="preserve">hal-02599833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedbacks of the use of two uncertainty assessment techniques by operational flood forecasters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Hydrological impact of spatially-variable catchment rainfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lobligeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599833v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological impact of spatially-variable catchment rainfall</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Using seasonal forecasts in a drought forecasting system for water management : case-study of the Arzal dam in Brittany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Crochemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Penasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599827v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using seasonal forecasts in a drought forecasting system for water management : case-study of the Arzal dam in Brittany</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Climaware project: Impacts of climate change on water resources management – regional strategies and European view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela D'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Demerliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dorchies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Flörke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599823v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of several hydrological models (and objective functions) to the complete dataset of the workshop</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coron</w:t>
+                <w:t xml:space="preserve">Modelo de previsão hidrológica: Critérios de avaliação e dinâmica da transferência de resultados de pesquisa aos serviços operacionais na França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS/IAPSO/IASPEI Joint Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">XX Simpósio Brasileiro de Recursos Hídricos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Bento Gonçalves, Brazil. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598730v1</w:t>
+                <w:t xml:space="preserve">hal-00934817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelo de previsão hidrológica: Critérios de avaliação e dinâmica da transferência de resultados de pesquisa aos serviços operacionais na França</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Application of several hydrological models (and objective functions) to the complete dataset of the workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX Simpósio Brasileiro de Recursos Hídricos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Bento Gonçalves, Brazil. 8 p</w:t>
+              <w:t xml:space="preserve">IAHS/IAPSO/IASPEI Joint Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934817v1</w:t>
+                <w:t xml:space="preserve">hal-02598730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impact on the management of water resources in the Seine River Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jay-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp.19</w:t>
@@ -30165,3117 +30165,3117 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What impacts of climate change on surface water in France by 2070? Results of the Explore2070 project in metropolitan France and overseas departments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Testing the hypothesis of temporal transferability for hydrological models parameters in a changing climate: results obtained on 300 mountainous catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hendrickx</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Mondial de l'Eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Marseille, France. 2 p</w:t>
+              <w:t xml:space="preserve">EGU-2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vienna, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795659v1</w:t>
+                <w:t xml:space="preserve">hal-02597149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des changements climatiques sur la gestion des barrages-réservoirs du bassin de la Seine - Premiers résultats du projet Climaware</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Dorchies</w:t>
+                <w:t xml:space="preserve">Climate and hydrological uncertainties in projections of flood and low-flows in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Rizzoli</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale I.S. Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lyon, France. 3 p</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952296v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the influence of rainfall spatial variability on flow simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lobligeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERAD 2012, The seventh european Conference on radar in meteorology and hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Toulouse, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the hypothesis of temporal transferability for hydrological models parameters in a changing climate: results obtained on 300 mountainous catchments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impacts des changements climatiques sur la gestion des barrages-réservoirs du bassin de la Seine - Premiers résultats du projet Climaware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dorchies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rizzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU-2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Vienna, France. pp.1</w:t>
+              <w:t xml:space="preserve">Conférence internationale I.S. Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lyon, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597149v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and hydrological uncertainties in projections of flood and low-flows in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Comparing simple methods for predictive uncertainty estimation over 1000 French catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.22</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597048v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing simple methods for predictive uncertainty estimation over 1000 French catchments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Can model uncertainty estimates be transferred from gaged to ungaged catchments? Confronting spatial proximity- and physical similarity-based approaches on 913 French catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">PUB Symposium 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597148v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can model uncertainty estimates be transferred from gaged to ungaged catchments? Confronting spatial proximity- and physical similarity-based approaches on 913 French catchments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bourgin</w:t>
+                <w:t xml:space="preserve">The limits of splitting : a framework to test model spatial distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lobligeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PUB Symposium 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701750v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The limits of splitting : a framework to test model spatial distribution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">What impacts of climate change on surface water in France by 2070? Results of the Explore2070 project in metropolitan France and overseas departments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">Forum Mondial de l'Eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Marseille, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598074v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathologies of hydrological models used in changing climatic conditions: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From catchment similarity to hydrological similarity: a review of the difficulties hindering the regionalization of hydrological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coron</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hendrickx</w:t>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium J-H02 at IUGG 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Melbourne, Australia. pp.6</w:t>
+              <w:t xml:space="preserve">8th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600019v1</w:t>
+                <w:t xml:space="preserve">hal-02594964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From catchment similarity to hydrological similarity: a review of the difficulties hindering the regionalization of hydrological models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des prévisions hydrologiques d'ensemble sur un large échantillon de bassins versants et ensembles météorologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Randrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Zalachori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">Atelier France Québec en Prévisions hydrologiques d'ensemble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Grenoble, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594964v1</w:t>
+                <w:t xml:space="preserve">hal-02595512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble prediction in snow-influenced catchments: what can be done to improve uncertainty quantification?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SINTEF-Cemagref International Workshop Towards a transdisciplinary partnership with water resource management stakeholders. Optimizing the water resource management and limiting consequences of natural risks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Trondheim, Norway. pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des prévisions hydrologiques d'ensemble sur un large échantillon de bassins versants et ensembles météorologiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ioanna Zalachori</w:t>
+                <w:t xml:space="preserve">Pathologies of hydrological models used in changing climatic conditions: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hendrickx</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier France Québec en Prévisions hydrologiques d'ensemble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Grenoble, France. pp.1</w:t>
+              <w:t xml:space="preserve">Symposium J-H02 at IUGG 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Melbourne, Australia. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595512v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative studies on the use of streamflow data assimilation for short-term forecasting using deterministic or ensemble precipitation predictions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annie Randrianasolo</w:t>
+                <w:t xml:space="preserve">Identification of the parameters of rainfall-runoff models at ungaged locations: can we benefit from the regionalization of flow statistics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Boldetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Data Assimilation for Operational Hydrologic Forecasting and Water Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Delft, Netherlands. pp.20</w:t>
+              <w:t xml:space="preserve">7th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienna, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593642v1</w:t>
+                <w:t xml:space="preserve">hal-00583227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating hydrological ensemble predictions using a large and varied set of catchments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The RheinBlick2050 and Imagine2030 projects: a perspective on the hydrological impacts of climate change in two river basins in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Görgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Beersma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Boudhraâ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.1</w:t>
+              <w:t xml:space="preserve">Euraqua Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Koblenz, Germany. p. 49 - p. 61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593637v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the performance and reliability of 18 lumped hydrological models driven by ECMWF rainfall ensemble forecasts: a case study on 29 French catchments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Evaluating hydrological ensemble predictions using a large and varied set of catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienna, Austria. 2 p</w:t>
+              <w:t xml:space="preserve">2010 AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584134v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the parameters of rainfall-runoff models at ungaged locations: can we benefit from the regionalization of flow statistics?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Comparison of the performance and reliability of 18 lumped hydrological models driven by ECMWF rainfall ensemble forecasts: a case study on 29 French catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Alberto Velazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Anctil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Vienna, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">, May 2010, Vienna, Austria. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583227v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RheinBlick2050 and Imagine2030 projects: a perspective on the hydrological impacts of climate change in two river basins in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evaluation de modèles de prévision des crues sur le bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Houda Boudhraâ</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas-Charles Fortier Filion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euraqua Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Koblenz, Germany. p. 49 - p. 61</w:t>
+              <w:t xml:space="preserve">Risques d'inondation en Ile de France, 100 ans après les crues de 1910. Colloque d'hydrotechnique - 197ème session du Comité Scientifique et Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659598v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de modèles de prévision des crues sur le bassin de la Seine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Do internal flow measurements improve the calibration of semidistributed rainfall-runoff models ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jai Vaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques d'inondation en Ile de France, 100 ans après les crues de 1910. Colloque d'hydrotechnique - 197ème session du Comité Scientifique et Technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France. pp.6</w:t>
+              <w:t xml:space="preserve">7th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienna, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594590v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do internal flow measurements improve the calibration of semidistributed rainfall-runoff models ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les modèles de prévision opérationnels d'aujourd'hui auraient-ils été fiables sur la crue de 1910 ? Analyse rétrospective critique sur une base de données de 1910</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pedro Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienna, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">Risques d'inondation en Ile de France, 100 ans après les crues de 1910. Colloque d'hydrotechnique - 197ème session du Comité Scientifique et Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582447v1</w:t>
+                <w:t xml:space="preserve">hal-02594588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles de prévision opérationnels d'aujourd'hui auraient-ils été fiables sur la crue de 1910 ? Analyse rétrospective critique sur une base de données de 1910</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative studies on the use of streamflow data assimilation for short-term forecasting using deterministic or ensemble precipitation predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Randrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques d'inondation en Ile de France, 100 ans après les crues de 1910. Colloque d'hydrotechnique - 197ème session du Comité Scientifique et Technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France. pp.9</w:t>
+              <w:t xml:space="preserve">International Workshop on Data Assimilation for Operational Hydrologic Forecasting and Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Delft, Netherlands. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594588v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosing low flow forecasting possibilities in France: test of hydrological models on a set of 1000 catchments</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impacts anthropiques et étiages de la Garonne à l'horizon 2030</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dupeyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hendrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labedade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Samie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAHS Scientific Assembly - IAHS Workshops : Regionalisation of models for operational purposes in developing countries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Hyderabad, India. pp.1</w:t>
+              <w:t xml:space="preserve">Actes du Colloque 193 SHF : «Etiages, Sécheresses, Canicules rares et leurs impacts sur les usages de l'eau»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593017v1</w:t>
+                <w:t xml:space="preserve">hal-02592338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on prendre explicitement en compte la variabilité spatiale de la pluie à une échelle inférieure à celle de la maille hydrologique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Randrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Lames d'eau radar et applications hydrologiques : avancées et perspectives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Antony, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts anthropiques et étiages de la Garonne à l'horizon 2030</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnosing low flow forecasting possibilities in France: test of hydrological models on a set of 1000 catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raji Pushpalatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque 193 SHF : «Etiages, Sécheresses, Canicules rares et leurs impacts sur les usages de l'eau»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.8</w:t>
+              <w:t xml:space="preserve">8th IAHS Scientific Assembly - IAHS Workshops : Regionalisation of models for operational purposes in developing countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Hyderabad, India. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592338v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux versions du modèle GR pour la prévision des crues sur un grand échantillon de bassins versants français</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Can the spatial variability of Rainfall explain why some catchment appear monstrous?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SHF-191e CST «Prévisions hydrométéorologiques»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.5</w:t>
+              <w:t xml:space="preserve">International Workshop Cemagref Engref-AgroParistech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592780v1</w:t>
+                <w:t xml:space="preserve">hal-02591057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the spatial variability of Rainfall explain why some catchment appear monstrous?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Comment passer d'un modèle hydrologique à un système de prévision des crues? Ecueils liés à la structure des modèles et aux échelles d'espace et de temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoutou Tangara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop Cemagref Engref-AgroParistech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">Colloque SHF-191e CST Prévisions hydrométéorologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Lyon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591057v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment passer d'un modèle hydrologique à un système de prévision des crues? Ecueils liés à la structure des modèles et aux échelles d'espace et de temps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Comparaison de deux versions du modèle GR pour la prévision des crues sur un grand échantillon de bassins versants français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lavabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SHF-191e CST Prévisions hydrométéorologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Lyon, France. 10 p</w:t>
+              <w:t xml:space="preserve">Colloque SHF-191e CST «Prévisions hydrométéorologiques»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468556v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outlier' catchments: for a realistic assessment of predictive uncertainty in rainfall-runoff modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV General Assembly IUGG, Perugia, ITA, July 2-13, 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33294,260 +33294,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation on ungauged catchments based on upstream/downstream discharges assimilation within lumped model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lerat</w:t>
+                <w:t xml:space="preserve">Closing the catchment-scale water balance: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV General Assembly IUGG, Perugia, ITA, July 2-13, 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Perugia, France</w:t>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589993v1</w:t>
+                <w:t xml:space="preserve">hal-02589984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closing the catchment-scale water balance: a case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
+                <w:t xml:space="preserve">Simulation on ungauged catchments based on upstream/downstream discharges assimilation within lumped model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV General Assembly IUGG, Perugia, ITA, July 2-13, 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">, 2007, Perugia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589984v1</w:t>
+                <w:t xml:space="preserve">hal-02589993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the uncertainty of flood forecasts through single-step calibration strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamoutou Tangara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV General Assembly IUGG, Perugia, ITA, July 2-13, 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Perugia (Italy), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33566,713 +33566,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles stratégies de prise en compte de la variabilité spatiale de la pluie à partir d'un modèle global?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analisis de la informacion a priori de los parametros de un modelo lluvia-gasto en cuencas no aforadas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Rojas-Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Radar hydrométéorologique / Prise en compte d'une lame d'eau spatialisée en hydrologie. Collaboration franco-québecoise ORACLE/GREGU, Antony,12-13 janvier 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Antony, France. pp.1</w:t>
+              <w:t xml:space="preserve">XXII Congreso latinoamericano de Hidraulica, Ciudad de Guayana, VEN, Octubre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Ciudad de Guayana, Venezuela. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588194v1</w:t>
+                <w:t xml:space="preserve">hal-02588300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for reservoirs in a lumped rainfall-runoff model, evaluation of artificial reservoirs diffuse impacts on downstream flows, Q.87 - R.37, Vol. IV</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Quelles stratégies de prise en compte de la variabilité spatiale de la pluie à partir d'un modèle global?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème congrès des grands barrages, Barcelone, juin 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Barcelone, Spain. pp.543-560</w:t>
+              <w:t xml:space="preserve">Séminaire Radar hydrométéorologique / Prise en compte d'une lame d'eau spatialisée en hydrologie. Collaboration franco-québecoise ORACLE/GREGU, Antony,12-13 janvier 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Antony, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587823v1</w:t>
+                <w:t xml:space="preserve">hal-02588194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analisis de la informacion a priori de los parametros de un modelo lluvia-gasto en cuencas no aforadas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accounting for reservoirs in a lumped rainfall-runoff model, evaluation of artificial reservoirs diffuse impacts on downstream flows, Q.87 - R.37, Vol. IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chastan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII Congreso latinoamericano de Hidraulica, Ciudad de Guayana, VEN, Octubre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Ciudad de Guayana, Venezuela. pp.10</w:t>
+              <w:t xml:space="preserve">22ème congrès des grands barrages, Barcelone, juin 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Barcelone, Spain. pp.543-560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588300v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la connaissance minimale nécessaire sur un bassin versant pour l'estimation des paramètres d'un modèle pluie-débit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modélisation du fonctionnement hydrologique et géochimique de petits bassins versants agricoles. MOHYBVA, année 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Laroche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia Rojas-Serna</w:t>
+                <w:t xml:space="preserve">Sylvain Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lawani Mounirou</w:t>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ANR ECCO, Centre Météo-France, Toulouse, 5-7 décembre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Toulouse, France. pp.6</w:t>
+              <w:t xml:space="preserve">, 2005, Toulouse, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587636v1</w:t>
+                <w:t xml:space="preserve">hal-02587656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du fonctionnement hydrologique et géochimique de petits bassins versants agricoles. MOHYBVA, année 1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Détermination de la connaissance minimale nécessaire sur un bassin versant pour l'estimation des paramètres d'un modèle pluie-débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Huon</w:t>
+                <w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+                <w:t xml:space="preserve">Christophe Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Rojas-Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lidon</w:t>
+                <w:t xml:space="preserve">Lawani Mounirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ANR ECCO, Centre Météo-France, Toulouse, 5-7 décembre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Toulouse, France. pp.1</w:t>
+              <w:t xml:space="preserve">, 2005, Toulouse, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587656v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to account for groundwater exchanges in Rainfall-Runoff models?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Modelling and Simulation (MODSIM05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Melbourne, Australia. pp.2932-2938</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34297,103 +34297,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we determine rainfall-runoff model parameters from vegetation catchment characteristics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Anctil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIth IAHS Scientific Assembly, Foz do Iguaçu, BRA, 3-9 April 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Foz do Iguaçu, Brazil. pp.1</w:t>
@@ -34422,90 +34422,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of flood forecasting approach based on rainfall-runoff models by comparative tests over a large sample of catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamoutou Tangara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Vienne, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34530,103 +34530,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cual es la informacion hydrométrica minima para definir los parametros de un modelo lluvia-gasto ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Rojas-Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI Congreso latinoamericano de hidraulica IAHR, São Pedro, BRE, 18-22 octubre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, São Pedro, Brasil. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34645,329 +34645,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for a relevant potential evapotranspiration model at the watershed scale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+                <w:t xml:space="preserve">Chimera watersheds to understand the relative importance of rainfall distribution in semi-distributed rainfall-runoff models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Oddos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGS-AGU-EUG joint assembly, Nice, 7-11 April 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Nice, France</w:t>
+              <w:t xml:space="preserve">17th conference on hydrology, Long Beach, USA, 10-13 février 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Long Beach, United States. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02581473v1</w:t>
+                <w:t xml:space="preserve">hal-02581280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimera watersheds to understand the relative importance of rainfall distribution in semi-distributed rainfall-runoff models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+                <w:t xml:space="preserve">Looking for a relevant potential evapotranspiration model at the watershed scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Anctil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th conference on hydrology, Long Beach, USA, 10-13 février 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Long Beach, United States. pp.7</w:t>
+              <w:t xml:space="preserve">EGS-AGU-EUG joint assembly, Nice, 7-11 April 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02581280v1</w:t>
+                <w:t xml:space="preserve">hal-02581473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a hourly lumped conceptual rainfall-runoff model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGS-AGU-EUG joint assembly, Nice, 7-11 April 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34992,103 +34992,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle connaissance hydrométrique minimale pour définir les paramètres d'un modèle pluie-débit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Rojas-Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier-PUB-Workshop Prévision dans les bassins non jaugés : données spatiales et multiplicité d'échelles en hydrologie, CNES, Paris, 17-19 novembre 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35107,329 +35107,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the regionalization of conceptual rainfall-runoff models impossible?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time Flood forecasting with rainfall-runoff models on the Oise River Basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Vienne (Autriche), France. pp.2</w:t>
+              <w:t xml:space="preserve">, 2003, Vienne, Austria. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589901v1</w:t>
+                <w:t xml:space="preserve">hal-02589898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Flood forecasting with rainfall-runoff models on the Oise River Basin, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Is the regionalization of conceptual rainfall-runoff models impossible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Rojas-Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safouane Mouelhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Vienne, Austria. pp.2</w:t>
+              <w:t xml:space="preserve">, 2003, Vienne (Autriche), France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589898v1</w:t>
+                <w:t xml:space="preserve">hal-02589901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time flood forecasting with rainfall-runoff models on the Oise River basin in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rosique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -35480,90 +35480,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the regionalization of conceptual rainfall-runoff models impossible?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Rojas-Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poster presented at the EGS-AGU-EUG joint assembly, Nice, 7-11 April 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Nice, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35588,64 +35588,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of two flood estimation methods with data availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on flood estimation, Berne, CHE, 6-8 mars 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Berne, Switzerland. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35670,64 +35670,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term low flow forecasting for French rivers by continuous rainfall-runoff modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -35759,329 +35759,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous daily rainfall - catchment wetness - streamflow simulation models for sub-catchments of the Seine basin, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What kind of water models are needed for the implementation of the European Water Framework Directive? Examples from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Riffard</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chastan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on monitoring and modelling catchment water quantity and quality ERB 2000, Ghent, BEL, 27-29 septembre 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Ghent, Belgium. pp.1-8</w:t>
+              <w:t xml:space="preserve">Euraqua 7th Scientific and Technical Review, Madrid, ESP, 17-20 octobre 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Madrid, Spain. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02581239v1</w:t>
+                <w:t xml:space="preserve">hal-02579675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What kind of water models are needed for the implementation of the European Water Framework Directive? Examples from France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+                <w:t xml:space="preserve">Continuous daily rainfall - catchment wetness - streamflow simulation models for sub-catchments of the Seine basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Riffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.G. Littlewood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bousquet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Weisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euraqua 7th Scientific and Technical Review, Madrid, ESP, 17-20 octobre 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Madrid, Spain. pp.15</w:t>
+              <w:t xml:space="preserve">Conference on monitoring and modelling catchment water quantity and quality ERB 2000, Ghent, BEL, 27-29 septembre 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Ghent, Belgium. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579675v1</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of catchment model parameters to raingage network characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on quality management and availability of data for hydrology and water resources management, Koblenz, GER, 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Koblenz, Germany. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36132,584 +36132,584 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAMELS-FR: Un échantillon de bassins versants français pour l’enseignement et la recherche</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Accounting for groundwater abstraction and its uncertainties in hydrological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrométrie 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351888v1</w:t>
+                <w:t xml:space="preserve">hal-05067697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the impact of groundwater abstraction on the magnitude and variability of streamflow?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+                <w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Batté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OZCAR TERENO conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297570v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for groundwater abstraction and its uncertainties in hydrological models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId730" w:history="1">
+                <w:t xml:space="preserve">What is the impact of groundwater abstraction on the magnitude and variability of streamflow?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OZCAR TERENO conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067697v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bessiere</w:t>
+                <w:t xml:space="preserve">CAMELS-FR: Un échantillon de bassins versants français pour l’enseignement et la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Génot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Hydrométrie 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05323512v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRP, OTAMIN et evalhyd : des outils pour la prévision opérationnelle des crues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
@@ -36738,90 +36738,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which data are available to evaluate the representation of human activities in hydrological models in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -36866,355 +36866,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que peut-on attendre d'une approche multi-modèle semi-distribuée pour la prévision des crues ? Évaluation sur le bassin du Rhône</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evaluation de GRP et GR5H_RI pour la prévision des crues sur les bassins versants côtiers du sud-est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Vigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">28ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320418v1</w:t>
+                <w:t xml:space="preserve">hal-04320321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de GRP et GR5H_RI pour la prévision des crues sur les bassins versants côtiers du sud-est de la France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Que peut-on attendre d'une approche multi-modèle semi-distribuée pour la prévision des crues ? Évaluation sur le bassin du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320321v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de GRP et GR5H_RI pour la prévision des crues sur les bassins versants côtiers du sud-est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Vigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Hydrotechnique de France (SHF) -Prévision des crues et inondations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
@@ -37237,420 +37237,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How will water resources change in France? An ensemble projection using a semi-distributed model during the 21st century</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les études HMUC : un outil d’aide à la décision pour une meilleure gestion de la ressource en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Louafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climat et Impacts (7e édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Journée "Hydrologie de l'Anthropocène" du département AQUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03931368v1</w:t>
+                <w:t xml:space="preserve">hal-03924701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les études HMUC : un outil d’aide à la décision pour une meilleure gestion de la ressource en eau</w:t>
+                <w:t xml:space="preserve">Impact of water withdrawals and releases on the parameters of a bucket-type rainfall-runoff model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Hydrologie de l'Anthropocène" du département AQUA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon, France. 2022</w:t>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924701v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of water withdrawals and releases on the parameters of a bucket-type rainfall-runoff model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">How will water resources change in France? An ensemble projection using a semi-distributed model during the 21st century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Strohmenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Climat et Impacts (7e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695940v1</w:t>
+                <w:t xml:space="preserve">hal-03931368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France – The CIPRHES project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -37686,424 +37686,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projections hydrologiques sur la France et adaptations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Assimilation de débits observés pour l'amélioration de la prévision des crues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Piazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de bilan et perspectives du métaprogramme ACCAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Noisy-le-Grand, France</w:t>
+              <w:t xml:space="preserve">JMSC-2019 : Journées de Modélisation des Surfaces Continentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France. pp.1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276405v1</w:t>
+                <w:t xml:space="preserve">hal-02609961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation de débits observés pour l'amélioration de la prévision des crues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Projections hydrologiques sur la France et adaptations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMSC-2019 : Journées de Modélisation des Surfaces Continentales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France. pp.1, 2019</w:t>
+              <w:t xml:space="preserve">Séminaire de bilan et perspectives du métaprogramme ACCAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Noisy-le-Grand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609961v1</w:t>
+                <w:t xml:space="preserve">hal-03276405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical approach to hydrological modelling: a historical perspective in the case of the GR models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">On the use of a Nash cascade to improve the lag parameter transferability at different time-step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607860v1</w:t>
+                <w:t xml:space="preserve">hal-02608246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated nowcasting of flash floods and related socio-economic impacts: The French ANR PICS project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th HyMeX workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Lecce, Italy. </w:t>
@@ -38126,204 +38096,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of a Nash cascade to improve the lag parameter transferability at different time-step</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Empirical approach to hydrological modelling: a historical perspective in the case of the GR models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608246v1</w:t>
+                <w:t xml:space="preserve">hal-02607860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do good simulation performances at gauged stations mean good semi-distributed hydrological model? An analysis for prediction in ungauged basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38348,77 +38348,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The good, the bad or the ugly? Under what conditions can we trust our models for impact studies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38437,286 +38437,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A state-space representation of the GR4J rainfall-runoff model</w:t>
+                <w:t xml:space="preserve">Can the super model(SUMO) method improve hydrological simulations? Exploratory tests on lumped rainfall-runoff models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606378v1</w:t>
+                <w:t xml:space="preserve">hal-02606377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three different streamflow naturalization methods: an application for the Seine river basin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Recent developments of the airGR R package, an open source software for rainfall-runoff modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.1, 2017</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 19, pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606214v1</w:t>
+                <w:t xml:space="preserve">hal-02606379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the super model (SUMO) method improve hydrological simulations? Exploratory tests with the GR hydrological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38735,1258 +38748,1245 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments of the airGR R package, an open source software for rainfall-runoff modelling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">On the impact of bias correcting and conditioning precipitation inputs on seasonal streamflow forecast quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Crochemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pappenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 19, pp.1, 2017</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606379v1</w:t>
+                <w:t xml:space="preserve">hal-02606262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the super model(SUMO) method improve hydrological simulations? Exploratory tests on lumped rainfall-runoff models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A dam-reservoir module for a semi-distributed hydrological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606377v1</w:t>
+                <w:t xml:space="preserve">hal-02606382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dam-reservoir module for a semi-distributed hydrological model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of three different streamflow naturalization methods: an application for the Seine river basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606382v1</w:t>
+                <w:t xml:space="preserve">hal-02606214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the impact of bias correcting and conditioning precipitation inputs on seasonal streamflow forecast quality</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A state-space representation of the GR4J rainfall-runoff model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.1, 2017</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606262v1</w:t>
+                <w:t xml:space="preserve">hal-02606378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency of internal fluxes in a hydrological model running at multiple time steps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">airGR : un package de modélisation hydrologique pour la simulation des débits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.1, 2016</w:t>
+              <w:t xml:space="preserve">5es Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France. , pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603538v1</w:t>
+                <w:t xml:space="preserve">hal-02606286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a semi-distributed model through an assessment of the spatial coherence of Intercatchment Groundwater Flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+                <w:t xml:space="preserve">airGR: an R-package suitable for large sample hydrology presenting a suite of lumped hydrological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.1, 2016</w:t>
+              <w:t xml:space="preserve">2016 AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603536v1</w:t>
+                <w:t xml:space="preserve">hal-02605221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">airGR: an R-package suitable for large sample hydrology presenting a suite of lumped hydrological models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a semi-distributed model through an assessment of the spatial coherence of Intercatchment Groundwater Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.1, 2016</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605221v1</w:t>
+                <w:t xml:space="preserve">hal-02603536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">airGR : un package de modélisation hydrologique pour la simulation des débits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">airGR: a suite of lumped hydrological models in an R-package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5es Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toulouse, France. , pp.1, 2016</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606286v1</w:t>
+                <w:t xml:space="preserve">hal-02603432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">airGR: a suite of lumped hydrological models in an R-package</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Future discharge of the French tributaries of the Rhine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Gerlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.1, 2016</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. , Geophysical Research Abstracts, 18, pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603432v1</w:t>
+                <w:t xml:space="preserve">hal-02603433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future discharge of the French tributaries of the Rhine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Consistency of internal fluxes in a hydrological model running at multiple time steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ficchí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. , Geophysical Research Abstracts, 18, pp.1, 2016</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603433v1</w:t>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future evolution of river discharge for the French Rhine basin in a context of climate change - An updated evaluation based on the AR5 IPCC climate simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Gerlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les tensions sur l'eau en Europe et dans le bassin méditerranéen : des crises de l'eau d'ici 2050 ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Marne-la-Vallée, France. pp.1, 2015</w:t>
@@ -40009,316 +40009,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment concilier efficacité des modèles de prévision des crues et contraintes opérationnelles ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How many reservoirs should we build in France to maintain water availability under a changing climate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion des risques d’inondations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Montreuil, France. 2015</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.23, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378831v1</w:t>
+                <w:t xml:space="preserve">hal-02601309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How many reservoirs should we build in France to maintain water availability under a changing climate?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+                <w:t xml:space="preserve">Comment concilier efficacité des modèles de prévision des crues et contraintes opérationnelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lobligeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Riffiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Thirel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dorchies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.23, 2015</w:t>
+              <w:t xml:space="preserve">Gestion des risques d’inondations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montreuil, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601309v1</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Turc-Budyko adimensional graphs as a tool for consistency assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU GENERAL ASSEMBLY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. Geophysical Research Abstracts, 17, pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40369,77 +40369,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Margat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Kovacs Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.19, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40458,342 +40458,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of climate change on the flood regime in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">R²D² 2050: Risque, Ressource en eau et gestion Durable de la Durance en 2050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU 2012 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States. pp.1, 2012</w:t>
+              <w:t xml:space="preserve">Colloque du CNFCG "Les changements globaux : Enjeux et Défis"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597678v1</w:t>
+                <w:t xml:space="preserve">hal-02597806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R²D² 2050: Risque, Ressource en eau et gestion Durable de la Durance en 2050</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Assessing the impact of climate change on the flood regime in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du CNFCG "Les changements globaux : Enjeux et Défis"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp.1, 2012</w:t>
+              <w:t xml:space="preserve">AGU 2012 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597806v1</w:t>
+                <w:t xml:space="preserve">hal-02597678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate and hydrological uncertainties in future low-flows in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Climate Impacts on Low Flows and Droughts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Vienne, Austria. pp.1, 2012</w:t>
@@ -40822,103 +40822,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are point streamflow measurements a valid alternative to address the ungauged basins issue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Rojas-Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IAHS Scientific Assembly - IAHS Workshops : Regionalisation of models for operational purposes in developing countries, 37th IAH Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Hyderabad, India. pp.1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40937,770 +40937,770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can a freakish event in a long series be blamed for apparent model failure ? An analysis of the sensitivity of continuous evaluation criteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Berthet</w:t>
+                <w:t xml:space="preserve">Will climate change turn our hydrological models into monsters?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meggy Hau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Court of Miracles Workshop</w:t>
+              <w:t xml:space="preserve">The court of Miracles of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591214v1</w:t>
+                <w:t xml:space="preserve">hal-02591448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of data assimilation strategies on flow prediction using a conceptual rainfall-runoff model for hydrological forecasting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monsters never behave like my model... nor like their neighbors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lerat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mamoutou Tangara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria. Geophysical Research Abstracts, 10 (2008-07552), pp.1, 2008</w:t>
+              <w:t xml:space="preserve">The Court of Miracles of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595517v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will climate change turn our hydrological models into monsters?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis of data assimilation strategies on flow prediction using a conceptual rainfall-runoff model for hydrological forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoutou Tangara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The court of Miracles of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1, 2008</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria. Geophysical Research Abstracts, 10 (2008-07552), pp.1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591448v1</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monsters never behave like my model... nor like their neighbors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can a freakish event in a long series be blamed for apparent model failure ? An analysis of the sensitivity of continuous evaluation criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Lerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Court of Miracles of Hydrology</w:t>
+              <w:t xml:space="preserve">Court of Miracles Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591334v1</w:t>
+                <w:t xml:space="preserve">hal-02591214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute versus relative outliers: identifying catchments which are outliers for all models and catchments which are outliers for some models only</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Predictions in Ungaged Catchments: Favoring Hydro-diversity rather than Hydro-Eugenics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Rosique</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Court of Miracles of Hydrology</w:t>
+              <w:t xml:space="preserve">The Court Of Miracles of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591445v1</w:t>
+                <w:t xml:space="preserve">hal-02591432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictions in Ungaged Catchments: Favoring Hydro-diversity rather than Hydro-Eugenics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+                <w:t xml:space="preserve">Absolute versus relative outliers: identifying catchments which are outliers for all models and catchments which are outliers for some models only</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoutou Tangara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rosique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Court Of Miracles of Hydrology</w:t>
+              <w:t xml:space="preserve">The Court of Miracles of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591432v1</w:t>
+                <w:t xml:space="preserve">hal-02591445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monsters redemption with the help of upstream flow data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Court of Miracles of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41757,103 +41757,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévoir les étiages : que peut-on attendre des modèles hydrologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Augeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.24, 2015, 979-10-91047-48-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -41907,103 +41907,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation de données pour la prévision des débits d’étiage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hendrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bureau de recherches géologiques et minières (BRGM); INRAE; EDF R&amp;D; CNRM; Météo France. 2026, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -42025,173 +42025,173 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses - Rapport final du projet CIPRHES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Batté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.38</w:t>
+              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messages et enseignements du projet Explore2 - Analyse de l’hydrologie de surface selon les niveaux de réchauffement fixés par la TRACC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Évolution de l’hydrologie de surface en France par niveau de réchauffement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Torremocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42217,103 +42217,99 @@
                 <w:t xml:space="preserve">Sonia Siauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; BRGM; Météo France; EDF; CNRS; IRD. 2025</w:t>
+              <w:t xml:space="preserve">INRAE; BRGM; CNRS; EDF; IRD; OFB. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517697v1</w:t>
+                <w:t xml:space="preserve">hal-05343177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de l’hydrologie de surface en France par niveau de réchauffement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Messages et enseignements du projet Explore2 - Analyse de l’hydrologie de surface selon les niveaux de réchauffement fixés par la TRACC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Torremocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42339,99 +42335,103 @@
                 <w:t xml:space="preserve">Sonia Siauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; BRGM; CNRS; EDF; IRD; OFB. 2025</w:t>
+              <w:t xml:space="preserve">INRAE; BRGM; Météo France; EDF; CNRS; IRD. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343177v1</w:t>
+                <w:t xml:space="preserve">hal-05517697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messages et enseignements du projet Explore2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42505,90 +42505,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des processus de fonte et d’accumulation du manteau neigeux lors de la spatialisation du module neige CemaNeige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE UR HYCAR. 2024, 31 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -42604,467 +42604,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialisation d’un module neige dans un contexte de modélisation hydrologique semi-distribuée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Rapport sur la mise au point des modèles et l’analyse de leur sensibilité à différents aspects. Rapport final du projet de recherche ReNovRisk-Transferts, Action 2 Aléas hydrologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR HYCAR. 2023</w:t>
+              <w:t xml:space="preserve">OSU Réunion, INRAE (UR HYCAR, Antony). 2023, 26 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264392v1</w:t>
+                <w:t xml:space="preserve">hal-04311173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur la mise au point des modèles et l’analyse de leur sensibilité à différents aspects. Rapport final du projet de recherche ReNovRisk-Transferts, Action 2 Aléas hydrologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Rapport d’analyse des performances des outils de prévision. Rapport final du projet de recherche ReNovRisk-Transferts, Action 2 Aléas hydrologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Piazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">OSU Réunion, INRAE (UR HYCAR, Antony). 2023, 26 pp</w:t>
+              <w:t xml:space="preserve">OSU Réunion, INRAE (UR HYCAR, Antony). 2023, 37 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311173v1</w:t>
+                <w:t xml:space="preserve">hal-04311180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d’analyse des performances des outils de prévision. Rapport final du projet de recherche ReNovRisk-Transferts, Action 2 Aléas hydrologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Spatialisation d’un module neige dans un contexte de modélisation hydrologique semi-distribuée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hallouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">OSU Réunion, INRAE (UR HYCAR, Antony). 2023, 37 pp</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR HYCAR. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311180v1</w:t>
+                <w:t xml:space="preserve">hal-04264392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement de CemaNeige à différents pas de temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE UR HYCAR. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -43086,77 +43086,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue de bibliographie et mise en œuvre du modèle GRSD en prévision globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -43208,90 +43208,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CHIMERE 21. CHIers - Meuse : Evolution du RégimE hydrologique au 21e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -43326,103 +43326,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision de seuils de vigilance sécheresse : tests de régression logistique avec des données hydro-climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gailhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2020, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -43448,64 +43448,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise sur le calcul du module au droit de la centrale hydroélectrique Cabillon (Pyrénées-Atlantiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2019, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -43527,103 +43527,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport intermédiaire du projet CHIMERE21 CHIers-Meuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gailhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -43649,103 +43649,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet MOSARH21 Evolutions des débits futurs sur le bassin du Rhin en contexte de changement climatique. Une évaluation actualisée avec les simulations climatiques du 5e rapport du GIEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Gerlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -43771,77 +43771,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CHIMERE 21, rapport sur la naturalisation des débits. Vers une estimation des débits naturels sur le bassin versant de la Meuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -43863,103 +43863,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment report on the 2016 flood event on the Seine and Loire basins (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Viatgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] European Flood Awareness System (EFAS) dissemination centre, Rijkswaterstaat (NL), SCHAPI (France), IRSTEA (France). 2017, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -43977,90 +43977,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de valeurs seuils sécheresse pour les eaux de surface du département de Mayotte - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lebecherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2016, pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -44078,103 +44078,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet R²D² 2050 : Risque, ressource en eau et gestion durable de la Durance en 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Arama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Blanc Coutagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -44194,407 +44194,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClimAware: impacts of climate change on water resources management. Regional strategies and european view. Final Report</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] irstea. 2014, pp.208</w:t>
+                <w:t xml:space="preserve">Abaques de dépassements de seuils : notice utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Viatgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Crochemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2014, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599772v1</w:t>
+                <w:t xml:space="preserve">hal-02600981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abaques de dépassements de seuils : notice utilisateurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Développement et transfert du modèle GRP : synthèse des travaux 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Viatgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2014, pp.20</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2014, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600981v1</w:t>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et transfert du modèle GRP : synthèse des travaux 2014</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2014, pp.10</w:t>
+                <w:t xml:space="preserve">ClimAware: impacts of climate change on water resources management. Regional strategies and european view. Final Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Theobald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Träbing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Kehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Aufenanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Flörke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2014, pp.208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02600979v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet PREMHYCE : Description de la base de données pour l'étude sur des bassins versant influencés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -44625,90 +44625,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiciel de prévisions des crues TGR Cahier des charges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lamblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2012, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -44726,103 +44726,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explore2070. Sélection de critères pour rendre compte des évolutions sur les débits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -44848,64 +44848,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explore2070. Synthèse bibliographique. Lot Hydrologie de Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -44947,895 +44947,895 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMAGINE 2030, climat et aménagements de la Garonne : quelles incertitudes sur la ressource en eau en 2030 ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evaluation, calage et mise en oeuvre opérationnelle du modèle de prévision des crues GRP sur des affluents du Rhône aval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas-Charles Fortier Filion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Samie</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.149</w:t>
+              <w:t xml:space="preserve">irstea. 2010, pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593270v1</w:t>
+                <w:t xml:space="preserve">hal-02599594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of climate change impacts on discharge in the Rhine River Bassin: Results of the RheinBlick2050 project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Carambia</w:t>
+                <w:t xml:space="preserve">Evaluation, calage et mise en oeuvre opérationnelle du modèle de prévision des crues GRP sur des sous-bassins du Cher, de l'Indre et de la Loire : Rapport Final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] irstea. 2010, pp.211</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594596v1</w:t>
+                <w:t xml:space="preserve">hal-02594595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation, calage et mise en oeuvre opérationnelle du modèle de prévision des crues GRP sur des sous-bassins du Cher, de l'Indre et de la Loire : Rapport Final</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Berthet</w:t>
+                <w:t xml:space="preserve">Assessment of climate change impacts on discharge in the Rhine River Bassin: Results of the RheinBlick2050 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Görgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beersma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brahmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Buiteveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carambia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.47</w:t>
+              <w:t xml:space="preserve">[Research Report] irstea. 2010, pp.211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02594595v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation, calage et mise en oeuvre opérationnelle du modèle de prévision des crues GRP sur des affluents du Rhône aval</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Explore2070. Note de synthèse concernant le choix de la période de référence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2010, pp.101</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599594v1</w:t>
+                <w:t xml:space="preserve">hal-02598372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explore2070. Note de synthèse concernant le choix de la période de référence</w:t>
+                <w:t xml:space="preserve">Description des caractéristiques morphologiques, climatiques et hydrologiques de 4436 bassins versants français. Guide d'utilisation de la base de données hydro-climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.10</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lobligeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Peschard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598372v1</w:t>
+                <w:t xml:space="preserve">hal-02596718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description des caractéristiques morphologiques, climatiques et hydrologiques de 4436 bassins versants français. Guide d'utilisation de la base de données hydro-climatique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Evaluation, calage et mise en oeuvre opérationnelle du modèle de prévision des crues GRP sur le bassin de la Dordogne : Mise en place du modèle de prévision des crues GRP sur le bassin de la Dordogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Peschard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.37</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2010, pp.153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596718v1</w:t>
+                <w:t xml:space="preserve">hal-02599593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation, calage et mise en oeuvre opérationnelle du modèle de prévision des crues GRP sur le bassin de la Dordogne : Mise en place du modèle de prévision des crues GRP sur le bassin de la Dordogne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">IMAGINE 2030, climat et aménagements de la Garonne : quelles incertitudes sur la ressource en eau en 2030 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dupeyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hendrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2010, pp.153</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Samie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599593v1</w:t>
+                <w:t xml:space="preserve">hal-02593270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et modélisation des sous-bassins amont du bassin de la Seine. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas-Charles Fortier Filion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -45887,77 +45887,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire et diagnostic des modèles simples de prévision des crues déjà existants sur le bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -46001,90 +46001,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision des crues sur le bassin amont de la Loire à partir de modèles pluie-débit globaux et de réseaux de neurones. Rapport Final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Jenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2004, pp.85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -46100,263 +46100,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et mise au point de modèles de prévision des crues sur le bassin de l`Huisne et de la Sarthe amont. Rapport final. Données et modélisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analyse du rôle de l'information climatique pour la détermination de l'évapotranspiration dans la modélisation pluie-débit. Rapport final - Années 2001-2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2003, pp.79</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2003, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583121v1</w:t>
+                <w:t xml:space="preserve">hal-02581472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du rôle de l'information climatique pour la détermination de l'évapotranspiration dans la modélisation pluie-débit. Rapport final - Années 2001-2002</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Etude et mise au point de modèles de prévision des crues sur le bassin de l`Huisne et de la Sarthe amont. Rapport final. Données et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2003, pp.49</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Riffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rosique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2003, pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02581472v1</w:t>
+                <w:t xml:space="preserve">hal-02583121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AIMWATER Contract n° ENV4-CT98-0740 (DG 12 - ESCY) 3.2 Selection of the catchment model WP 4200</w:t>
               </w:r>
@@ -46381,64 +46381,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bromley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.G. Littlewood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2000, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -46499,64 +46499,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Blyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.G. Littlewood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1999, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -46610,51 +46610,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une amélioration d'un modèle global pluie-débit au travers d'une approche comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. Institut National Polytechnique de Grenoble - INPG, 2000. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2000INPG0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -46850,51 +46850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2025.2484192" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028312v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mendoza Guimar&#227;es" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1461-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937708v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben O. Sonnenborg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-683-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Chen Hsu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2025.2468846" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Th&#233;bault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133589" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688316v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2374081" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717741v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132119" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659907v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boujard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roulenq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Villani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2374540" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Bathelemy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2073-2024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572631v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2341027" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770676v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4837-2024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611247v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hallouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-4561-2024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532313v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-1539-2024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2234893" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000338v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7297" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766391v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14676" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349050v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5013-2021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154766v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Piazzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028390" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271359v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1923720" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266329v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1839080" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553693v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viatg&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-2017-2020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042989v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170311v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoshin Gupta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124698" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023204v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-381-2020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970965v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Petrus" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zun Yin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/RS12182911" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02546370v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Gerlinger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019039" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272525v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lilas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610239v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piotte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019016" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609892v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ficch&#237;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.05.084" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609890v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR024266" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280747v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Bl&#246;schl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F P Bierkens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chambel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Destouni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2019.1620507" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609669v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pinna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872596v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-1591-2018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899583v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018035" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945425v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-4583-2018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599733v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Crochemore" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pappenberger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-1573-2017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606302v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.05.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0D8XD23-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985689v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Poncelet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Merz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Merz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Parajka" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019991" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505344v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carroget" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chazot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.22.02" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985673v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2017.1335399" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709762v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lebecherel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.05.031" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603525v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.04.016" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604707v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lamblin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016033" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604888v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Th&#233;pot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016047" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579161v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merheb" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Abdallah" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406130v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arama" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Blanc Coutagne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/201604625" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400511v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rojas-Serna" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR018549" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602032v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2015.1050027" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051945v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Ehret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. Seibert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.903331" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196442v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.964245" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164840v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bernardara" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gailhard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Garavaglia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2015.1006632" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224248v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-2535-2015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233447v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.17.08" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052164v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audouy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.967248" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122348v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jay-Allemand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chauveau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dehay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2013.865636" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600365v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Val&#233;ry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.04.059" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9KT4FWK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949351v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Montanari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Kumar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-463-2014" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952660v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourqui" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendrickx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-727-2014" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952657v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lobligeois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tabary" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-575-2014" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061927v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raji Pushpalatha" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-2829-2014" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600366v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.04.058" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHCNHR2T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118983v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014006" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196447v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014761" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162521v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HE.1943-5584.0001054" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600713v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smith" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Koren" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziya Zhang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekadu Moreda" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengtao Cui" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.08.040" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785252v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.11.012" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599164v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR013575" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1EAC7B4A296489A60726FA44B1DFDDF243577C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912784v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. van Esse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Booij" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. M. Augustijn" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fenicia" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-4227-2013" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908983v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourgin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013027" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598150v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil D. Bennett" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry F. W. Croke" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Guariso" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph H. A. Guillaume" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena H. Hamilton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.09.011" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597810v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012WR012532" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SQNHMCK5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755163v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peschard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS3.02" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196256v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Vaze" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Perraud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR010179" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597314v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012012" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732342v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.09.019" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763573v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011721" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737778v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9264" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801716v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seiller" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anctil" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-1116-1171-2012" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196255v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.11.055" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J05H2TB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598138v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poulhe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01122009v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.10.007" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXCLB7DT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110441v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.09.034" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6Z61K4Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647692v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachoc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daly" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautheron" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaume" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011001" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763295v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lacaze" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chesneau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raimbault" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pedro Silva" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594774v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alberto Velazquez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anctil" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-29-33-2011" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594587v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2010.504676" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594521v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594522v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594613v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-2303-2010" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594598v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Kay" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008887" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C40C3C1F45543FAF4426CAE788E90842F1EAD8A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197604v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras B&#225;rdossy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2010.506050" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457591v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455623v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457588v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457598v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric &#201;. Parent" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s B&#225;rdossy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457596v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583212v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591672v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590553v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Payan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR005971" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590551v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006240" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8FB6AC37D1AA53E0FA94CDDA09D38B0BBF7F058/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590818v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590514v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589510v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588933v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589509v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588063v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauzon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.01.016" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3XNL4SZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587938v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005WR004636" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587708v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Mouelhi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.06.014" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCKZWGCL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588010v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dilks" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Barlund" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587563v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600717v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#228;m&#228;ri" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boorman" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Icke" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Candela" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/lr/17/2006/3" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588005v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588062v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.12.022" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L9X501P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600716v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hutchins" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Urama" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penning" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dilks" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/lr/17/2006/23" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586930v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Moulin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584170v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervieu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.08.026" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB7JBRMS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584140v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582806v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-8152(03)00135-X" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K1WL1DG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582769v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Oddos" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003WR002854" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SQ98MFS7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583491v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003291" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582809v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2003.09.030" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B49ZBZRX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582808v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2003.09.006" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRH5X5J7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581740v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(03)00225-7" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLZRLSZ2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581237v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581737v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Wasson" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581810v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098286v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2002089" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579939v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Usart-Sanchez" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavabre" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(01)00437-1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/690E146D6927F0D1AD47AB2ED096C7003A6728F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579565v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(00)00393-0" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9TPQ63L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536884v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Antoine" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/338/9782759240982/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602068v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599388v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait Mesbah" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599389v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599378v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599684v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Archfield" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chiew" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599374v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599379v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594594v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593013v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593012v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594740v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588693v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588696v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Duan" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588691v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588690v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588689v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Littlewood" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076121v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Degenne" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6732" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400607v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05048816v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6659" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400699v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pon&#231;ot" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelletier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572634v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10546" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978910v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Janet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530264v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707935v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671643v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208218v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha-Abderrahman El Ouahabi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088281v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5735" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086987v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5492" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201046v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13397" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237609v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soubeyroux" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roman-Villafane" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352639v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belleudy" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320281v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320294v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093038v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12558" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143966v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144015v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257330v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nowak" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352664v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Zuber" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361293v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088274v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weaver" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5199" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04351350v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554215v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697738v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695861v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695989v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise V&#233;ron" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9453" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687235v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713899v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703172v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269268v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697744v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713907v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701578v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Willemet" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-66" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257490v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713917v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266322v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2856" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537000v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102677v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lemaitre-Basset" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108601269.003" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537150v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03290539v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.17.3" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537093v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370674v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Addor" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13349" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279464v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265998v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1045" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355200v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782305v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19335" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395999v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266313v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18694" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281014v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riboust" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277888v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349632v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609912v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauduit" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ben Hassen" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609951v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378483v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349624v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278562v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609233v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782413v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780606v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607476v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Caillouet" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Graff" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608805v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Beaufils" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608770v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780565v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608248v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629116v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606166v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Merheb" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346859v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606565v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606451v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606232v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604909v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604271v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603049v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schweppe" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342122v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-373-87-2016" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603439v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605873v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602307v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601361v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602229v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601307v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601947v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602235v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299129v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601358v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Merheb" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette C. Abdallah" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601946v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230251v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Krumm" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602477v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601950v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Penasso" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601948v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602517v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599835v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela D'Agostino" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Demerliac" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Fl&#246;rke" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599833v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599827v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599823v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598730v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934817v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598887v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795659v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian David" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952296v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Astruc" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rizzoli" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783496v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597149v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597048v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597148v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701750v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598074v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600019v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594964v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595510v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595512v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Randrianasolo" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Zalachori" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593642v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593637v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584134v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583227v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Boldetti" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659598v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus G&#246;rgen" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Beersma" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Boudhra&#226;" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594590v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-Charles Fortier Filion" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582447v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594588v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Chesneau" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raimbault" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593017v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592185v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592338v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupeyrat" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labedade" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Samie" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592780v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javelle" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavabre" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591057v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468556v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoutou Tangara" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589987v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589993v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589984v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589991v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588194v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587823v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chastan" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588300v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587636v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laroche" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawani Mounirou" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587656v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lidon" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600760v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586723v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588260v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583720v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581473v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581280v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581470v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583092v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589901v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589898v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581474v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rosique" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581427v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581244v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581217v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581239v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riffard" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Littlewood" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Weisse" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579675v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bousquet" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581152v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351888v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297570v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny J. Sarrazin" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067697v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6852" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323423v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554358v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16079" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320418v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320321v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigoureux" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320355v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931368v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924701v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Louafi" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695940v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276405v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609961v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607860v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04397034v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608246v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346820v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608250v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606378v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606214v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606211v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606379v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606377v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606382v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606262v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603538v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603536v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605221v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606286v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603432v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603433v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wagner" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601883v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378831v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Riffiod" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601309v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601362v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600761v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Margat" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hubert" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597678v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597806v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596946v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592326v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591214v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595517v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591448v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Staub" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hau" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591334v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591445v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591432v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591423v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720363v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518752v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517697v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343177v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714611v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264392v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311173v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311180v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703156v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696805v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206168v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121126v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609949v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608721v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607383v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267959v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367563v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606202v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601503v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599772v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Theobald" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Tr&#228;bing" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Kehr" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Aufenanger" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600981v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600979v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599766v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598132v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598371v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598370v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chazot" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Norotte" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593270v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594596v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#246;rgen" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beersma" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brahmer" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Buiteveld" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carambia" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594595v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599594v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598372v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596718v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599593v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593018v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587707v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582787v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jenni" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583121v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581472v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586837v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ragab" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bromley" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. France" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586789v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blyth" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006216v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000INPG0105" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mendoza Guimar&#227;es" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1461-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051634v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2025.2484192" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937708v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben O. Sonnenborg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-683-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Chen Hsu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2025.2468846" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Th&#233;bault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133589" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564899v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Bathelemy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2073-2024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boujard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roulenq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Villani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2374540" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572631v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2341027" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hallouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-4561-2024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4837-2024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-1539-2024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688316v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2374081" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132119" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206286v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2234893" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000338v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7297" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766391v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14676" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271359v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1923720" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266329v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1839080" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349050v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5013-2021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154766v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Piazzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028390" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170311v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoshin Gupta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124698" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023204v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-381-2020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970965v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Petrus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zun Yin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/RS12182911" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553693v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viatg&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-2017-2020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piotte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609892v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ficch&#237;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.05.084" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609890v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR024266" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272525v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lilas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280747v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Bl&#246;schl" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F P Bierkens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chambel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Destouni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2019.1620507" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609669v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pinna" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02546370v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Gerlinger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019039" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899583v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018035" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945425v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-4583-2018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872596v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-1591-2018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985689v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Poncelet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Merz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Merz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Parajka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019991" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606302v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.05.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0D8XD23-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505344v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carroget" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chazot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.22.02" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985673v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2017.1335399" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599733v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Crochemore" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pappenberger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-1573-2017" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604707v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lamblin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016033" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604888v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Th&#233;pot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016047" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579161v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merheb" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Abdallah" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603525v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.04.016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406130v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arama" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Blanc Coutagne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/201604625" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400511v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rojas-Serna" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lebecherel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR018549" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709762v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.05.031" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164840v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bernardara" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gailhard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Garavaglia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2015.1006632" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196442v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.964245" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051945v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Ehret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. Seibert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.903331" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224248v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-2535-2015" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052164v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audouy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.967248" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233447v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.17.08" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602032v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2015.1050027" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118983v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600366v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Val&#233;ry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.04.058" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHCNHR2T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949351v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Montanari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Kumar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-463-2014" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952660v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourqui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendrickx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-727-2014" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952657v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lobligeois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tabary" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-575-2014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061927v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raji Pushpalatha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-2829-2014" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600365v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.04.059" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9KT4FWK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122348v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jay-Allemand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chauveau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dehay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2013.865636" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196447v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014761" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162521v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HE.1943-5584.0001054" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600713v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smith" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Koren" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziya Zhang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekadu Moreda" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengtao Cui" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.08.040" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912784v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. van Esse" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Booij" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. M. Augustijn" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fenicia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-4227-2013" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599164v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR013575" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1EAC7B4A296489A60726FA44B1DFDDF243577C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785252v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.11.012" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908983v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourgin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013027" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598150v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil D. Bennett" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry F. W. Croke" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Guariso" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph H. A. Guillaume" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena H. Hamilton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.09.011" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737778v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9264" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801716v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seiller" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anctil" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-1116-1171-2012" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732342v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.09.019" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763573v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Vaze" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011721" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597314v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012012" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598138v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poulhe" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196255v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.11.055" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J05H2TB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01122009v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.10.007" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXCLB7DT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597810v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012WR012532" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SQNHMCK5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755163v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peschard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS3.02" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196256v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Perraud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR010179" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647692v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachoc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daly" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautheron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaume" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011001" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594774v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alberto Velazquez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anctil" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-29-33-2011" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763295v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lacaze" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chesneau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raimbault" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pedro Silva" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011002" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110441v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.09.034" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6Z61K4Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594521v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594587v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2010.504676" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594522v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594613v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-2303-2010" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594598v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Kay" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008887" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C40C3C1F45543FAF4426CAE788E90842F1EAD8A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197604v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras B&#225;rdossy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2010.506050" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457598v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric &#201;. Parent" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s B&#225;rdossy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457588v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455623v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457591v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457596v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583212v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591672v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590818v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590553v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Payan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR005971" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590551v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006240" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8FB6AC37D1AA53E0FA94CDDA09D38B0BBF7F058/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590514v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588933v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589510v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589509v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600717v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#228;m&#228;ri" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boorman" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Icke" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Candela" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/lr/17/2006/3" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588005v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588062v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Mouelhi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.12.022" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L9X501P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588010v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dilks" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Barlund" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587563v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587708v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.06.014" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCKZWGCL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587938v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005WR004636" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600716v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hutchins" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Urama" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penning" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dilks" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/lr/17/2006/23" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588063v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauzon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.01.016" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3XNL4SZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584170v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervieu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.08.026" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB7JBRMS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586930v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Moulin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584140v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582769v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Oddos" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003WR002854" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SQ98MFS7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582806v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-8152(03)00135-X" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K1WL1DG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583491v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003291" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582809v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2003.09.030" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B49ZBZRX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582808v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2003.09.006" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRH5X5J7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581237v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581737v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Wasson" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581810v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581740v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(03)00225-7" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLZRLSZ2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098286v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2002089" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579565v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(00)00393-0" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9TPQ63L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579939v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Usart-Sanchez" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavabre" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(01)00437-1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/690E146D6927F0D1AD47AB2ED096C7003A6728F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536884v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Antoine" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/338/9782759240982/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602068v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599684v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Archfield" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chiew" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599378v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599374v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599379v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599389v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599388v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait Mesbah" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594594v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593013v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593012v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594740v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588689v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Duan" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Littlewood" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588691v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588690v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588693v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588696v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400699v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pon&#231;ot" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelletier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05048816v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6659" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400607v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076121v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Degenne" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6732" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04978910v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Janet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530264v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707935v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671643v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572634v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10546" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320281v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320294v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237609v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soubeyroux" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roman-Villafane" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352639v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belleudy" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201046v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13397" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093038v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12558" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143966v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352664v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Zuber" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144015v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257330v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nowak" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361293v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04351350v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088274v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weaver" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha-Abderrahman El Ouahabi" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5199" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086987v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5492" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208218v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088281v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5735" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713899v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703172v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise V&#233;ron" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687235v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697738v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695861v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695989v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9453" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554215v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269268v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697744v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713907v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701578v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Willemet" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-66" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257490v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537150v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102677v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lemaitre-Basset" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108601269.003" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537000v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03290539v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.17.3" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537093v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370674v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Addor" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13349" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265998v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1045" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279464v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355200v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713917v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266322v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2856" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281014v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riboust" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266313v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18694" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395999v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277888v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782305v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19335" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378483v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349624v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278562v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609951v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609912v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauduit" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ben Hassen" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609233v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782413v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780606v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349632v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608805v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Beaufils" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608770v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780565v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608248v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607476v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Caillouet" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Graff" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346859v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606166v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Merheb" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606232v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606565v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606451v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629116v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603049v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schweppe" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604271v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604909v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342122v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-373-87-2016" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603439v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605873v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602235v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601307v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601947v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299129v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601361v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602229v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602307v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601946v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601358v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Merheb" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette C. Abdallah" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601948v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601950v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Penasso" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602477v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Krumm" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230251v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602517v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599833v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599827v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599823v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599835v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela D'Agostino" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Demerliac" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Fl&#246;rke" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934817v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598730v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598887v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597149v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597048v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783496v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952296v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Astruc" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rizzoli" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597148v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701750v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598074v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795659v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian David" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594964v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595512v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Randrianasolo" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Zalachori" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595510v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600019v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583227v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Boldetti" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659598v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus G&#246;rgen" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Beersma" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Boudhra&#226;" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593637v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584134v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594590v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-Charles Fortier Filion" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582447v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594588v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Chesneau" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raimbault" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593642v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592338v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupeyrat" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labedade" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Samie" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592185v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593017v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591057v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468556v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoutou Tangara" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592780v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javelle" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavabre" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589987v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589984v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589993v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589991v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588300v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588194v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587823v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chastan" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587656v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lidon" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587636v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laroche" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawani Mounirou" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600760v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586723v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588260v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583720v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581280v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581473v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581470v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583092v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589898v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589901v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581474v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rosique" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581427v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581244v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581217v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579675v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bousquet" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581239v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riffard" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Littlewood" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Weisse" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581152v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067697v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny J. Sarrazin" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6852" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297570v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351888v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323423v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554358v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16079" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320321v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigoureux" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320418v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320355v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924701v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Louafi" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695940v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931368v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609961v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276405v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608246v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04397034v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607860v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346820v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608250v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606377v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606379v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606211v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606262v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606382v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606214v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606378v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606286v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605221v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603536v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603432v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603433v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wagner" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603538v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601883v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601309v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378831v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Riffiod" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601362v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600761v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Margat" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hubert" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597806v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597678v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596946v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592326v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591448v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Staub" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hau" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591334v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595517v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591214v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591432v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591445v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591423v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720363v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518752v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343177v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517697v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714611v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311173v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311180v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264392v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703156v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696805v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206168v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121126v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609949v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608721v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607383v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267959v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367563v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606202v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601503v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600981v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600979v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599772v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Theobald" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Tr&#228;bing" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Kehr" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Aufenanger" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599766v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598132v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598371v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598370v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chazot" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Norotte" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599594v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594595v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594596v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#246;rgen" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beersma" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brahmer" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Buiteveld" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carambia" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598372v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596718v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599593v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593270v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593018v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587707v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582787v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jenni" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581472v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583121v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586837v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ragab" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bromley" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. France" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586789v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blyth" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006216v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000INPG0105" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>