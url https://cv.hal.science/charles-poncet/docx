--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -4229,429 +4229,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study and genomic prediction of tolerance to acute hypoxia in rainbow trout</w:t>
+                <w:t xml:space="preserve">Cantaloupe melon genome reveals 3D chromatin features and structural relationship with the ancestral Cucurbitaceae karyotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Prchal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Delphine Lallias</w:t>
+                <w:t xml:space="preserve">Clement Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Patrice</w:t>
+                <w:t xml:space="preserve">Anis Djari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Verdenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Marande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.739068⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.103696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.103696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03944462v1</w:t>
+                <w:t xml:space="preserve">hal-03507170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Fusarium wilt resistance loci in two major genetic backgrounds for oil palm breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgine Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques S.B. Dossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 187, pp.115291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cantaloupe melon genome reveals 3D chromatin features and structural relationship with the ancestral Cucurbitaceae karyotype</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-wide association study and genomic prediction of tolerance to acute hypoxia in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Verdenaud</w:t>
+                <w:t xml:space="preserve">M Prchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Marande</w:t>
+                <w:t xml:space="preserve">P Patrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (1), pp.103696. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 565, pp.739068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.103696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.739068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507170v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ancient truncated duplication of the anti‐Müllerian hormone receptor type 2 gene is a potential conserved master sex determinant in the Pangasiidae catfish family</w:t>
               </w:r>
@@ -5435,1103 +5435,1103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of a plant adaptive trait: QTL mapping of intraspecific variation for tolerance to metal pollution in Arabidopsis halleri</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Spielmann</w:t>
+                <w:t xml:space="preserve">Genome-wide estimates of genetic diversity, inbreeding and effective size of experimental and commercial rainbow trout lines undergoing selective breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41437-019-0184-4⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-019-0468-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627989v1</w:t>
+                <w:t xml:space="preserve">hal-02151750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide estimates of genetic diversity, inbreeding and effective size of experimental and commercial rainbow trout lines undergoing selective breeding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
+                <w:t xml:space="preserve">Genetic architecture of a plant adaptive trait: QTL mapping of intraspecific variation for tolerance to metal pollution in Arabidopsis halleri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joe Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Souleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sol Schvartzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gallina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Spielmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 51 (1), pp.26. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (6), pp.877-892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-019-0468-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41437-019-0184-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151750v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput SNP discovery and genotyping in hexaploid wheat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Allele-specific expression and genetic determinants of transcriptomic variations in response to mild water deficit in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Darrier</w:t>
+                <w:t xml:space="preserve">Elise Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Navarro</w:t>
+                <w:t xml:space="preserve">Renaud Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Kitt</w:t>
+                <w:t xml:space="preserve">Muriel Latreille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+                <w:t xml:space="preserve">Sylvain Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Beukers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186329⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96 (3), pp.635-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628543v1</w:t>
+                <w:t xml:space="preserve">hal-02620940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allele-specific expression and genetic determinants of transcriptomic variations in response to mild water deficit in tomato</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Albert</w:t>
+                <w:t xml:space="preserve">High throughput SNP discovery and genotyping in hexaploid wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Duboscq</w:t>
+                <w:t xml:space="preserve">Benoît Darrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Latreille</w:t>
+                <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Santoni</w:t>
+                <w:t xml:space="preserve">Jonathan Kitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Beukers</w:t>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 96 (3), pp.635-650. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.14057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620940v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular epidemiology of Coxiella burnetii in French livestock reveals the existence of three main genotype clusters and suggests species-specific associations as well as regional stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Joulié</w:t>
+                <w:t xml:space="preserve">Genome-Wide Association Mapping of Flowering and Ripening Periods in Apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Sidi-Boumedine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Séverine Barry</w:t>
+                <w:t xml:space="preserve">Hélène Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Leforestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2016.12.015⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (8), pp.1923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608895v1</w:t>
+                <w:t xml:space="preserve">hal-01905260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome wide association study of two phenology traits (flowering time and maturity date) in apple</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisa Ravon</w:t>
+                <w:t xml:space="preserve">Molecular epidemiology of Coxiella burnetii in French livestock reveals the existence of three main genotype clusters and suggests species-specific associations as well as regional stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Joulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sidi-Boumedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gasqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.78⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48, pp.142-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2016.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516683v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplifying recombination genome-wide and reshaping crossover landscapes in Brassicas.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Negre</w:t>
+                <w:t xml:space="preserve">Genome wide association study of two phenology traits (flowering time and maturity date) in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Leforestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006794⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1172, pp.411-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607280v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Association Mapping of Flowering and Ripening Periods in Apple</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
+                <w:t xml:space="preserve">Amplifying recombination genome-wide and reshaping crossover landscapes in Brassicas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Muranty</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elisa Ravon</w:t>
+                <w:t xml:space="preserve">Sylvie Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (8), pp.1923. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (5), pp.e1006794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01905260v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of the Axiom (R) Apple480K SNP genotyping array</w:t>
               </w:r>
@@ -6677,51 +6677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6811,51 +6811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9031,51 +9031,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1C3C553"/>
+    <w:nsid w:val="2780AB26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9262,51 +9262,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-poncet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3376-347X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05518160v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fengler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Llaca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pailler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333690v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poncet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122908v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aubier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156471v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Debeuf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223905v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan d'Ambrosio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux Martel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merina Shrestha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babilliot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Urrestarazu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Moriya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leforestier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743290v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jouli&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Barry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754258v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Poncet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cameleyre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Flajoulot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8706-5_42" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964268v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Aufrere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine M. Dudilieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964366v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Ramos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Champion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085584v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denanc&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Howard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Girona" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937877v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Fopa Fomeju" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187160v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800488v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804140v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Martin-Rosset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jestin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322783v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796738v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03026383v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196101v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antin&#233;a Sallen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclerc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00963-25" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559360v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pubert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boniface" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legendre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04594-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198273v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaichi Huang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jahani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205783119" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116035v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delpuech" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00805-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725675v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtu Gao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.941340" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944462v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prchal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Patrice" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.739068" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869755v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daval" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgine Pomi&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S.B. Dossa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115291" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507170v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pichot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103696" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652234v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13620" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225440v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Forgeois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Picot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bertin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delhaye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Louchart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/dq5p-bb35" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544239v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735930" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553796v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Michel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pernin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gislard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5543" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528930v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03505-y" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02988446v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74757-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627989v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joe Karam" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Souleman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sol Schvartzman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Spielmann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0184-4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151750v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0468-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628543v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darrier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186329" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620940v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Duboscq" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Latreille" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beukers" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14057" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608895v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.12.015" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516683v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.78" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607280v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Negre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006794" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905260v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01923" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482820v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bianco" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cestaro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Linsmith" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13145" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373529v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Guisnel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0818-0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635405v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Cubizolles" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Laugier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2015.09.0078" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236551v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2583-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630714v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Delye" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Michel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3818" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MD64J6Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204099v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Dobrovolskaya" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Martinek" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Badaeva" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.250043" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631101v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Sergeeva" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Afonnikov" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Koltunova" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Gusev" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Miroshnichenko" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2013.10.0031" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964462v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leenhardt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bordes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joseph" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-012-9772-1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B26P74M1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964445v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaya V. Kati" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Le Corre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia L. Jaffrelo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms14010470" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285438v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Dibari" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chosson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-221" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964329v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline C. Caullet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny F. Pernin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1100081" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657177v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Petit" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.Yoong Lim" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Julio" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dorlhac de Borne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-007-0226-0" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-35924ZVW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189332v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ronfort" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mckhann" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.076943" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186782v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Assoumaya" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xand&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2007.925" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658975v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Chantret" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cenci" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Gautier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joudrier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871683v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bartevian" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482875v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mallordy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912375v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pfalz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonzalo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Christophorou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9818-0_21" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-poncet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3376-347X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05518160v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fengler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Llaca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pailler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333690v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poncet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122908v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aubier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156471v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Debeuf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223905v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan d'Ambrosio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux Martel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merina Shrestha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babilliot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Urrestarazu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Moriya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leforestier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743290v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jouli&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Barry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754258v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Poncet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cameleyre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Flajoulot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8706-5_42" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964268v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Aufrere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine M. Dudilieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964366v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Ramos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Champion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085584v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denanc&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Howard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Girona" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937877v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Fopa Fomeju" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187160v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800488v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804140v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Martin-Rosset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jestin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322783v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796738v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03026383v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196101v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antin&#233;a Sallen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclerc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00963-25" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559360v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pubert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boniface" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legendre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04594-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198273v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaichi Huang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jahani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205783119" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116035v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delpuech" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00805-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725675v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtu Gao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.941340" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507170v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pichot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103696" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869755v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daval" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgine Pomi&#232;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S.B. Dossa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115291" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944462v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prchal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Patrice" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.739068" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652234v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13620" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225440v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Forgeois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Picot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bertin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delhaye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Louchart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/dq5p-bb35" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544239v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735930" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553796v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Michel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pernin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gislard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5543" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528930v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03505-y" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02988446v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74757-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151750v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0468-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627989v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joe Karam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Souleman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sol Schvartzman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Spielmann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0184-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620940v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Duboscq" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Latreille" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beukers" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14057" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628543v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186329" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905260v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01923" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608895v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.12.015" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516683v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.78" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607280v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Negre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006794" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482820v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bianco" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cestaro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Linsmith" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13145" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373529v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Guisnel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0818-0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635405v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Cubizolles" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Laugier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2015.09.0078" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236551v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2583-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630714v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Delye" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Michel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3818" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MD64J6Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204099v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Dobrovolskaya" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Martinek" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Badaeva" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.250043" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631101v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Sergeeva" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Afonnikov" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Koltunova" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Gusev" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Miroshnichenko" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2013.10.0031" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964462v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leenhardt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bordes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joseph" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-012-9772-1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B26P74M1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964445v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaya V. Kati" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Le Corre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia L. Jaffrelo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms14010470" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285438v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Dibari" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chosson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-221" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964329v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline C. Caullet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny F. Pernin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1100081" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657177v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Petit" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.Yoong Lim" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Julio" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dorlhac de Borne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-007-0226-0" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-35924ZVW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189332v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ronfort" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mckhann" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.076943" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186782v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Assoumaya" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xand&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2007.925" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658975v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Chantret" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cenci" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Gautier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joudrier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871683v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bartevian" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482875v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mallordy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912375v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pfalz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonzalo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Christophorou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9818-0_21" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>