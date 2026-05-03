--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -310,221 +310,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentant de l' institut INRAE - Construire un avenir soutenable</w:t>
+                <w:t xml:space="preserve">Exploring wheat diversity with low-pass long-read sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Poncet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Aubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">la Journée de lancement de l’année de l’ingénierie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; ACADEMIE DES TECHNOLOGIES; MINISTERE DE L'EDUCATION NATIONALE DE L'ENSEIGNEMENT SUPERIEUR ET DE LA RECHERCHE, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">3eme colloque INRAE Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE Genomics, Jun 2025, Clermont- Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333690v1</w:t>
+                <w:t xml:space="preserve">hal-05122908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring wheat diversity with low-pass long-read sequencing</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Représentant de l' institut INRAE - Construire un avenir soutenable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Aubier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3eme colloque INRAE Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE Genomics, Jun 2025, Clermont- Ferrand, France</w:t>
+              <w:t xml:space="preserve">la Journée de lancement de l’année de l’ingénierie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; ACADEMIE DES TECHNOLOGIES; MINISTERE DE L'EDUCATION NATIONALE DE L'ENSEIGNEMENT SUPERIEUR ET DE LA RECHERCHE, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05122908v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NOVEL TOOL TO ASSIGN POLYPLOID STURGEONS (Acipenser baerii, Acipenser gueldenstaedtii) FOR CONSERVATION OR SELECTIVE BREEDING PURPOSES</w:t>
               </w:r>
@@ -2340,473 +2340,5997 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the British Society of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Southport, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the diversity of Ralstonia solanacearum strains from mainland France using a novel multiple loci VNTR analysis scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antinéa Sallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (8), pp.e0096325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.00963-25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-genome comparisons reveal gain-and-loss evolution of anti-Mullerian hormone receptor type 2 as a candidate master sex-determining gene in Percidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiner Kuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Euclide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (1), pp.141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-024-01935-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A cluster of putative resistance genes is associated with a dominant resistance to sunflower broomrape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Boniface</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137 (5), pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-024-04594-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The genomics of linkage drag in inbred lines of sunflower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaichi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Jahani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (14), pp.e2205783119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2205783119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whole‐genome sequencing identifies interferon-induced protein IFI6/IFI27-like as a strong candidate gene for VNN resistance in European sea bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55, pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-023-00805-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of Fusarium wilt resistance loci in two major genetic backgrounds for oil palm breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgine Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques S.B. Dossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 187, pp.115291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome-wide association study and genomic prediction of tolerance to acute hypoxia in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Prchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Patrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 565, pp.739068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.739068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cantaloupe melon genome reveals 3D chromatin features and structural relationship with the ancestral Cucurbitaceae karyotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Djari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Verdenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Marande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.103696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.103696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a High-Density 665 K SNP Array for Rainbow Trout Genome-Wide Genotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dehaullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangtu Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2022.941340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An ancient truncated duplication of the anti‐Müllerian hormone receptor type 2 gene is a potential conserved master sex determinant in the Pangasiidae catfish family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaowei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (6), pp.2411-2428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome-wide association studies for resistance to viral nervous necrosis in three populations of European sea bass (Dicentrarchus labrax) using a novel 57k SNP array DlabChip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Griot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 530, pp.735930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction de gènes de résistance à la rouille couronnée dans la sélection française d’avoine (Avena sativa L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Forgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 84, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/dq5p-bb35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harnessing the power of next‐generation sequencing technologies to the purpose of high‐throughput pesticide resistance diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Délye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gislard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (2), pp.543-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.5543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SNP markers for early identification of high molecular weight glutenin subunits (HMW-GSs) in bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ranoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (3), pp.751-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-019-03505-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic determinism of spontaneous masculinisation in XX female rainbow trout: new insights using medium throughput genotyping and whole-genome sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-74757-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic architecture of a plant adaptive trait: QTL mapping of intraspecific variation for tolerance to metal pollution in Arabidopsis halleri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joe Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Souleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sol Schvartzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gallina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Spielmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (6), pp.877-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-019-0184-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome-wide estimates of genetic diversity, inbreeding and effective size of experimental and commercial rainbow trout lines undergoing selective breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-019-0468-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High throughput SNP discovery and genotyping in hexaploid wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Darrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allele-specific expression and genetic determinants of transcriptomic variations in response to mild water deficit in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Duboscq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Latreille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Beukers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96 (3), pp.635-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome wide association study of two phenology traits (flowering time and maturity date) in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Leforestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1172, pp.411-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular epidemiology of Coxiella burnetii in French livestock reveals the existence of three main genotype clusters and suggests species-specific associations as well as regional stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Joulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sidi-Boumedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gasqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48, pp.142-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2016.12.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amplifying recombination genome-wide and reshaping crossover landscapes in Brassicas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (5), pp.e1006794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome-Wide Association Mapping of Flowering and Ripening Periods in Apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Leforestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (8), pp.1923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and validation of the Axiom (R) Apple480K SNP genotyping array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Cestaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Linsmith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86 (1), pp.62-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the genetic diversity and structure across a wide range of germplasm reveals prominent gene flow in apple at the European level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Guisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (article 130), 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-016-0818-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploiting the repetitive fraction of the wheat genome for high-throughput single-nucleotide polymorphism discovery and Genotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel C. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLANT GENOME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3835/plantgenome2015.09.0078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FRIZZY PANICLE drives supernumerary spikelets in bread wheat (T. aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxana Dobrovolskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Martinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Badaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 167 (1), pp.189-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.250043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using next-generation sequencing to detect mutations endowing resistance to pesticides: application to acetolactate-synthase (ALS)-based resistance in barnyard grass, a polyploid grass weed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Delye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles C. Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine S. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (5), pp.675- 685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.3818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation of QTL for resistance to Aphanomyces euteiches in different pea genetic backgrounds using near-isogenic lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 128 (11), pp.2273-2288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-015-2583-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Common wheat chromosome 5B composition analysis using low-coverage 454 sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Sergeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Afonnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. K. Koltunova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. D. Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Miroshnichenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLANT GENOME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3835/plantgenome2013.10.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation and Characterisation of 11 Polymorphic Microsatellite Markers in Papaver rhoeas L. (Corn Poppy), a Major Annual Plant Species from Cultivated Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaya V. Kati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine S. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia L. Jaffrelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles C. Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.470-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms14010470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving the yellow pigment content of bread wheat flour by selecting the three homoeologous copies of Psy1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (1), pp.87-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11032-012-9772-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering the genomic structure, function and evolution of carotenogenesis related phytoene synthases in grasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Dibari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles C. Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of microsatellite markers in Capsella Rubella and Capsella Bursa-Pastoris (Brassicaceae) 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline C. Caullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny F. Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles C. Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (7), pp.e176-e179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.1100081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential impact of retrotransposon populations on the genome of allotetraploid tobacco (Nicotiana tabacum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.Yoong Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Julio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles C. Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dorlhac de Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 278 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00438-007-0226-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of the demographic and selective forces shaping the nucleotide diversity of genes involved in nod factor signaling in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Ronfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Mckhann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 177 (4), pp.2123-2133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.107.076943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intake and digestive processes in the rumen of rams fed with Digitaria decumbens harvested at four stages of grass regrowth age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Assoumaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Xandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (6), pp.925-932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5713/ajas.2007.925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts d’événements démographiques et sélectifs sur la diversité des plantes cultivées: apports de l’analyse du polymorphisme alliée à la théorie de la coalescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Chantret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Cenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Joudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du BRG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.243-257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whole genome sequencing dataset for a Vitis vinifera diversity panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Coindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In-depth investigation of genome to refine QTL positions for spontaneous sex-reversal in XX rainbow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dehaullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic determinism of spontaneous masculinisation in XX female rainbow trout: new insights using medium throughput genotyping and whole-genome sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and preliminary analysis of a new multispecies genotyping array including apple and pear SNPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena López-Girona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rosaceae Genomics Conference (RGC 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Sant Feliu de Guíxols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Reads for Long-Term Goals : A Genome Resource for Lavander Genetic Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berline Fopa Fomeju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXX Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, San Diego (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of a 57K Single Nucleotide Polymorphism array for European sea bass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQUA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular epidemiology of &amp;lt;em&amp;gt;Coxiella burnetii&amp;lt;/em&amp;gt; reveals the circulation of three main genotype clusters in French ruminants farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Joulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2865,5689 +8389,165 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Elsinore, Denmark. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen digestion of a large range of hays by mobile nylon bag technique (NMBT) in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William W. Martin-Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Macheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Workshop on Equine Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, lisbonne, Portugal. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804140v1</w:t>
-              </w:r>
-[...5522 lines deleted...]
-                <w:t xml:space="preserve">hal-02658975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8578,51 +8578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plateforme Gentyane de Clermont-Ferrand s'équipe d'un outil révolutionnaire en génotypage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bartevian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8666,77 +8666,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des chercheurs INRAE traquent les mutations de résistance aux herbicides à l’aide du séquençage à très haut débit. Newsletter SPE (Département INRAE Santé des Plantes et Environnement) n°19, 31 aout 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mallordy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8855,51 +8855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Christophorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mónica Pradillo; Stefan Heckmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Meiosis : methods and protocols</w:t>
@@ -9031,51 +9031,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2780AB26"/>
+    <w:nsid w:val="EFC17A70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9262,51 +9262,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-poncet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3376-347X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05518160v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fengler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Llaca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pailler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333690v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poncet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122908v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aubier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156471v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Debeuf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223905v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan d'Ambrosio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux Martel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merina Shrestha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babilliot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Urrestarazu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Moriya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leforestier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743290v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jouli&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Barry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754258v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Poncet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cameleyre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Flajoulot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8706-5_42" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964268v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Aufrere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine M. Dudilieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964366v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Ramos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Champion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085584v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denanc&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Howard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Girona" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937877v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Fopa Fomeju" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187160v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800488v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804140v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Martin-Rosset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jestin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322783v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796738v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03026383v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196101v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antin&#233;a Sallen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclerc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00963-25" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559360v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pubert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boniface" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legendre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04594-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198273v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaichi Huang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jahani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205783119" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116035v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delpuech" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00805-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725675v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtu Gao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.941340" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507170v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pichot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103696" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869755v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daval" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgine Pomi&#232;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S.B. Dossa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115291" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944462v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prchal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Patrice" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.739068" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652234v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13620" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225440v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Forgeois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Picot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bertin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delhaye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Louchart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/dq5p-bb35" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544239v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735930" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553796v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Michel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pernin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gislard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5543" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528930v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03505-y" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02988446v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74757-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151750v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0468-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627989v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joe Karam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Souleman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sol Schvartzman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Spielmann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0184-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620940v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Duboscq" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Latreille" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beukers" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14057" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628543v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186329" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905260v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01923" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608895v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.12.015" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516683v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.78" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607280v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Negre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006794" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482820v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bianco" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cestaro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Linsmith" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13145" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373529v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Guisnel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0818-0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635405v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Cubizolles" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Laugier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2015.09.0078" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236551v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2583-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630714v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Delye" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Michel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3818" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MD64J6Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204099v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Dobrovolskaya" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Martinek" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Badaeva" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.250043" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631101v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Sergeeva" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Afonnikov" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Koltunova" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Gusev" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Miroshnichenko" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2013.10.0031" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964462v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leenhardt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bordes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joseph" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-012-9772-1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B26P74M1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964445v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaya V. Kati" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Le Corre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia L. Jaffrelo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms14010470" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285438v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Dibari" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chosson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-221" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964329v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline C. Caullet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny F. Pernin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1100081" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657177v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Petit" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.Yoong Lim" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Julio" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dorlhac de Borne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-007-0226-0" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-35924ZVW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189332v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ronfort" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mckhann" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.076943" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186782v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Assoumaya" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xand&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2007.925" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658975v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Chantret" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cenci" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Gautier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joudrier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871683v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bartevian" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482875v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mallordy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912375v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pfalz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonzalo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Christophorou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9818-0_21" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-poncet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3376-347X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05518160v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fengler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Llaca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pailler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122908v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aubier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poncet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156471v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Debeuf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223905v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan d'Ambrosio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux Martel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merina Shrestha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babilliot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Urrestarazu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Moriya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leforestier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743290v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jouli&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Barry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754258v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Poncet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cameleyre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Flajoulot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8706-5_42" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964268v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Aufrere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine M. Dudilieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964366v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Ramos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Champion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196101v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antin&#233;a Sallen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclerc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00963-25" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559360v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boniface" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legendre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04594-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198273v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaichi Huang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jahani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205783119" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delpuech" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00805-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869755v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daval" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgine Pomi&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S.B. Dossa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115291" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944462v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prchal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Patrice" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.739068" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507170v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pichot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103696" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725675v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtu Gao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.941340" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652234v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13620" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735930" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225440v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Forgeois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Picot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bertin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delhaye" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Louchart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/dq5p-bb35" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553796v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Michel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pernin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gislard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5543" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528930v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03505-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02988446v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74757-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627989v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joe Karam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Souleman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sol Schvartzman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Spielmann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0184-4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151750v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0468-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628543v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darrier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186329" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620940v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Duboscq" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Latreille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beukers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14057" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516683v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denanc&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.78" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608895v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.12.015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607280v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Negre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006794" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905260v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01923" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482820v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bianco" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cestaro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Linsmith" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13145" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373529v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Guisnel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0818-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635405v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Cubizolles" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Laugier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2015.09.0078" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204099v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Dobrovolskaya" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Martinek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Badaeva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.250043" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630714v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Delye" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Michel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3818" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MD64J6Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236551v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2583-0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631101v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Sergeeva" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Afonnikov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Koltunova" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Gusev" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Miroshnichenko" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2013.10.0031" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964445v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaya V. Kati" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Le Corre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia L. Jaffrelo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms14010470" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964462v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leenhardt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bordes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joseph" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-012-9772-1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B26P74M1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285438v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Dibari" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chosson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-221" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964329v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline C. Caullet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny F. Pernin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1100081" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657177v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Petit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.Yoong Lim" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Julio" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dorlhac de Borne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-007-0226-0" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-35924ZVW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189332v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ronfort" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mckhann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.076943" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186782v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Assoumaya" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xand&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2007.925" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658975v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Chantret" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cenci" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Gautier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joudrier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322783v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796738v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03026383v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085584v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Howard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Girona" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937877v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Fopa Fomeju" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187160v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800488v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804140v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Martin-Rosset" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jestin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871683v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bartevian" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482875v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mallordy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912375v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pfalz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonzalo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Christophorou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9818-0_21" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>