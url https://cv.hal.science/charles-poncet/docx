--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1254,359 +1254,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid identification of high-molecular-weight glutenin subunits by SNP markers to breed for high quality</w:t>
+                <w:t xml:space="preserve">Sélection génétique pour la résistance aux maladies : projets et avancées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Faye</w:t>
+                <w:t xml:space="preserve">Merina Shrestha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Ranoux Martel</w:t>
+                <w:t xml:space="preserve">Elodie Balmisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Dupuits</w:t>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+                <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eucarpia Cereal Section - Breeding cereals for sustainable agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journée Nationale d’Information des Professionnels du Lapin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cesson Sévigné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340501v1</w:t>
+                <w:t xml:space="preserve">hal-02788724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection génétique pour la résistance aux maladies : projets et avancées</w:t>
+                <w:t xml:space="preserve">Rapid identification of high-molecular-weight glutenin subunits by SNP markers to breed for high quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Gunia</w:t>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merina Shrestha</w:t>
+                <w:t xml:space="preserve">Annie Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Balmisse</w:t>
+                <w:t xml:space="preserve">Marion Ranoux Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+                <w:t xml:space="preserve">Céline Dupuits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationale d’Information des Professionnels du Lapin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Cesson Sévigné, France</w:t>
+              <w:t xml:space="preserve">Eucarpia Cereal Section - Breeding cereals for sustainable agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788724v1</w:t>
+                <w:t xml:space="preserve">hal-02340501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats du projet RELAPA : génomique pour la résistance génétique des lapins à la pasteurellose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Babilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Balmisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Nov 2017, Le Mans, France. 205 p</w:t>
@@ -1629,277 +1629,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the genetic determinism of flowering/harvest period and several fruit sensory quality traits in apple by a Genome-Wide Association approach</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Coxiella burnetii&amp;lt;/i&amp;gt; circulation in a naturally infected flock of dairy sheep: shedding dynamics, environmental contamination, and genotype diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
+                <w:t xml:space="preserve">Aurélien Joulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shigeki Moriya</w:t>
+                <w:t xml:space="preserve">K. Sidi-Boumedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Muranty</w:t>
+                <w:t xml:space="preserve">Xavier Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Denance</w:t>
+                <w:t xml:space="preserve">Patrick Gasqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Leforestier</w:t>
+                <w:t xml:space="preserve">Séverine Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Rosaceae Genomics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Institut de Recherche en Horticulture et Semences (1345)., Jun 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">MedVetNet sponsored Symposium: current findings in Q fever</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Brussels, Belgium. pp.16 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741530v1</w:t>
+                <w:t xml:space="preserve">hal-02743290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Coxiella burnetii&amp;lt;/i&amp;gt; circulation in a naturally infected flock of dairy sheep: shedding dynamics, environmental contamination, and genotype diversity</w:t>
+                <w:t xml:space="preserve">Deciphering the genetic determinism of flowering/harvest period and several fruit sensory quality traits in apple by a Genome-Wide Association approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Joulié</w:t>
+                <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sidi-Boumedine</w:t>
+                <w:t xml:space="preserve">Shigeki Moriya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bailly</w:t>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Gasqui</w:t>
+                <w:t xml:space="preserve">Caroline Denance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Barry</w:t>
+                <w:t xml:space="preserve">Diane Leforestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedVetNet sponsored Symposium: current findings in Q fever</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Brussels, Belgium. pp.16 slides</w:t>
+              <w:t xml:space="preserve">8. International Rosaceae Genomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Institut de Recherche en Horticulture et Semences (1345)., Jun 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743290v1</w:t>
+                <w:t xml:space="preserve">hal-02741530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of N source (soybean meal vs whole lupin) and of yeast addition on digestion and ruminal N metabolism in sheep</w:t>
               </w:r>
@@ -2340,916 +2340,1681 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the British Society of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Southport, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche globale pour la préservation de la souveraineté et l'agro-biodiversité des filières avicoles et porcines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sourdioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Dangy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azélie Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JRA 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Tours (FR), France. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and preliminary analysis of a new multispecies genotyping array including apple and pear SNPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena López-Girona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. Rosaceae Genomics Conference (RGC 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Sant Feliu de Guíxols, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Reads for Long-Term Goals : A Genome Resource for Lavander Genetic Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berline Fopa Fomeju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Canaguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PAG XXX Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, San Diego (California), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and characterization of a 57K Single Nucleotide Polymorphism array for European sea bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AQUA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular epidemiology of &amp;lt;em&amp;gt;Coxiella burnetii&amp;lt;/em&amp;gt; reveals the circulation of three main genotype clusters in French ruminants farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Joulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sidi-Boumedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gasqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Elsinore, Denmark. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitrogen digestion of a large range of hays by mobile nylon bag technique (NMBT) in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William W. Martin-Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Macheboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles C. Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. European Workshop on Equine Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, lisbonne, Portugal. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the diversity of Ralstonia solanacearum strains from mainland France using a novel multiple loci VNTR analysis scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antinéa Sallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 91 (8), pp.e0096325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/aem.00963-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05196101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-genome comparisons reveal gain-and-loss evolution of anti-Mullerian hormone receptor type 2 as a candidate master sex-determining gene in Percidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heiner Kuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Euclide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22 (1), pp.141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12915-024-01935-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cluster of putative resistance genes is associated with a dominant resistance to sunflower broomrape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 137 (5), pp.103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-024-04594-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genomics of linkage drag in inbred lines of sunflower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaichi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jahani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 120 (14), pp.e2205783119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2205783119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole‐genome sequencing identifies interferon-induced protein IFI6/IFI27-like as a strong candidate gene for VNN resistance in European sea bass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 55, pp.30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12711-023-00805-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Fusarium wilt resistance loci in two major genetic backgrounds for oil palm breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgine Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques S.B. Dossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 187, pp.115291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association study and genomic prediction of tolerance to acute hypoxia in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Prchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3257,521 +4022,521 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Patrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 565, pp.739068. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.739068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cantaloupe melon genome reveals 3D chromatin features and structural relationship with the ancestral Cucurbitaceae karyotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Djari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Verdenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Marande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25 (1), pp.103696. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2021.103696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a High-Density 665 K SNP Array for Rainbow Trout Genome-Wide Genotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dehaullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangtu Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fgene.2022.941340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ancient truncated duplication of the anti‐Müllerian hormone receptor type 2 gene is a potential conserved master sex determinant in the Pangasiidae catfish family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiaowei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (6), pp.2411-2428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1755-0998.13620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association studies for resistance to viral nervous necrosis in three populations of European sea bass (Dicentrarchus labrax) using a novel 57k SNP array DlabChip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Griot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3820,494 +4585,494 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 530, pp.735930. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction de gènes de résistance à la rouille couronnée dans la sélection française d’avoine (Avena sativa L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Forgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 84, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/dq5p-bb35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing the power of next‐generation sequencing technologies to the purpose of high‐throughput pesticide resistance diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gislard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pest Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 76 (2), pp.543-552. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ps.5543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNP markers for early identification of high molecular weight glutenin subunits (HMW-GSs) in bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ranoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 133 (3), pp.751-770. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-019-03505-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of spontaneous masculinisation in XX female rainbow trout: new insights using medium throughput genotyping and whole-genome sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fraslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4316,266 +5081,266 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-74757-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture of a plant adaptive trait: QTL mapping of intraspecific variation for tolerance to metal pollution in Arabidopsis halleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joe Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima Souleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sol Schvartzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gallina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Spielmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 122 (6), pp.877-892. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41437-019-0184-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide estimates of genetic diversity, inbreeding and effective size of experimental and commercial rainbow trout lines undergoing selective breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4624,2166 +5389,2166 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 51 (1), pp.26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12711-019-0468-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput SNP discovery and genotyping in hexaploid wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Darrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (1), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0186329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allele-specific expression and genetic determinants of transcriptomic variations in response to mild water deficit in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Latreille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Beukers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 96 (3), pp.635-650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tpj.14057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome wide association study of two phenology traits (flowering time and maturity date) in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Leforestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1172, pp.411-418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular epidemiology of Coxiella burnetii in French livestock reveals the existence of three main genotype clusters and suggests species-specific associations as well as regional stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Joulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sidi-Boumedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gasqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 48, pp.142-149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2016.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplifying recombination genome-wide and reshaping crossover landscapes in Brassicas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (5), pp.e1006794. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Wide Association Mapping of Flowering and Ripening Periods in Apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Leforestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (8), pp.1923. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2017.01923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of the Axiom (R) Apple480K SNP genotyping array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cestaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Linsmith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 86 (1), pp.62-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tpj.13145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the genetic diversity and structure across a wide range of germplasm reveals prominent gene flow in apple at the European level</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Remi Guisnel</w:t>
+                <w:t xml:space="preserve">Exploiting the repetitive fraction of the wheat genome for high-throughput single-nucleotide polymorphism discovery and Genotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel C. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-016-0818-0⟩</w:t>
+              <w:t xml:space="preserve">PLANT GENOME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3835/plantgenome2015.09.0078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373529v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the repetitive fraction of the wheat genome for high-throughput single-nucleotide polymorphism discovery and Genotyping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christel C. Laugier</w:t>
+                <w:t xml:space="preserve">Analysis of the genetic diversity and structure across a wide range of germplasm reveals prominent gene flow in apple at the European level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Urrestarazu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Guisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLANT GENOME</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3835/plantgenome2015.09.0078⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (article 130), 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-016-0818-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635405v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRIZZY PANICLE drives supernumerary spikelets in bread wheat (T. aestivum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxana Dobrovolskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Martinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Badaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 167 (1), pp.189-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.114.250043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using next-generation sequencing to detect mutations endowing resistance to pesticides: application to acetolactate-synthase (ALS)-based resistance in barnyard grass, a polyploid grass weed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Delye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pest Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 71 (5), pp.675- 685. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ps.3818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of QTL for resistance to Aphanomyces euteiches in different pea genetic backgrounds using near-isogenic lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 128 (11), pp.2273-2288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-015-2583-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common wheat chromosome 5B composition analysis using low-coverage 454 sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Sergeeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. A. Afonnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. K. Koltunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. D. Gusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. A. Miroshnichenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLANT GENOME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (2), 16 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3835/plantgenome2013.10.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and Characterisation of 11 Polymorphic Microsatellite Markers in Papaver rhoeas L. (Corn Poppy), a Major Annual Plant Species from Cultivated Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaya V. Kati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia L. Jaffrelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (1), pp.470-479. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms14010470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the yellow pigment content of bread wheat flour by selecting the three homoeologous copies of Psy1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (1), pp.87-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11032-012-9772-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the genomic structure, function and evolution of carotenogenesis related phytoene synthases in grasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Dibari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6792,726 +7557,726 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (1), pp.221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-13-221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of microsatellite markers in Capsella Rubella and Capsella Bursa-Pastoris (Brassicaceae) 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline C. Caullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny F. Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 98 (7), pp.e176-e179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3732/ajb.1100081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential impact of retrotransposon populations on the genome of allotetraploid tobacco (Nicotiana tabacum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.Yoong Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Julio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dorlhac de Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 278 (1), pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00438-007-0226-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the demographic and selective forces shaping the nucleotide diversity of genes involved in nod factor signaling in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Mckhann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 177 (4), pp.2123-2133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/genetics.107.076943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intake and digestive processes in the rumen of rams fed with Digitaria decumbens harvested at four stages of grass regrowth age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Assoumaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Xandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 20 (6), pp.925-932. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5713/ajas.2007.925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts d’événements démographiques et sélectifs sur la diversité des plantes cultivées: apports de l’analyse du polymorphisme alliée à la théorie de la coalescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Chantret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Joudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du BRG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6, pp.243-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7521,183 +8286,183 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole genome sequencing dataset for a Vitis vinifera diversity panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Coindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth investigation of genome to refine QTL positions for spontaneous sex-reversal in XX rainbow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dehaullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fraslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7705,103 +8470,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of spontaneous masculinisation in XX female rainbow trout: new insights using medium throughput genotyping and whole-genome sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fraslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7810,976 +8575,336 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026383v1</w:t>
-              </w:r>
-[...638 lines deleted...]
-                <w:t xml:space="preserve">hal-02804140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plateforme Gentyane de Clermont-Ferrand s'équipe d'un outil révolutionnaire en génotypage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bartevian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des chercheurs INRAE traquent les mutations de résistance aux herbicides à l’aide du séquençage à très haut débit. Newsletter SPE (Département INRAE Santé des Plantes et Environnement) n°19, 31 aout 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mallordy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8789,181 +8914,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying and isolating meiotic mutants in a polyploid brassica crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pfalz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Christophorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mónica Pradillo; Stefan Heckmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Meiosis : methods and protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2061, Humana, 405 p., 2020, Methods in Molecular Biology, 978-1-4939-9817-3 ; 978-1-4939-9818-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-9818-0_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId338"/>
+      <w:footerReference w:type="default" r:id="rId343"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9031,51 +9156,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFC17A70"/>
+    <w:nsid w:val="EFC7A152"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9262,51 +9387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-poncet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3376-347X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05518160v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fengler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Llaca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pailler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122908v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aubier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poncet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156471v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Debeuf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223905v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan d'Ambrosio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux Martel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merina Shrestha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babilliot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Urrestarazu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Moriya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leforestier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743290v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jouli&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Barry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754258v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Poncet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cameleyre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Flajoulot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8706-5_42" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964268v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Aufrere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine M. Dudilieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964366v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Ramos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Champion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196101v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antin&#233;a Sallen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclerc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00963-25" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559360v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boniface" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legendre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04594-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198273v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaichi Huang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jahani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205783119" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delpuech" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00805-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869755v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daval" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgine Pomi&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S.B. Dossa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115291" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944462v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prchal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Patrice" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.739068" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507170v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pichot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103696" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725675v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtu Gao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.941340" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652234v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13620" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735930" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225440v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Forgeois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Picot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bertin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delhaye" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Louchart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/dq5p-bb35" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553796v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Michel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pernin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gislard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5543" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528930v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03505-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02988446v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74757-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627989v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joe Karam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Souleman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sol Schvartzman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Spielmann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0184-4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151750v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0468-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628543v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darrier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186329" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620940v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Duboscq" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Latreille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beukers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14057" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516683v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denanc&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.78" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608895v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.12.015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607280v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Negre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006794" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905260v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01923" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482820v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bianco" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cestaro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Linsmith" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13145" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373529v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Guisnel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0818-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635405v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Cubizolles" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Laugier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2015.09.0078" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204099v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Dobrovolskaya" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Martinek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Badaeva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.250043" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630714v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Delye" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Michel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3818" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MD64J6Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236551v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2583-0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631101v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Sergeeva" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Afonnikov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Koltunova" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Gusev" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Miroshnichenko" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2013.10.0031" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964445v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaya V. Kati" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Le Corre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia L. Jaffrelo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms14010470" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964462v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leenhardt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bordes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joseph" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-012-9772-1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B26P74M1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285438v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Dibari" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chosson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-221" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964329v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline C. Caullet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny F. Pernin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1100081" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657177v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Petit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.Yoong Lim" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Julio" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dorlhac de Borne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-007-0226-0" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-35924ZVW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189332v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ronfort" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mckhann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.076943" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186782v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Assoumaya" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xand&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2007.925" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658975v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Chantret" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cenci" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Gautier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joudrier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322783v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796738v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03026383v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085584v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Howard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Girona" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937877v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Fopa Fomeju" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187160v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800488v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804140v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Martin-Rosset" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jestin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871683v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bartevian" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482875v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mallordy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912375v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pfalz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonzalo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Christophorou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9818-0_21" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-poncet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3376-347X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05518160v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fengler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Llaca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pailler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122908v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aubier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poncet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156471v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Debeuf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223905v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan d'Ambrosio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788724v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merina Shrestha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340501v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux Martel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babilliot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743290v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jouli&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Barry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741530v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Urrestarazu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Moriya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leforestier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754258v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Poncet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cameleyre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Flajoulot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8706-5_42" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964268v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Aufrere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine M. Dudilieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964366v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Ramos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Champion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578533v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sourdioux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dangy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Hazard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denanc&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Howard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Girona" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Fopa Fomeju" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187160v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800488v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Martin-Rosset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jestin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196101v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antin&#233;a Sallen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclerc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00963-25" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559360v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pubert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boniface" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legendre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04594-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198273v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaichi Huang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jahani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205783119" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116035v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delpuech" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00805-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869755v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daval" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgine Pomi&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S.B. Dossa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115291" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944462v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prchal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Patrice" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.739068" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507170v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pichot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103696" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725675v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtu Gao" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.941340" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652234v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13620" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544239v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735930" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225440v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Forgeois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Picot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bertin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delhaye" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Louchart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/dq5p-bb35" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553796v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Michel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pernin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gislard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5543" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528930v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03505-y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02988446v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74757-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627989v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joe Karam" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Souleman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sol Schvartzman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Spielmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0184-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151750v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0468-4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628543v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darrier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186329" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620940v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Duboscq" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Latreille" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beukers" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14057" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516683v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.78" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608895v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.12.015" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607280v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Negre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006794" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905260v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01923" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482820v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bianco" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cestaro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Linsmith" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13145" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635405v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Cubizolles" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Laugier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2015.09.0078" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373529v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Guisnel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0818-0" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204099v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Dobrovolskaya" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Martinek" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Badaeva" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.250043" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630714v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Delye" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Michel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3818" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MD64J6Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236551v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2583-0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631101v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Sergeeva" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Afonnikov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Koltunova" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Gusev" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Miroshnichenko" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2013.10.0031" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964445v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaya V. Kati" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Le Corre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia L. Jaffrelo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms14010470" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964462v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leenhardt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bordes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joseph" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-012-9772-1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B26P74M1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285438v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Dibari" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chosson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-221" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964329v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline C. Caullet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny F. Pernin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1100081" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657177v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Petit" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.Yoong Lim" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Julio" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dorlhac de Borne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-007-0226-0" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-35924ZVW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189332v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ronfort" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mckhann" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.076943" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186782v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Assoumaya" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xand&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2007.925" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658975v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Chantret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cenci" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Gautier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joudrier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322783v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796738v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03026383v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871683v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bartevian" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482875v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mallordy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912375v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pfalz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonzalo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Christophorou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9818-0_21" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>