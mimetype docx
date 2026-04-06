--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2557,472 +2557,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modelling Pearl with Sortedness Constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mats Carlsson</w:t>
+                <w:t xml:space="preserve">A Global Constraint for a Tractable Class of Temporal Optimization Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Flener</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global conference on artificial intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Principles and Practice of Constraint Programming, CP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Cork, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23219-5_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186680v1</w:t>
+                <w:t xml:space="preserve">hal-01241079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Global Constraint for a Tractable Class of Temporal Optimization Problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Guillaume Fages</w:t>
+                <w:t xml:space="preserve">A Modelling Pearl with Sortedness Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Carlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Petit</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Flener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Principles and Practice of Constraint Programming, CP 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Global conference on artificial intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Tbilisi, Georgia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241079v1</w:t>
+                <w:t xml:space="preserve">hal-01186680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototyper des Moteurs de Propagation avec un DSL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining finite and continuous solvers Towards a simpler solver maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Narendra Jussien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées française de la Programmation par Contraintes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Aix-en-Provence, France. pp.279-288</w:t>
+              <w:t xml:space="preserve">The 19th International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. TRICS'13 Workshop: Techniques foR Implementing Constraint programming Systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867713v1</w:t>
+                <w:t xml:space="preserve">hal-00904069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining finite and continuous solvers Towards a simpler solver maintenance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Guillaume Fages</w:t>
+                <w:t xml:space="preserve">Prototyper des Moteurs de Propagation avec un DSL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Chabert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Prud'Homme</w:t>
+                <w:t xml:space="preserve">Narendra Jussien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th International Conference on Principles and Practice of Constraint Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. TRICS'13 Workshop: Techniques foR Implementing Constraint programming Systems</w:t>
+              <w:t xml:space="preserve">Journées française de la Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Aix-en-Provence, France. pp.279-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904069v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristique pour un problème de tournées d'hélicoptère de type pickup and delivery</w:t>
               </w:r>
@@ -4363,51 +4363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narendra Jussien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constraints</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19 (4), pp.339-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4467,64 +4467,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narendra Jussien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constraints</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19 (1), pp.57-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4830,51 +4830,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mastouri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283980v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulian Le Bozec-Chiffoleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/291" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273525v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Justeau-Allaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/1086" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sciau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Goyon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarazin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bascans" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652791v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716981v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/317" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Omond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ra&#239;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER60148.2024.00007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043471v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Alidra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAMS59076.2023.00014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220560v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2023.9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927074v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaune" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derbez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gontier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22912-1_5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595277v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Michel Gontier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040548v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Huynh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mollimard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78375-4_8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776147v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vavrille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776130v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2021.56" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99277-4_13" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179630v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ait Salaht" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrahim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2019.00017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01987946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ouzzif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2019.8671621" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Fages" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2017.00164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686406v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Derrien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schutt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59776-8_2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Questel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rottembourg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44953-1_40" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186680v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flener" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Pearson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241079v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867713v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Jussien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904069v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dejax" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gueret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Velasco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537266v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062193v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569962v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970237v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Meunier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897570v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360978v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.08847" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04411305v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2024.102537" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776149v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-022-09329-w" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534058v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-021-09324-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932507v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04708" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762716v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarea Al-Shara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lejeune" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.03.039" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087844v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9166-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867604v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-013-9151-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01060921v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMNA0194" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mastouri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283980v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulian Le Bozec-Chiffoleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/291" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273525v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Justeau-Allaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/1086" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sciau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Goyon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarazin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bascans" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652791v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716981v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/317" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Omond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ra&#239;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER60148.2024.00007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043471v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Alidra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAMS59076.2023.00014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220560v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2023.9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927074v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaune" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derbez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gontier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22912-1_5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595277v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Michel Gontier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040548v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Huynh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mollimard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78375-4_8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776147v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vavrille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776130v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2021.56" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99277-4_13" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179630v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ait Salaht" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrahim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2019.00017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01987946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ouzzif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2019.8671621" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Fages" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2017.00164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686406v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Derrien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schutt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59776-8_2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Questel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rottembourg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44953-1_40" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241079v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flener" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Pearson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904069v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867713v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Jussien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dejax" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gueret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Velasco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537266v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062193v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569962v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970237v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Meunier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897570v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360978v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.08847" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04411305v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2024.102537" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776149v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-022-09329-w" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534058v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-021-09324-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932507v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04708" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762716v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarea Al-Shara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lejeune" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.03.039" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087844v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9166-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867604v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-013-9151-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01060921v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMNA0194" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>