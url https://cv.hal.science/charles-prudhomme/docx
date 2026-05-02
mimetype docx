--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1,3130 +1,3308 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Charles Prud'homme </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assistant Professor at IMT Atlantique, LS2N  Ph.D.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">charles-prudhomme</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-4546-9027</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">180268791</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des plannings hospitaliers du personnel non médical pendant la phase opérationnelle offline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Mastouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bimodal Depth-First Search for Scalable GAC for AllDifferent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulian Le Bozec-Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAI-25: Thirty-Fourth International Joint Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Montreal, Canada. pp.2610-2618, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24963/ijcai.2025/291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the 30 by 30 Kunming-Montreal global biodiversity framework target : optimising graph connectivity in constraint-based spatial planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulian Le Bozec-Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Justeau-Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAI 2025 - International Joint Conference on Artificial Intelligence AI and Social Good</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Montréal, Canada. pp.9772-9780, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24963/ijcai.2025/1086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la maintenance en ligne aéronautique par un modèle de programmation par contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sciau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Goyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bascans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut pour la Maîtrise des Risques (IMdR), Oct 2024, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle de programmation par contraintes pour la maintenance opérationnelle aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sciau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Goyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bascans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFPC 2024 - Journées Francophones de Programmation par Contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche en Informatique de Lens, Jun 2024, Lens, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomial Time Presolve Algorithms for Rotation-Based Models Solving the Robust Stable Matching Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulian Le Bozec-Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAI 2024: Thirty-Third International Joint Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Jeju, South Korea. pp.2860-2867, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24963/ijcai.2024/317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Choreography of Cross-DevOps Reconfiguration with Ballet: A Multi-Site OpenStack Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolan Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Omond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Raïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SANER 2024: IEEE International Conference on Software Analysis, Evolution and Reengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Rovaniemi, Finland. pp.1-11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SANER60148.2024.00007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SeMaFoR - Self-Management of Fog Resources with Collaborative Decentralized Controllers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Guiding Backtrack Search by Tracking Variables During Constraint Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Audemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEAMS 2023: IEEE/ACM 18th Symposium on Software Engineering for Adaptive and Self-Managing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming (CP'23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Toronto ( CA ), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2023.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SEAMS59076.2023.00014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04043471v1</w:t>
+                <w:t xml:space="preserve">hal-04220560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding Backtrack Search by Tracking Variables During Constraint Propagation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">SeMaFoR - Self-Management of Fog Resources with Collaborative Decentralized Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Alidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming (CP'23)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEAMS 2023: IEEE/ACM 18th Symposium on Software Engineering for Adaptive and Self-Managing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Melbourne, Australia. pp.25-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SEAMS59076.2023.00014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2023.9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04220560v1</w:t>
+                <w:t xml:space="preserve">hal-04043471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Algorithm for Exhausting Optimal Permutations for Generalized Feistel Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDOCRYPT 2022: 23rd International Conference on Cryptology in India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Kolkata, India. pp.103-124, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-22912-1_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion totale dans le schéma de Feistel généralisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Michel Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Methods to Search for Best Differential Characteristics on SKINNY</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vues de domaine globales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Justeau-Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACNS 2021 - 19th International Conference on Applied Cryptography and Network Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Programmation par Contrainte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint Etienne, France. pp.23-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-78375-4_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03040548v2</w:t>
+                <w:t xml:space="preserve">hal-05246444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tirage de solutions par ajout de contraintes tables aléatoires</w:t>
+                <w:t xml:space="preserve">Solution sampling with random table constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vavrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CP 2021: 27th International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier (en ligne), France. pp.56:1--56:17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2021.56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776147v1</w:t>
+                <w:t xml:space="preserve">hal-03776130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution sampling with random table constraints</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficient Methods to Search for Best Differential Characteristics on SKINNY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mollimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP 2021: 27th International Conference on Principles and Practice of Constraint Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACNS 2021 - 19th International Conference on Applied Cryptography and Network Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Kamakura, Japan. pp.184-207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-78375-4_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CP.2021.56⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03776130v1</w:t>
+                <w:t xml:space="preserve">hal-03040548v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simpler Model for Recovering Superpoly on Trivium</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tirage de solutions par ajout de contraintes tables aléatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vavrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Truchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC 2021: International Conference on Selected Areas in Cryptography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534492v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict analysis in CP solving: Explanation generation from constraint decomposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">A Simpler Model for Recovering Superpoly on Trivium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP 2020: 26th International Conference on Principles and Practice of Constraint Programming: Workshop: From Constraint Programming to Trustworthy AI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAC 2021: International Conference on Selected Areas in Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Victoria, British-Columbia, Canada. pp.266-285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99277-4_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179630v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service Placement in Fog Computing Using Constraint Programming</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Conflict analysis in CP solving: Explanation generation from constraint decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Truchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCC 2019 : IEEE International Conference on Services Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CP 2020: 26th International Conference on Principles and Practice of Constraint Programming: Workshop: From Constraint Programming to Trustworthy AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Louvain-la-Neuve, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108806v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Resource Allocation for Multi-tenant Monitoring of Edge Infrastructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Service Placement in Fog Computing Using Constraint Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Ait Salaht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDP 2019 - 27th Euromicro International Conference on Parallel, Distributed and Network-Based Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Pavie, Italy. pp.1-8, </w:t>
+              <w:t xml:space="preserve">SCC 2019 : IEEE International Conference on Services Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Milan, Italy. pp.19-27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMPDP.2019.8671621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SCC.2019.00017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987946v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making the first solution good!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Resource Allocation for Multi-tenant Monitoring of Edge Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Guillaume Fages</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Meryem Ouzzif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Guillouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI 2017 : 29th IEEE International Conference on Tools with Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2017.00164⟩</w:t>
+              <w:t xml:space="preserve">PDP 2019 - 27th Euromicro International Conference on Parallel, Distributed and Network-Based Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Pavie, Italy. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMPDP.2019.8671621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629182v1</w:t>
+                <w:t xml:space="preserve">hal-01987946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range-Consistent Forbidden Regions of Allen’s Relations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Making the first solution good!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPAIOR 2017 : 14th International Conference on Integration of Artificial Intelligence and Operations Research Techniques in Constraint Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Padoue, Italy. pp.21-29, </w:t>
+              <w:t xml:space="preserve">ICTAI 2017 : 29th IEEE International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Boston, MA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-59776-8_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2017.00164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686406v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Constraint Programming for the Urban Transit Crew Rescheduling Problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Range-Consistent Forbidden Regions of Allen’s Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Schutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Principles and Practice of Constraint Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-44953-1_40⟩</w:t>
+              <w:t xml:space="preserve">CPAIOR 2017 : 14th International Conference on Integration of Artificial Intelligence and Operations Research Techniques in Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Padoue, Italy. pp.21-29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59776-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436288v1</w:t>
+                <w:t xml:space="preserve">hal-01686406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Global Constraint for a Tractable Class of Temporal Optimization Problems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Using Constraint Programming for the Urban Transit Crew Rescheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Questel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rottembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Principles and Practice of Constraint Programming, CP 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23219-5_8⟩</w:t>
+              <w:t xml:space="preserve">Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Toulouse, France. pp.636 - 649, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-44953-1_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241079v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modelling Pearl with Sortedness Constraints</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Global Constraint for a Tractable Class of Temporal Optimization Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global conference on artificial intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Principles and Practice of Constraint Programming, CP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Cork, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23219-5_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186680v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining finite and continuous solvers Towards a simpler solver maintenance</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Modelling Pearl with Sortedness Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Flener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th International Conference on Principles and Practice of Constraint Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. TRICS'13 Workshop: Techniques foR Implementing Constraint programming Systems</w:t>
+              <w:t xml:space="preserve">Global conference on artificial intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Tbilisi, Georgia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904069v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototyper des Moteurs de Propagation avec un DSL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Combining finite and continuous solvers Towards a simpler solver maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Narendra Jussien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées française de la Programmation par Contraintes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Aix-en-Provence, France. pp.279-288</w:t>
+              <w:t xml:space="preserve">The 19th International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. TRICS'13 Workshop: Techniques foR Implementing Constraint programming Systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867713v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prototyper des Moteurs de Propagation avec un DSL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narendra Jussien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées française de la Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Aix-en-Provence, France. pp.279-288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Heuristique pour un problème de tournées d'hélicoptère de type pickup and delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dejax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nubia Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3134,537 +3312,537 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biclique Factorisation of Explanations for a Sparser Implication Graph in Lazy Clause Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulian Le Bozec-Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT ATLANTIQUE; LS2N. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical Appendix for Bimodal Depth-First Search for Scalable GAC for AllDifferent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulian Le Bozec-Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT Atlantique. 2025, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062193v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical Appendix for Polynomial Time Presolve Algorithms for Rotation-Based Models Solving the Robust Stable Matching Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulian Le Bozec-Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT Atlantique. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569962v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Time Computation of Variation Degree and Commonalities on Feature Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vavrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-2023-01-DAPI, Nantes Université, École Centrale Nantes, IMT Atlantique, CNRS, LS2N, UMR 6004, F-44000 Nantes, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03970237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Edge Infrastructures Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Ouzzif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Guillouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9215, Orange Labs; Inria Nancy - Grand Est; IMT-Atlantique. 2018, pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897570v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3674,899 +3852,899 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pychoco : all-inclusive Python bindings for the Choco-solver constraint programming library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Justeau-Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Open Source Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (113), 8847 [5 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21105/joss.08847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using constraint programming to address the operational aircraft line maintenance scheduling problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sciau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Goyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bascans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Air Transport Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 115, pp.102537. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jairtraman.2024.102537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution sampling with random table constraints</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Choco-solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10601-022-09329-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (78), pp.4708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.04708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03776149v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global domain views for expressive and cross-domain constraint programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Justeau-Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constraints</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (1-2), pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10601-021-09324-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choco-solver</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Solution sampling with random table constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vavrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Truchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud’homme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Guillaume Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21105/joss.04708⟩</w:t>
+              <w:t xml:space="preserve">Constraints</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, pp.381-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10601-022-09329-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03932507v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoMe4ACloud: An End-to-End Framework for Autonomic Cloud Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarea Al-Shara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Alvares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 86, pp.339-354. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.future.2018.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explanation-Based Large Neighborhood Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narendra Jussien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constraints</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19 (4), pp.339-379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10601-014-9166-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation Engine Prototyping with a Domain Specific Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narendra Jussien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constraints</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19 (1), pp.57-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10601-013-9151-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4576,114 +4754,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de la propagation et de la recherche dans un solveur de contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Ecole des Mines de Nantes, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014EMNA0194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01060921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4749,51 +4927,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="F8F23DF9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4830,51 +5160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mastouri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283980v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulian Le Bozec-Chiffoleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/291" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273525v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Justeau-Allaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/1086" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sciau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Goyon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarazin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bascans" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652791v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716981v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/317" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Omond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ra&#239;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER60148.2024.00007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043471v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Alidra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAMS59076.2023.00014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220560v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2023.9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927074v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaune" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derbez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gontier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22912-1_5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595277v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Michel Gontier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040548v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Huynh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mollimard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78375-4_8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776147v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vavrille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776130v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2021.56" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99277-4_13" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179630v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ait Salaht" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrahim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2019.00017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01987946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ouzzif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2019.8671621" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Fages" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2017.00164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686406v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Derrien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schutt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59776-8_2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Questel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rottembourg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44953-1_40" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241079v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flener" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Pearson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904069v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867713v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Jussien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dejax" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gueret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Velasco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537266v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062193v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569962v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970237v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Meunier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897570v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360978v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.08847" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04411305v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2024.102537" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776149v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-022-09329-w" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534058v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-021-09324-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932507v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04708" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762716v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarea Al-Shara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lejeune" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.03.039" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087844v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9166-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867604v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-013-9151-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01060921v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMNA0194" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-prudhomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4546-9027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180268791" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534955v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mastouri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283980v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulian Le Bozec-Chiffoleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/291" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273525v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Justeau-Allaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/1086" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000976v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sciau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Goyon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarazin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bascans" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652791v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716981v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/317" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Omond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ra&#239;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER60148.2024.00007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2023.9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Alidra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAMS59076.2023.00014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927074v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derbez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gontier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22912-1_5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Michel Gontier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246444v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776130v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vavrille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2021.56" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040548v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Huynh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mollimard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78375-4_8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776147v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534492v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99277-4_13" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179630v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108806v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ait Salaht" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrahim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2019.00017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01987946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ouzzif" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2019.8671621" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629182v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Fages" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2017.00164" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686406v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Derrien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schutt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59776-8_2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Questel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rottembourg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44953-1_40" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flener" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Pearson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904069v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867713v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Jussien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dejax" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gueret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Velasco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537266v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062193v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569962v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970237v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Meunier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897570v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360978v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.08847" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04411305v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2024.102537" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932507v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04708" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534058v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-021-09324-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776149v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-022-09329-w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762716v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarea Al-Shara" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lejeune" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.03.039" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087844v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-014-9166-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867604v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-013-9151-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01060921v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMNA0194" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>