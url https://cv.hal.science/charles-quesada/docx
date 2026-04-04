--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -179,1147 +179,2280 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Garcia-Larrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pain</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 30 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejp.70243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546221v1</w:t>
+                <w:t xml:space="preserve">hal-05549857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field recordings of transcranial magnetic stimulation in human brain postmortem models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roland Peyron</w:t>
+                <w:t xml:space="preserve">Prevalence of Patients With Pain Consulting Physiotherapists ( PHYSIODOL Survey). A Nationwide Survey in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Mussigmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐pascal Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Garcia-Larrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/pr9.0000000000001134⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30 (3), pp.e70243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejp.70243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465046v1</w:t>
+                <w:t xml:space="preserve">hal-05546221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetitive transcranial magnetic stimulation for neuropathic pain: a randomized multicentre sham-controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alaa Mhalla</w:t>
+                <w:t xml:space="preserve">Prevalence of pain among patients consulting a physical therapist, results of the PHYSIODOL study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mussigmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Garcia-Larrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awab208⟩</w:t>
+              <w:t xml:space="preserve">Douleur et Analgésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (3), pp.215-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/dea.2025.0333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692702v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human surrogate models of central sensitization: a critical review and practical guide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zahra Nochi</w:t>
+                <w:t xml:space="preserve">Effects of multiple transcranial magnetic stimulation sessions on pain relief in patients with chronic neuropathic pain: A French cohort study in real‐world clinical practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Créac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 25, pp.1389-1428. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejp.1768⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 29 (1), pp.e4763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejp.4763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196193v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the analgesic effect of motor cortex stimulation somatotopically driven or not?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Field recordings of transcranial magnetic stimulation in human brain postmortem models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bergandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2020.04.002⟩</w:t>
+              <w:t xml:space="preserve">Pain Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/pr9.0000000000001134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492354v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain activity sustaining the modulation of pain by empathetic comments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Network Effects of Brain Lesions Causing Central Poststroke Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Young Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fauchon</w:t>
+                <w:t xml:space="preserve">Yong Wook Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Faillenot</w:t>
+                <w:t xml:space="preserve">David Borsook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Quesada</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Chouchou</w:t>
+                <w:t xml:space="preserve">Juho Joutsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-44879-9⟩</w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 92 (5), pp.834-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.26468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113409v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, physiognomic and above-ground biomass variation in savanna–forest transition zones on three continents – how different are co-occurring savanna and forest formations?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cortical stimulation for chronic pain: from anecdote to evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Garcia-Larrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-12-2927-2015⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/S1973-9087.22.07411-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456318v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternatives pour une réduction durable des risques de catastrophe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Creton-Cazanave</w:t>
+                <w:t xml:space="preserve">Human surrogate models of central sensitization: a critical review and practical guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kostenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idy Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Nochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.1389-1428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejp.1768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03062405v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Repetitive transcranial magnetic stimulation for neuropathic pain: a randomized multicentre sham-controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Poindessous-Jazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige de Chauvigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Mhalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 144 (11), pp.3328-3339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awab208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is the analgesic effect of motor cortex stimulation somatotopically driven or not?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.195 - 203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2020.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New procedure of high-frequency repetitive transcranial magnetic stimulation for central neuropathic pain: a placebo-controlled randomized crossover study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bradley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Créac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 161 (4), pp.718-728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000001760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Added value of multiple versus single sessions of repetitive transcranial magnetic stimulation in predicting motor cortex stimulation efficacy for refractory neuropathic pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130 (5), pp.1750-1761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2017.12.JNS171333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cingulate-mediated approaches to treating chronic pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Clinical Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Handbook of Clinical Neurology, 166, pp.317-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-64196-0.00017-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brain activity sustaining the modulation of pain by empathetic comments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Faillenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chouchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.8398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-44879-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robot-Guided Neuronavigated Repetitive Transcranial Magnetic Stimulation (rTMS) in Central Neuropathic Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bradley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Créac’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (11), pp.2203-2215.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2018.04.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural, physiognomic and above-ground biomass variation in savanna–forest transition zones on three continents – how different are co-occurring savanna and forest formations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Veenendaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Torello-Raventos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Feldpausch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (10), pp.2927-2951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-2927-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternatives pour une réduction durable des risques de catastrophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Wisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Benouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Creton-Cazanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (1), pp.66-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Does the disturbance hypothesis explain the biomass increase in basin-wide Amazon forest plot data?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver L. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Lloyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon L. Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadvinder Malhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15 (10), pp.2418-2430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2009.01891.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1329,91 +2462,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuromodulation corticale à visée antalgique du cortex moteur primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Quesada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé. Université claude Bernard Lyon 1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04931929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1423,154 +2556,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'Évolution dans les programmes de formation en Réadaptation, en Médecine Évolutive et en Paléotonlogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vonsensey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolyon 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1580,146 +2713,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N°28 – Anterior cingulate activity is associated with autonomic pain reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chouchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fauchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Congress of Clinical Neurophysiology (ECCN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Marseille, France. pp.e81-e82, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clinph.2023.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1729,114 +2862,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet antalgique de stimulations corticales non invasives par stimulation magnétique transcrânienne répétée (rTMS). : Confirmation de l'intérêt antalgique de la stimulation du cortex moteur primaire et exploration du potentiel d'une nouvelle cible corticale : le cortex somatosensoriel secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Quesada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université de Lyon, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018LYSES056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02181722v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1983,51 +3116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Mussigmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Lefaucheur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Choplin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Larrea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.70243" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Quesada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pommier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bergandi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Peyron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/pr9.0000000000001134" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04692702v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Attal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Poindessous-Jazat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige de Chauvigny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Mhalla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab208" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196193v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kostenko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idy Ho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Leone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Nochi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.1768" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492354v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nuti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vassal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113409v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauchon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Faillenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quesada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meunier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chouchou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44879-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02456318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Veenendaal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torello-Raventos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feldpausch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Domingues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-2927-2015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Wisner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benouar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cannon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Creton-Cazanave" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032162v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gloor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver L. Phillips" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lloyd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L. Lewis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadvinder Malhi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.01891.x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPFD43RZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04931929v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04888974v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cuny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Thiriet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vonsensey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206712v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.041" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02181722v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSES056" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Mussigmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Lefaucheur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Choplin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Larrea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.70243" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573654v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mussigmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Lefaucheur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bardel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Choplin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia-Larrea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/dea.2025.0333" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830466v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauchon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oriol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vassal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cr&#233;ac'H" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.4763" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Quesada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pommier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bergandi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Peyron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/pr9.0000000000001134" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Young Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Taylor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wook Kim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borsook" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Joutsa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26468" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S1973-9087.22.07411-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kostenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idy Ho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Leone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Nochi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.1768" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04692702v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Attal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Poindessous-Jazat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige de Chauvigny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Mhalla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab208" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492354v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nuti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.04.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04943114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bradley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001760" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946672v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2017.12.JNS171333" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04943135v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64196-0.00017-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113409v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauchon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Faillenot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quesada" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meunier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chouchou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44879-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947966v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cr&#233;ac&#8217;h" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2018.04.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02456318v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Veenendaal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torello-Raventos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feldpausch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Domingues" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-2927-2015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062405v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Wisner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benouar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cannon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Creton-Cazanave" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032162v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gloor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver L. Phillips" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lloyd" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L. Lewis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadvinder Malhi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.01891.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPFD43RZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04931929v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04888974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cuny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Thiriet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vonsensey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206712v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.041" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02181722v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSES056" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>