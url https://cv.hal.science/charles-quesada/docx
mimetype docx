--- v1 (2026-04-04)
+++ v2 (2026-05-19)
@@ -1661,265 +1661,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cingulate-mediated approaches to treating chronic pain</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brain activity sustaining the modulation of pain by empathetic comments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Faillenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chouchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Clinical Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-444-64196-0.00017-0⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.8398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-44879-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943135v1</w:t>
+                <w:t xml:space="preserve">hal-03113409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain activity sustaining the modulation of pain by empathetic comments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cingulate-mediated approaches to treating chronic pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fauchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.8398. </w:t>
+              <w:t xml:space="preserve">Handbook of Clinical Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Handbook of Clinical Neurology, 166, pp.317-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-44879-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-64196-0.00017-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113409v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot-Guided Neuronavigated Repetitive Transcranial Magnetic Stimulation (rTMS) in Central Neuropathic Pain</w:t>
               </w:r>
@@ -2727,51 +2727,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N°28 – Anterior cingulate activity is associated with autonomic pain reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chouchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3116,51 +3116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Mussigmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Lefaucheur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Choplin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Larrea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.70243" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573654v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mussigmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Lefaucheur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bardel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Choplin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia-Larrea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/dea.2025.0333" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830466v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauchon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oriol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vassal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cr&#233;ac'H" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.4763" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Quesada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pommier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bergandi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Peyron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/pr9.0000000000001134" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Young Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Taylor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wook Kim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borsook" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Joutsa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26468" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S1973-9087.22.07411-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kostenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idy Ho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Leone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Nochi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.1768" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04692702v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Attal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Poindessous-Jazat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige de Chauvigny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Mhalla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab208" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492354v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nuti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.04.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04943114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bradley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001760" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946672v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2017.12.JNS171333" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04943135v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64196-0.00017-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113409v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauchon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Faillenot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quesada" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meunier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chouchou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44879-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947966v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cr&#233;ac&#8217;h" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2018.04.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02456318v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Veenendaal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torello-Raventos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feldpausch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Domingues" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-2927-2015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062405v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Wisner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benouar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cannon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Creton-Cazanave" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032162v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gloor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver L. Phillips" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lloyd" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L. Lewis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadvinder Malhi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.01891.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPFD43RZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04931929v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04888974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cuny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Thiriet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vonsensey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206712v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.041" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02181722v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSES056" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Mussigmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Lefaucheur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Choplin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Larrea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.70243" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573654v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mussigmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Lefaucheur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bardel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Choplin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia-Larrea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/dea.2025.0333" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830466v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauchon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oriol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vassal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cr&#233;ac'H" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.4763" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Quesada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pommier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bergandi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Peyron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/pr9.0000000000001134" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Young Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Taylor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wook Kim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borsook" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Joutsa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26468" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S1973-9087.22.07411-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kostenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idy Ho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Leone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Nochi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.1768" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04692702v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Attal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Poindessous-Jazat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige de Chauvigny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Mhalla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab208" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492354v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nuti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.04.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04943114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bradley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001760" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946672v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2017.12.JNS171333" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113409v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauchon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Faillenot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quesada" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meunier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chouchou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44879-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04943135v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64196-0.00017-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947966v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cr&#233;ac&#8217;h" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2018.04.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02456318v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Veenendaal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torello-Raventos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feldpausch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Domingues" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-2927-2015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062405v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Wisner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benouar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cannon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Creton-Cazanave" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032162v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gloor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver L. Phillips" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lloyd" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L. Lewis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadvinder Malhi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.01891.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPFD43RZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04931929v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04888974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cuny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Thiriet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vonsensey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206712v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.041" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02181722v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSES056" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>