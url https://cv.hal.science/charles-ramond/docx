--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -655,2089 +655,2089 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de &amp;quot;Jacob ROGOZINSKI, Ils m’ont haï sans raison – De la chasse aux sorcières à la Terreur&amp;quot; (Paris : Cerf, 2015, 432 p.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (68), pp.163-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cite.068.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Derrida Artaud -Echos et Forçages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Temps Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, "L'énigme Artaud", Numéro coordonné par Jean-Pierre MARTIN, 71ème année (687-688), pp.207-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00982750v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Théorie mimétique et philosophie – Hommage à René Girard »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diacrítica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30/2 ("Cosmopolitan Challenges, 500 Anos de Utopia, Homenagem a René Girard", João RIBEIRO MENDES ed.), pp.135-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«After Humanism – Politics of Nature and Parliament of Things in Bruno Latour»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trans-Humanities Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (1), pp.29-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22901/trans.2016.9.1.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Foucault - Novelty as a differance of philosophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 90 ("L’innovation dans tous ses états", première partie, Resp. Bernard PAULRÉ), pp.67-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaderni.982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de &amp;quot;Jacob ROGOZINSKI, Ils m’ont haï sans raison – De la chasse aux sorcières à la Terreur&amp;quot; (Paris : Cerf, 2015, 432 p.)</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le 'Traité Politique' de Spinoza – Vers une démocratie sans valeurs ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de théologie et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 147 : "Spinoza Politique – Penser la puissance de la multitude", Dirigé par Hugues POLTIER, pp.133-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Peu ou pas – Au-delà de cette limite votre ticket n’est plus valable »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (2), pp.72-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2013.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduisez-vous les uns les autres &amp;quot; -Logique, Politique et Anthropologie de la Traduction dans Le Maître Ignorant de Jacques Rancière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noésis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.107-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01053620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un sentiment moral à l’épreuve de l’artialisation – Sentiment d’Injustice et Chanson Populaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (2), pp.47-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nre.014.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peu ou pas -Au-delà de cette limite votre ticket n'est plus valable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 434, pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00922966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comique et Casuistique dans &amp;quot;Le Dernier Acte&amp;quot; (&amp;quot;A Frolic Of His Own&amp;quot;) de William Gaddis – Pour une constitution judiciaire de la réalité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inter-Textes, revue de littérature comparée de l'Université de Thessalonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.169-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour des sentiments moraux dans les théories de la reconnaissance -De la 'grammaire morale des conflits sociaux' à la 'grammaire des sentiments moraux'</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Índice, Revista Eletrônica de Filosofia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 3 (2011/1), pp.1-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00670677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sedizione, ribellione e insubordinazione ('seditio', 'rebellio', 'contumacia') nella filosofia politica di Spinoza », Traduit du français par Giorgia Bordoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il Pensiero - Rivista di Filosofia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.63-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À quoi donc le sceptique ne croit-il pas ? Remarques sur l'interprétation de Spinoza par Richard H. Popkin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52, pp.15-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deleuze -Schizophrénie, Capitalisme et Mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 68 (68), pp.163-167. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 41,, pp. 99-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 147 : "Spinoza Politique – Penser la puissance de la multitude", Dirigé par Hugues POLTIER, pp.133-147</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00667424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À quoi donc le sceptique ne croit-il pas ? -Remarques sur l'interprétation de Spinoza par Richard H. Popkin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52, pp.15-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21, pp.107-124</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00669310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pourquoi Descartes se défiait-il des promesses ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (2), pp.29-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 434, pp.1-5</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Égalité des chances et reconnaissance – Sur une surprenante contradiction des méritocraties démocratiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 ("Le nouveau prolétariat", Didier DELEULE et Raphael DRAÏ dir.), pp.143-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Hommage à Jacques Derrida – Ce qui nous revient »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 ("Derrida Politique"), pp.83-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Matérialisme et Hantologie – Derrida, &amp;quot;Spectres de Marx&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 ("Derrida Politique"), pp.53-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...68 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14, pp.169-182</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPINOZA : VIE, IMMORTALITÉ, ÉTERNITÉ -POUR UNE IMMORTALITÉ VULGAIRE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kairos : revue de la Faculté de philosophie de l'Université de Toulouse-Le Mirail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Spinoza et les philosophies de la vie, Jean-Marie VAYSSE éd., 28, pp.7-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, vol. 3 (2011/1), pp.1-26</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01160479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La prière, la demande et la question – Remarques sur la nature et l’évolution de notre civilisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Bosnae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30 ("La philosophie politique contemporaine en Europe – Un aperçu Français", Gilles CLAMENS éd), pp.113-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1, pp.63-81</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Moljenje, traženje i pitanje (primjedbe o naravi i evoluciji naše civilizacije) », Traduction du français par Nermina ŠTRAUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Bosnae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 29 ("Savremena Politička Filozofija u Euvropi : Francuski Pogledi", Gilles CLAMENS éd), pp.105-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 52, pp.15-29</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Œuf et la poule – Ou comment se déterminent les frontières des catégories et des concepts »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eidôlon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 67 ("Frontières et Seuils", Joëlle DUCOS éd.), pp.19-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 41,, pp. 99-113</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NE PAS RIRE, MAIS COMPRENDRE » -LA RÉCEPTION HISTORIQUE ET LE SENS GÉNÉRAL DU SPINOZISME.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kairos : revue de la Faculté de philosophie de l'Université de Toulouse-Le Mirail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Spinoza, 11, pp.97-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 52, pp.15-29</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01141016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un seul accomplissement – Hypothèses sur 'Éthique' V 39 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, "Spinoza", Paris : Kimé, pp.161-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 13 (2), pp.29-63</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sur un verbe manquant – Espace qualifié et espace quantifié dans la philosophie de Spinoza »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epokhè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 4 ("L'espace lui-même", Renaud Barbaras éd.), pp.31-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 35 ("Le nouveau prolétariat", Didier DELEULE et Raphael DRAÏ dir.), pp.143-151</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Mille et une passions du &amp;quot;Court Traité&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 51, pp.15-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 30 ("Derrida Politique"), pp.53-63</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Degrés de réalité et degrés de perfection dans les &amp;quot;Principes de la Philosophie de Descartes&amp;quot; de Spinoza »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Spinozana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 4 ("Spinoza Early Writings", 1988, Filippo Mignini, G. Van Suchtelen et Pierre-François Moreau eds), pp.121-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...620 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223979v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04223980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La question de l’origine chez Spinoza »</w:t>
               </w:r>
@@ -2956,6168 +2956,6168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04143357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Unconditional Hospitality and Rape by Reality as Models for Philosophy (English version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Entre guerre totale et souci des autres – Politiques de l’hospitalité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane LOJKINE et Francesca MANZARI, Sep 2022, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04417622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philosophy Without Objects Or Concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Concepts in Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Cossutta, Jan 2022, PARIS, Sorbonne / Collège International de Philosophie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04188721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Stéphane LOJKINE et Francesca MANZARI, Sep 2022, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De l’écriture à l’animal – La trace chez Jacques Derrida »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Trace, entre mémoire et déchiffrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles Gauthier CANTHEL, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04189604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le sens d'un texte est toujours dans un autre texte » -Sur quelques points de traduction de l'Éthique de Spinoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualidad y relevancia de la Ética de Spinoza. Nuevas traducciones y lecturas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Francisco José MARTÍNEZ, Apr 2021, Cuenca, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04189467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Charles Gauthier CANTHEL, Oct 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bio-politique ou Zooanthropolitique ? – Derrida lecteur de Foucault dans La bête et le souverain »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Derrida 2021 : Biopolitique et Déconstruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane LOJKINE et Francesca MANZARI, Dec 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Stéphane LOJKINE et Francesca MANZARI, Dec 2021, Aix-en-Provence, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04190034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Logiques impossibles du vivant et amour de la vie chez Jacques Derrida »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Plus d’une discipline : actualité de La vie la mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giustino De Michele; Marta Hernandez Alonso; Elias Jabre; Alžbeta Kuchtová; Alejandro Orozco Hidalgo; Juan Evaristo Valls Boix, Oct 2021, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Giustino De Michele; Marta Hernandez Alonso; Elias Jabre; Alžbeta Kuchtová; Alejandro Orozco Hidalgo; Juan Evaristo Valls Boix, Oct 2021, Saint-Denis, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04189600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sur la signification générale des deux traités politiques de Spinoza »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Le Traité Théologico-Politique de Spinoza, Analyses et Commentaires », Séminaire Equipe PhilePol (EA 4569 EPS) ; voir à https://philosophieparisdescartes.wordpress.com/2018/10/05/seminaires-2018-2019/r à</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves-Charles ZARKA, Jan 2019, Paris, Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Yves-Charles ZARKA, Jan 2019, Paris, Sorbonne, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sur les modes d’existence des réseaux urbains – À propos de &amp;quot;Paris Ville Invisible&amp;quot; (Bruno Latour et Emilie Hermant, Paris: Les Empêcheurs de tourner en rond / Le Seuil, 2009) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les philosophes et leurs cités, Université de Sfax, Département de philosophie / UR Phénoménologie et Interdisciplinarité, LR Philab / Université de Tunis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bachir BAAZAOUI, Oct 2019, Sfax, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04190670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Jacques Rancière critique de Marx, Althusser, Bourdieu et Sartre – La controverse sur la ‘petite-bourgeoisie’ »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de rentrée du Département de Philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mazarine Pingeot, Sep 2019, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04192366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Bachir BAAZAOUI, Oct 2019, Sfax, Tunisie</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désir de reconnaissance et « sentiment d'injustice »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Scientifique « De la connaissance à la reconnaissance », Université de Sfax, Tunisie, Département de Philosophie, Unité de Recherche « Phénoménologie et interdisciplinarité ». Programme : https://drive.google.com/file/d/1Vg2NrZp5wADIKMz40aWi_0ZjUL9lr_r1/view?usp=sharing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Med Mohsen ZERAI, Mar 2019, Sfax, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Med Mohsen ZERAI, Mar 2019, Sfax, Tunisie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La critique spinozienne de la ‘qualité occulte’ cartésienne, et ses déclinaisons »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Descartes et Spinoza entre ruptures et continuités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François-Xavier de PERETTI, Apr 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, François-Xavier de PERETTI, Apr 2019, Aix-en-Provence, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04192372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La statue du commandeur - Spinozisme, immanence et événementialité dans quelques figures contemporaines de la philosophie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Événement et Principe de Raison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kim Sang ONG VAN CUNG et Thomas DETCHEVERRY, Nov 2018, Bordeaux, Université Bordeaux Montaigne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jacques Derrida – Déconstruction et Littérature »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La philosophie contemporaine française dans ses rapports avec la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jing ZHAO, Centre de recherche sur les Formes de la Littérature Contemporaine, May 2018, Nanchang, Jiangxi Normal University, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jacques Derrida – Une Philosophie de l’Écriture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La philosophie contemporaine française dans ses rapports avec la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jing ZHAO, Centre de recherche sur les Formes de la Littérature Contemporaine, May 2018, Nanchang, Jiangxi Normal University, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« René Girard – Littérature et Anthropologie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La philosophie contemporaine française dans ses rapports avec la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jing ZHAO, Centre de recherche sur les Formes de la Littérature Contemporaine, May 2018, Nanchang, Jiangxi Normal University, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Jacques Derrida – Une Philosophie de l’Écriture »</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 1968-2018 : Au Sujet Inconnu… – Conceptualisations de la rupture chez Meschonnic, Rancière, Badiou et Derrida »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'inauguration de l'EA 4574 SPH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valéry Laurand, May 2018, Bordeaux, Université Bordeaux Montaigne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Préférence et justification – Pour une séparation (spinoziste ?) de la politique et de la morale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuit de la Philosophie, UNESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Meriam Korichi, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jacques Rancière – Littérature, Philosophie, Politique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La philosophie contemporaine française dans ses rapports avec la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jing ZHAO, Centre de recherche sur les Formes de la Littérature Contemporaine, May 2018, Nanchang, Jiangxi Normal University, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jing ZHAO, Centre de recherche sur les Formes de la Littérature Contemporaine, May 2018, Nanchang, Jiangxi Normal University, Chine</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Critique de la lalangue »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Etudes Doctorales « Jacques Derrida : ‘Je n’ai qu’une langue, ce n’est pas la mienne’ »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles Ramond et Manola Antonioli, Jun 2017, Université Paris 8, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Valéry Laurand, May 2018, Bordeaux, Université Bordeaux Montaigne, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Préférence et justification – Propositions spinozistes pour une séparation du théologique et du politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire International de Recherche sur Spinoza en Sorbonne, CHSPM / LIS / CERPHI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chantal JAQUET, Pascal SEVERAC et Ariel SUHAMY, Jan 2017, Paris, Université Paris 1 Panthéon-Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Meriam Korichi, Nov 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La question du sujet – Poétique et Politique chez Derrida et trois contemporains : Badiou, Meschonnic, Rancière »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Poétique / Politique : Hantises de la Déconstruction" ("Poética / Política – Assombros da Deconstrução")</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Piero EYBEN, Sep 2017, Université de Brasilia, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jing ZHAO, Centre de recherche sur les Formes de la Littérature Contemporaine, May 2018, Nanchang, Jiangxi Normal University, Chine</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Phénoménologie de la vie et cogito biologique chez Derrida »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée "Jacques Derrida – Phénoménologie et déconstruction", Cycle "La Phénoménologie et la vie", 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves-Charles Zarka, May 2017, Paris, Université Paris-Descartes / Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Kim Sang ONG VAN CUNG et Thomas DETCHEVERRY, Nov 2018, Bordeaux, Université Bordeaux Montaigne, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Au Sujet Inconnu… – Conceptualisations de la rupture chez Meschonnic, Derrida, Badiou et Rancière »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine de Rentrée du Département de Philosophie de l’université Paris 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mazarine Pingeot, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Piero EYBEN, Sep 2017, Université de Brasilia, Brésil</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Il n’y a de guerres que primitives – Remarques sur 'Achever Clausewitz' de René Girard »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"(Re)penser la Guerre", Conférence Annuelle de l’AEGES (Association pour les Études sur la Guerre Et la Stratégie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alice PANNIER (IRSEM / CERI) et Olivier SCHMITT (University of Southern Danemark), Dec 2016, Paris, UMR 7050 CERI (Sciences-Po / CNRS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Chantal JAQUET, Pascal SEVERAC et Ariel SUHAMY, Jan 2017, Paris, Université Paris 1 Panthéon-Sorbonne, France</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comment est-il possible d’être spinoziste et girardien ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Spinoza politico tra antico e moderno – Leo Strauss, Eric Voegelin, René Girard"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gianfranco MORMINO, Università degli studi di Milano, Jan 2016, Milan, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Yves-Charles Zarka, May 2017, Paris, Université Paris-Descartes / Sorbonne, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aptitudes et adaptations peuvent-elles trouver place dans la philosophie de Spinoza ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Études "Spinoza et l’essence plastique – L’aptitude à s’organiser face au contraire et à la confusion"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent LEGEAY et Chantal JAQUET, Nov 2016, Paris, Université Paris1, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mazarine Pingeot, Sep 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La notion de ‘positivisme juridique’ pourrait-elle s’appliquer à la conception spinoziste du droit ? – Débat avec Otto Pfersmann sur Spinoza et Kelsen »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Droit et philosophie : regards croisés sur la norme juridique" (CERSA, UMR 7106 CNRS / Université Paris 2 Panthéon-Assas ; et SOPHIAPOL, EA 3932, Université Paris Ouest Nanterre La Défense)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géraldine AÏDAN, Raphael CHAPPÉ et Pierre CRÉTOIS, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Charles Ramond et Manola Antonioli, Jun 2017, Université Paris 8, France</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La violence, origine et fin de l’humanité ? – L’anthropologie philosophique de René Girard »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine d’accueil du Département de philosophie de l'université Paris 8, thème « La violence »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mazarine PINGEOT, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Alice PANNIER (IRSEM / CERI) et Olivier SCHMITT (University of Southern Danemark), Dec 2016, Paris, UMR 7050 CERI (Sciences-Po / CNRS), France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« What Will Remain of Humanities Institutions in the Post-Human Era ? – Remarks on Jacques Rancière and Self-Emancipation », Traduit du français par Jack STETTER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference "Future of the Human &amp; Future of the Humanities"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sangkyu SHIN, Ewha Institute for The Humanities, Ewha Womans University, Nov 2016, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gianfranco MORMINO, Università degli studi di Milano, Jan 2016, Milan, Italie</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le radicalisme paradoxal de Spinoza – Une réponse à Jonathan Israel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International "Spinoza France - États-Unis", Universités Paris 1 et Paris 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chantal JAQUET (Université Paris 1 Panthéon-Sorbonne / CHPSM), Pierre-François MOREAU (ENS de Lyon / IHRIM), Charles RAMOND et Jack STETTER (Université Paris 8 Vincennes Saint-Denis / LLCP), Pascal SÉVÉRAC (Université Paris-Est Créteil / LIS), Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Vincent LEGEAY et Chantal JAQUET, Nov 2016, Paris, Université Paris1, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bruno Latour – La Terre, nouvelle utopie ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université Paris 8, Semaine de rentrée du Département de philosophie, Thème : "L’Utopie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mazarine Pingeot, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Géraldine AÏDAN, Raphael CHAPPÉ et Pierre CRÉTOIS, Jun 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La laïcité entre préférence et justification - Remarques sur l'ouvrage d'André Tosel 'Nous citoyens, laïques et fraternels'</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’idée du commun. Autour de la pensée d’André Tosel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edouard DELRUELLE et Daniel GIOVANNANGELI, Oct 2015, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mazarine PINGEOT, Sep 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Roue de la démocratie et États voyous chez Jacques Derrida – Les chaînes, le cercle et le saut » (en grec)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international La Pensée éthique et politique de Jacques Derrida, Université Nationale Capodistrienne, Athènes, Département de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gerasimos KAKOLIRIS, Jan 2013, Athènes, France. pp.148-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sangkyu SHIN, Ewha Institute for The Humanities, Ewha Womans University, Nov 2016, Séoul, South Korea</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vers la crise perpétuelle ? – Conditions de possibilité et conditions d’impossibilité de la notion de ‘crise’ chez Jacques Derrida »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table Ronde "Penser la Crise avec Jacques Derrida", Institut Français de Grèce, dans le cadre du Colloque "La Pensée Éthique et Politique de Jacques Derrida"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gerasimos KAKOLIRIS, Université Nationale Capodistrienne, Athènes, Département de Philosophie, Jan 2013, Athènes, Grèce. pp.75-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Chantal JAQUET (Université Paris 1 Panthéon-Sorbonne / CHPSM), Pierre-François MOREAU (ENS de Lyon / IHRIM), Charles RAMOND et Jack STETTER (Université Paris 8 Vincennes Saint-Denis / LLCP), Pascal SÉVÉRAC (Université Paris-Est Créteil / LIS), Jun 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le ‘sentiment d’injustice’ dans la Théorie des sentiments moraux d’Adam Smith »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Passions, affects, sentiments, sensibilité, émotions : les enjeux politiques et moraux d’un déplacement conceptuel au sein des anthropologies philosophiques du XVIe siècle à aujourd’hui"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Raphaël CHAPPÉ et Miryam GIRGIA, EA 3932 SOPHIAPOL, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Edouard DELRUELLE et Daniel GIOVANNANGELI, Oct 2015, Liège, Belgique</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être vu nu par son chat !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Pudeur et nudité -Pourquoi le sexe des humains est-il toujours caché ?", Journée d'enseignement de sexologie de l'université Paris-Descartes, Resp. Nicolas THIOUNN et Philippe BRENOT.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gerasimos KAKOLIRIS, Jan 2013, Athènes, France. pp.148-159</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00922968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on persécuter un nom ? Jean-Claude Milner lecteur de Spinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Le Théologico-Politique (1), Spinoza et la persécution -Autour du livre de Jean-Claude Milner 'Le Sage Trompeur' (Verdier)", Resp. Yves-Charles Zarka. Université Paris Descartes, Sciences Humaines et Sociales Sorbonne, EA 3625 GEPECS, Équipe Philépol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gerasimos KAKOLIRIS, Université Nationale Capodistrienne, Athènes, Département de Philosophie, Jan 2013, Athènes, Grèce. pp.75-88</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00922970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roue de la démocratie et États voyous chez Jacques Derrida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bicentenaire des Constitutions des Amériques - Droit, Histoire, Philosophies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mazarine Pingeot, Sep 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Égalité des chances et reconnaissance : sur une surprenante contradiction des méritocraties démocratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thinking the Twentieth Century : Philosophy and its Conditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Raphaël CHAPPÉ et Miryam GIRGIA, EA 3932 SOPHIAPOL, Oct 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un ou plusieurs mondes ? – Scepticisme et tragédie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Vouloir / Dire : La voix et la tragédie, d’Austin à Cavell – Autour de Dire et vouloir dire, de Stanley Cavell (traduction fr. éditions du Cerf, 2009) », Université de Picardie Jules Verne / CURAPP programme ANR Care / École Doctorale « Sciences Humaines et Sociales », dans le cadre de la convention recherche UPJV / U. Johns Hopkins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandra Laugier, Jan 2010, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Roue de la démocratie et États voyous chez Jacques Derrida »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International "Bicentenaire des Constitutions des Amériques – Droit, Histoire, Philosophies", Institut des Amériques / Université de Paris 8 / Université de Strasbourg / FARE / CREDAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrice VERMEREN, Jean-René GARCIA et Denis ROLLAND, Jun 2010, Paris, Ministère de l’Enseignement Supérieur et de la Recherche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un monde ou plusieurs ? Scepticisme et tragédie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Vouloir / Dire : La voix et la tragédie, d'Austin à Cavell - Autour de Dire et vouloir dire, de Stanley Cavell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Portugal</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le destinataire manquant – Sens et projet du Traité politique de Spinoza »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire et transversal de doctorat "Le Politique – Philosophie, Histoire, Sociologie", Université Paris Descartes / ED 180 / Université Sorbonne Nouvelle / ED 514</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves-Charles ZARKA et Franck LESSAY, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lexique mineur, Hapax, Mots absents – Remarques en écho au texte de Christina Santinelli &amp;quot;À partir de 'Spinoza in Italia' – Quelques notes historico-critiques et quelques remarques de méthode&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International "Les interprétations actuelles de Spinoza en Italie", UMR 5037 CERPHI / EA 1451 CHSPM, Université Paris 1 Panthéon-Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre-François MOREAU et Chantal JAQUET, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Patrice VERMEREN, Jean-René GARCIA et Denis ROLLAND, Jun 2010, Paris, Ministère de l’Enseignement Supérieur et de la Recherche, France</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les 'preuves par la machine' ? Religion, règle de vie et disposition des corps chez Spinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filosofia, scienza e religione nel sec. XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Yves-Charles ZARKA et Franck LESSAY, Mar 2010, Paris, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les ‘preuves par la machine’ ? – Religion, règle de vie et disposition des corps chez Spinoza »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Filosofia, scienza e religione nel sec. XVII", Facoltà di Lettere e Filosofia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonio CLERICUZIO et Fausto PELLECHIA, Dec 2009, Cassino, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Achever Clausewitz ? – Catastrophisme et apocalypse contemporains »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International "Théorisations de la guerre à l’époque moderne", université Paris Descartes (Sorbonne) / université de la Sorbonne nouvelle (Paris 3) / EA 3625 GEPECS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves-Charles ZARKA et Franck LESSAY, May 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pierre-François MOREAU et Chantal JAQUET, Jun 2010, Paris, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achever Clausewitz ? Catastrophisme et apocalypse contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théorisations de la guerre à l'époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sandra Laugier, Jan 2010, Amiens, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi Descartes se défiait-il des promesses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Descartes et Spinoza"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Antonio CLERICUZIO et Fausto PELLECHIA, Dec 2009, Cassino, Italie</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pourquoi Descartes se défiait-il des promesses ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Descartes et Spinoza", UFRJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ulysses PINHEIRO, Apr 2009, Rio de Janeiro, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ulysses PINHEIRO, Apr 2009, Rio de Janeiro, Brésil</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les animaux-machines – La thèse de Descartes et quelques-unes de ses critiques modernes et contemporaines »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Sciences et Humanités", EA 4201 LNS / EA 2971 Épistémè, Bordeaux 3 / Bordeaux 1, MSHA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Layla RAÏD et Pascal DURIS, May 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Layla RAÏD et Pascal DURIS, May 2009, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’événement chez Derrida »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "L’Événement", EA 4201 LNS, Université Bordeaux 3 Michel de Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Bouton, Feb 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Yves-Charles ZARKA et Franck LESSAY, May 2009, Paris, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que le langage ne peut pas faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Qu'est-ce qu'un acte de langage ? -Action linguistique et vouloir-dire ", Université de Picardie Jules Verne / École Doctorale Sciences humaines et sociales / CURAPP UMR 6054 (CNRS / UPJV) / Programme ASC Apprentissage et sens commun / Région Picardie ; Resp. Sandra Laugier.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00923039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Derrida Lecteur d’Artaud – La déconstruction à sens unique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études "Lectures Philosophiques d’Artaud", Programme ANR "Subjectivité et Aliénation", université Toulouse 2 Le Mirail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Christophe GODDARD et Pierre MONTEBELLO, Apr 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Brésil</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrida Lecteur d'Artaud : la déconstruction à sens unique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Lectures Philosophiques d'Artaud"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Bouton, Feb 2009, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des excuses aux droits – La reconnaissance »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée internationale d’études "Des excuses au droit – Quels engagements ?", CURAPP (UMR 6054) / programme ASC (« Apprentissage et Sens Commun » / Région Picardie / UE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno AMBROISE, May 2007, Amiens, Université de Picardie Jules Verne (UPJV), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Amiens, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Désir de reconnaissance et ‘sentiment d’injustice’ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études "La Reconnaissance", CREPHINAT / Masters Recherche Bordeaux 3, Toulouse 2 et Poitiers, Université Bordeaux 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe BOUTON, Mar 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Italie</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le retour des sentiments moraux dans les théories de la reconnaissance – De la ‘grammaire morale des conflits sociaux’ à la grammaire des sentiments moraux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études "Les sentiments moraux", CERPHI / CREPHINAT, Université Bordeaux 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabienne BRUGÈRE, Feb 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Christophe GODDARD et Pierre MONTEBELLO, Apr 2008, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qu'on n'aurait pas voulu dire. Lapsus et Gaffes -des insuccès freudiens aux infélicités austiniennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Austin, les actes de langage et la psychanalyse", Paris 1 / Nosophi ; Resp. Raoul Moati.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00922972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘Voir’ normalement et ‘voir’ en rêve – Une réponse à Austin »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Perception et sens commun – Austin et la question du réalisme", Université de Picardie Jules Verne / UMR 6054 CURAPP, dans le cadre du projet régional et européen ASC (CURAPP / UPJV, COSTECH / UTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno AMBROISE et Christophe ALSALEH, Jun 2007, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bruno AMBROISE, May 2007, Amiens, Université de Picardie Jules Verne (UPJV), France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’interprétation des œuvres musicales – Une logique de l’affectivité ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Musique et Philosophie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François NICOLAS, Jan 2006, Paris : Ecole Normale Supérieure, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Husserl, Derrida, Cavell – Les voix de la philosophie au XXème siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "La reconnaissance des voix", EA 3654 CREPHINAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles Ramond, Jun 2006, Bordeaux : Université Bordeaux 3 Michel de Montaigne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Christophe BOUTON, Mar 2007, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Égalité des chances et pluralisme dans les théories de la reconnaissance »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Pluralisme et désaccords publics", Organisé par le centre NoSoPhi, "Normes, Sociétés, Philosophie" (EA 3562, Université de Paris 1) avec le concours du CREPHINAT, "Centre de Recherches Philosophiques sur la Nature" (EA 3654, Université Bordeaux 3), avec la participation de la Chaire Hoover d’éthique économique et sociale (Université Catholique de Louvain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie GUÉRARD DE LATOUR et Marc-Antoine DILHAC, Jun 2006, Paris : Université Paris 1 Panthéon-Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fabienne BRUGÈRE, Feb 2007, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrida -Hegel dans Glas (le dégel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Les interprétations de Hegel au XXème siècle, 27-30 sept 2006, Organisé par l'EA 2626 CRHIA, avec le soutien de Université de Poitiers (ACI Présidence), de l'UFR Sciences Humaines et Arts, de la Maison des Sciences Humaines et de la Société, du Département de Philosophie de l'université de Poitiers, de l'École Supérieure de Commerce et de Management de Poitiers, de l'EA ERRAPHIS de l'université de Toulouse le Mirail ; Resp. Jean-Claude Bourdin et Jean-Louis Vieillard-Baron.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bruno AMBROISE et Christophe ALSALEH, Jun 2007, Amiens, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00923405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déconstruction et performativité -L'oral et le moral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque 'Morale et Performativité -Nature, Normes, Conventions', Université Bordeaux 3 / EA 3654 CREPHINAT, organisé par Layla RAÏD et Bruno AMBROISE.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, François NICOLAS, Jan 2006, Paris : Ecole Normale Supérieure, France</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00671863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Spinoza – Vie, immortalité, éternité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "La pensée spinoziste de la vie et ses postérités", Dépt de philosophie / EA 3051 ERRAPHIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Marie VAYSSE, Dec 2004, Toulouse : université Toulouse 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sophie GUÉRARD DE LATOUR et Marc-Antoine DILHAC, Jun 2006, Paris : Université Paris 1 Panthéon-Sorbonne, France</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Idéalisme et panthéisme – La lecture kantienne de Spinoza dans la &amp;quot;Critique de la faculté de juger&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Dieu et la Nature – La question du panthéisme dans l’idéalisme allemand", université Bordeaux 3, UFR de philosophie / EA 3654 CREPHINAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe BOUTON, Jan 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Charles Ramond, Jun 2006, Bordeaux : Université Bordeaux 3 Michel de Montaigne, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Œuf et la poule – Ou comment se déterminent les frontières des catégories ou des concepts ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Frontières et Seuils", EA LAPRIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joëlle DUCOS, Mar 2003, Bordeaux, Université Bordeaux 3, MSHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Spinoza – Derrida »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée "Histoire de la philosophie et philosophie", EA 3564 CREPHINAT (Bordeaux 3) / EA 3051 ERRAPHIS (Toulouse 2) / Dépt de philosophie de l’université de Poitiers (DEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Christophe GODDARD, Apr 2003, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Marie VAYSSE, Dec 2004, Toulouse : université Toulouse 2, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De bouche à oreille et d’esprit à esprit – Voix intérieures et voix extérieures chez Hobbes et chez Spinoza »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International "Hobbes et Spinoza, Libres Penseurs ?", CERPHI / UMR 5037 CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie SAADA-GENDRON, Philippe DRIEUX, May 2003, Lyon, ENS-LSH, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Christophe BOUTON, Jan 2004, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les dispositions sont-elles des manières d’être ? - Discussion de l’ouvrage d’Emmanuel Bourdieu &amp;quot;Savoir Faire – Contribution à une théorie dispositionnelle de l’action&amp;quot; (Paris : Seuil, 1998) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée "Puissance et Être en Puissance", université Bordeaux 3, UFR de philosophie / EA 3654 CREPHINAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claudie LAVAUD, Feb 2003, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Matérialisme et ‘Hantologie’ – Jacques Derrida, 'Spectres de Marx' »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "La réception de la philosophie allemande en France", Goethe Institut Bordeaux / Université Bordeaux 3 / CREPHINAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume LE BLANC, Oct 2002, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Christophe GODDARD, Apr 2003, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 'Nature Naturante, Nature Naturée' – Sur quelques énigmes posées par une distinction archi-fameuse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée La Nature chez Spinoza, Bordeaux 3 / CREPHINAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles Ramond, Mar 2002, Bordeaux, Université Bordeaux 3 Michel de Montaigne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Julie SAADA-GENDRON, Philippe DRIEUX, May 2003, Lyon, ENS-LSH, France</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits et images du rêve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Rêve, entre Science et Philosophie, Université de Paris1, organisé par Christiane CHAUVIRÉ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Claudie LAVAUD, Feb 2003, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00671824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Où est l’extérieur ? – Sur la possibilité d’une lecture déconstructiviste de la politique Spinoziste »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de Formation Doctorale "Lire Spinoza depuis les questions de la plèbe et de la multitude – Hommage à Marilena de Souza Chaui", université Paris 8 / ED 31 / EA 1468 GERS / CERPHI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie SAADA et Patrice VERMEREN, Nov 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Joëlle DUCOS, Mar 2003, Bordeaux, Université Bordeaux 3, MSHA, France</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sartre et Derrida lecteurs de Jean Genet »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Littérature et Philosophie", Université Toulouse Le Mirail / ERRAPHIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Danielle MONTET, Apr 2001, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Guillaume LE BLANC, Oct 2002, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Obéissance et consentement – Rites, pratiques et comportements dans le 'Traité Théologico-Politique' de Spinoza»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Le Théologico-Politique à l’époque moderne", Centre Thomas Hobbes (GDR 1952 CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves-Charles ZARKA et Franck LESSAY, Apr 2001, Paris, Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Charles Ramond, Mar 2002, Bordeaux, Université Bordeaux 3 Michel de Montaigne, France</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Spinoza : les expressions de la souveraineté »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Franco-Italien "Les métamorphoses du Prince : fondements de la vie associée et formes de la souveraineté dans les temps modernes", CNRS / université de Pise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves-Charles ZARKA et Gian Mario CAZZANIGA, Nov 2000, Villejuif (Centre Jean Pépin), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Paris, France</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Genèse des Institutions et Régulation des Comportements par les Institutions dans la Philosophie de Spinoza »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'EA "Logiques de l’Agir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian LAZZERI, Jan 2000, Besançon, Université de Franche-Comté, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Julie SAADA et Patrice VERMEREN, Nov 2002, Paris, France</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nature naturante et Nature naturée chez Spinoza - La question du sens dans un système de la raison »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée "Nature Naturante, Nature Naturée", CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre MAGNARD, Oct 2000, Villejuif (Centre Jean Pépin), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Danielle MONTET, Apr 2001, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« À propos du livre de Blandine KRIEGEL &amp;quot;Philosophie de la République&amp;quot; (Plon, 1998) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de formation "La Citoyenneté"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ghislain WATERLOT, Mar 2000, Grenoble, IUFM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Yves-Charles ZARKA et Franck LESSAY, Apr 2001, Paris, Sorbonne, France</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Peut-il y avoir plusieurs genres de paix ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Européen "Religion et politique : l’enjeu de la paix chez Spinoza", Istituto Italiano di Cultura / Goethe Institut / British Council / Vlaams Cultureel Centrum / Instituto Cervantes / Spinozahuis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Theo VERBEEK, Christophe DE VOOGD, Nov 1999, Amsterdam, Maison Descartes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pierre MAGNARD, Oct 2000, Villejuif (Centre Jean Pépin), France</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Y a-t-il une dimension prophétique du spinozisme ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Quel avenir pour Spinoza ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lorenzo VINCIGUERRA, Mar 1999, Grenoble, Université, Département de philosophie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ghislain WATERLOT, Mar 2000, Grenoble, IUFM, France</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Système et traduction chez Alain Badiou »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International "Alain Badiou – La pensée forte", Université Bordeaux 3 / UFR de philosophie / ED EDILEC / CIBEL / Université de Picardie Jules Verne, Amiens : Centre de Philosophie de la Connaissance et des Sciences Biologiques et Médicales / ENS de Fontenay : CERPHI / Collège International de Philosophie / Conseil Régional d’Aquitaine / Service Culturel du Rectorat de Bordeaux / Société de philosophie de Bordeaux / Librairie Mollat, Bordeaux / CapcMusée d’Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves DUROUX, Sandra LAUGIER, Charles RAMOND et Daniel TRUONG-LOÏ, Oct 1999, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Christian LAZZERI, Jan 2000, Besançon, Université de Franche-Comté, France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Plus puissant, plus fort, plus intense – Nouvelles remarques sur la hiérarchie des affects chez Spinoza »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée "L’impuissance de la raison", CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves-Charles ZARKA, Christian LAZZERI, Jan 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Yves-Charles ZARKA et Gian Mario CAZZANIGA, Nov 2000, Villejuif (Centre Jean Pépin), France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La critique bergsonienne de la représentation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée "Matérialisme et représentationalisme dans l’histoire de la philosophie", UFR de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Michel ROY et Emmanuel RENAULT, Apr 1999, Bordeaux, Université Bordeaux 3 Michel de Montaigne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lorenzo VINCIGUERRA, Mar 1999, Grenoble, Université, Département de philosophie, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les deux voies de l’infini dans la philosophie de Spinoza »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "L’infini et le cartésianisme"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Marie LARDIC, Sep 1997, La Haye Descartes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Yves DUROUX, Sandra LAUGIER, Charles RAMOND et Daniel TRUONG-LOÏ, Oct 1999, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un nouvel ordre de la nature ? – La question des espèces dans la philosophie de Spinoza »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "La critique des savoirs", EA CIBEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean Mondot, Apr 1995, Bordeaux, Université Bordeaux 3 Michel de Montaigne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Yves-Charles ZARKA, Christian LAZZERI, Jan 1999, Paris, France</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sur l’orientation quantitative du &amp;quot;Traité Politique&amp;quot; de Spinoza »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International "Spinoza et la Politique", CNRS / CIPHI / UNESCO / ENS de Fontenay / Université du Chili / Université de Rennes 1 / CIBEL de Bordeaux 3 / IUFM de Paris / Maison de l’Amérique Latine / Ambassade de France au Chili</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre-François MOREAU, Patrice VERMEREN Umberto GIANNINI, May 1995, Santiago du Chili, Chili</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223964v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04223962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’individuation par la quantité dans la philosophie de Spinoza »</w:t>
               </w:r>
@@ -10513,213 +10513,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Derrida : La deconstrucción&amp;quot;, coordinado por Charles RAMOND, Traducción de Victor GOLDSTEIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hugo VEZETTI. Ediciones Nueva Visión, pp.127, 2009, 9789506025984</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Vocabulaire de René Girard&amp;quot;, 2ème édition revue et augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, pp.108, 2009, 978-2729851897</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une vie humaine...&amp;quot; - Récits biographiques et anthropologie philosophique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Bordeaux, pp.175, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995325v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-04223640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Philosophie Naturelle de Robert Boyle</w:t>
               </w:r>
@@ -11880,2380 +11880,2380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean-Marc Bourdin, "René Girard, Philosophe politique, malgré lui – Une théorie mimétique des sociétés politiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : L'Harmattan, pp.15-32, 2018, 978-2-343-14806-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Adaptations illusoires et sélection réelle (dans la doctrine spinoziste des essences de choses singulières) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Legeay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Essence Plastique – Aptitudes et accommodements chez Spinoza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris : Editions de la Sorbonne, pp.109-127, 2018, 9791035105402. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.39096.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.39096.⟩</w:t>
+                <w:t xml:space="preserve">hal-04216461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Job, Meursault, Clamence – Les guillemets de l’innocence et de la culpabilité dans la Théorie Mimétique de René Girard »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cristina ÁLVARES et Maria do Rosário GIRÃO. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théorie Mimétique et études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carnets (Revue Électronique d’Études Françaises, Université de Minho, Portugal : AFEP – Association Portugaise d’Études Françaises) 12, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/carnets.2412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...61 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/carnets.2412⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04216463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Injusticias, indignaciones y revueltas… – Una lectura girardiana de los “sentimientos morales” en las crisis contemporáneas » [« Injustices, indignations, révoltes… – Une lecture girardienne des ‘sentiments moraux’ dans les crises contemporaines »], Traduction en espagnol par David GARCÍA-RAMOS GALLEGO, revue par Ana María GARCÍA CASTRO et Clara BONET PONCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Atienza de Frutos et David García-Ramos Gallego. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La construcción de la identidad en tiempos de crisis : el papel de la violencia y la religión"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Barcelone : Anthropos Editorial / Universidad Francisco de Vitoria (UFV Madrid), coll. « Pensamiento crítico / Pensamiento utópico », n°224, pp.21-40, 2017, 978-84-16421-62-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Paris : L'Harmattan, pp.15-32, 2018, 978-2-343-14806-9</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Deleuze lecteur de Spinoza – La tentation de l’impératif »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal SÉVÉRAC et Anne SAUVAGNARGUES. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Spinoza-Deleuze – Lectures croisées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lyon : ENS Editions, pp.97-117, 2016, 978-2-84788-813-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Barcelone : Anthropos Editorial / Universidad Francisco de Vitoria (UFV Madrid), coll. « Pensamiento crítico / Pensamiento utópico », n°224, pp.21-40, 2017, 978-84-16421-62-6</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les boucles de l’évolution »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud REGNAULT et Emanuele QUINZ. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Katherine Hayles – Parole, Écriture, Code</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses du Réel, pp.63-74, 2015, 978-2-84066-764-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Lyon : ENS Editions, pp.97-117, 2016, 978-2-84788-813-3</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« O Acontecimento em Derrida – Uma segunda filosofia ? », Traduit du français par Francisco ELÍCIO PACÍFICO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Piero EYBEN e Fabricia WALACE RODRIGUES. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Cada vez o impossível – Derrida"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editora Horizonte, pp.184-212, 2015, 9788599279687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses du Réel, pp.63-74, 2015, 978-2-84066-764-3</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Égalité des chances et reconnaissance -Contradictions et conflits des méritocraties démocratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc-Antoine Dilhac et Sophie Guérard de Latour. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Étant donné le pluralisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Publications de la Sorbonne, pp.173-188, 2013, 2859447334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editora Horizonte, pp.184-212, 2015, 9788599279687</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00922967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Kuptimi dhe Projekti i Traktatit Politik të Spinozës »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spinoza, Traktati Politik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03250541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délivrance ou Indélivrance ? -Les passions contradictoires du post-humain chez Michel Houellebecq.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Moindrot et Sangkyu Shin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transhumanités -Fictions, formes et usages de l'humain dans les arts contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.173-188, 2013, Local et Global, 978-2-343-00836-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.173-188, 2013, Local et Global, 978-2-343-00836-3</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LEXIQUE MINEUR, HAPAX, MOTS ABSENTS –REMARQUES EN ÉCHO À UN TEXTE DE CRISTINA SANTINELLI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris : Publications de la Sorbonne (Série Philosophie 33, Université Paris 1 Panthéon-Sorbonne). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.42-45, 2012, Spinoza Transalpin –Les interprétations actuelles en Italie, Chantal Jaquet et Pierre-François Moreau eds, 978-2-85944-691-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Paris : Publications de la Sorbonne, pp.173-188, 2013, 2859447334</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01141273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La salvezza 'attraverso la macchina' -Religione, regola di vita e disposizione dei Corpi in Spinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonio Clericuzio et Fausto Pellechia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Profanazioni Filosofiche -Filosofia, scienza e religione nel sec XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cassino : Idest Editore, pp.63-93, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.42-45, 2012, Spinoza Transalpin –Les interprétations actuelles en Italie, Chantal Jaquet et Pierre-François Moreau eds, 978-2-85944-691-8</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00923005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'irrévocabilité des promesses chez Hobbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves-Charles Zarka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liberté et nécessité chez Hobbes et ses contemporains -Descartes, Cudworth, Spinoza, Leibniz,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Vrin, pp.25-45, 2012, Hobbes Supplementa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Cassino : Idest Editore, pp.63-93, 2012</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00922991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NATURE NATURANTE, NATURE NATURÉE –SUR QUELQUES ÉNIGMES POSÉES PAR UNE DISTINCTION ARCHI-FAMEUSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles Ramond ed. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spinoza –Nature, Naturalisme, Naturation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bordeaux : Presses Universitaires de Bordeaux (« Publications du Centre de Recherches Lumières, Nature, Sociétés »), pp.93-119, 2011, 978-2-86781-703-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Paris : Vrin, pp.25-45, 2012, Hobbes Supplementa</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01141792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brèves remarques sur le 'naturalisme' de Spinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles RAMOND. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spinoza - Nature, Naturalisme, Naturation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bordeaux : Presses Universitaires de Bordeaux, pp.7-10, 2011, 978-2-86781-703-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bordeaux : Presses Universitaires de Bordeaux (« Publications du Centre de Recherches Lumières, Nature, Sociétés »), pp.93-119, 2011, 978-2-86781-703-8</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00669992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrida lecteur d'Artaud -La déconstruction à sens unique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Textes réunis et édités sous la direction de Adnen JDEY. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Derrida et la question de l'art -Déconstructions de l'esthétique. Suivi d'un entretien inédit avec Jacques Derrida.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes : Éditions Cécile Defaut, pp.47-66, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00670662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature Naturante, Nature Naturée -Sur quelques énigmes posées par une distinction archi-fameuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles RAMOND. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spinoza -Nature, Naturalisme, Naturation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.93-119, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00669999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deleuze lecteur de Spinoza -La tentation de l'impératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adnen Jdey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Styles de Deleuze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruxelles : Les Impressions Nouvelles, pp.49-72, 2011, Réflexions faites</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00638179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">'Achever Clausewitz' ? -Catastrophisme et apocalypse contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles RAMOND. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">René Girard, la Théorie Mimétique -De l'Apprentissage à l'Apocalypse.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Presses Universitaires de France, pp.203-218, 2010, "Débats Philosophiques", dirigée par Yves-Charles Zarka</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00669301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CONCEPTION DE L’EXPÉRIENCE ET MÉTHODOLOGIE EXPÉRIMENTALE SELON BOYLE ET SPINOZA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Dennehy et Charles Ramond eds. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Philosophie Naturelle de Robert Boyle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Vrin, pp.295-310, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01141383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ces mots qui nous engagent, ces mots qui nous dégagent – Promesses et excuses d’une vie humaine (Spinoza-Austin) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« 'Une vie humaine'… – Récits biographiques et anthropologie philosophique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.145-164, 2009, 978-2867815423</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Deconstrucción y literatura (Glas, una guía de lectura) », Traduction en Espagnol par Victor Goldstein de « Déconstruction et littérature – 'Glas', un guide de lecture » (&amp;quot;Derrida – La Déconstruction&amp;quot;, Charles RAMOND éd., Paris : PUF, 2005, p. 99-142)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Derrida - La deconstrucción"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Buenos Aires : Nueva Vision (Colección “Claves”, Dirigida por Hugo VEZETTI), pp.73-107, 2009, 9789506025984</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘De bouche à oreille’ et ‘d’esprit à esprit’ – Voix extérieures et voix intérieures chez Spinoza et Hobbes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie SAADA. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Hobbes, Spinoza, ou les politiques de la Parole – Critique de la sécularisation et usages de l’histoire sainte à l’âge classique", préface de Paolo CRISTOFOLINI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lyon : ENS Éditions, pp.95-116, 2009, 978-2-84788-175-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le &amp;quot;Traité Politique&amp;quot; – Une radicalisation conceptuelle ? Laurent BOVE, Pierre-François MOREAU et Charles RAMOND répondent aux questions de Chantal JAQUET »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La multitude libre – Nouvelles lectures du 'Traité Politique'", Chantal JAQUET, Pascal SÉVÉRAC &amp; Ariel SUHAMY éd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Amsterdam, pp.27-46, 2008, 978-2354800376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le 'Traité politique', une radicalisation conceptuelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Charles RAMOND. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Bordeaux : Presses Universitaires de Bordeaux, pp.7-10, 2011, 978-2-86781-703-8</w:t>
+              <w:t xml:space="preserve">Jaquet, Chantal;Sévérac, Pascal;Suhamy, Ariel;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La multitude libre : nouvelles lectures du traité politique de Spinoza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Amsterdam, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Nantes : Éditions Cécile Defaut, pp.47-66, 2011</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rêve et interprétation dans &amp;quot;L’Anti-Œdipe&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers sur "l’Anti-Œdipe", Nicolas CORNIBERT et Jean-Christophe GODDARD éd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Genève : Mimesis / Métis Presses, pp.201-213, 2008, 978-2940406036</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.93-119, 2011</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPINOZA : UN BONHEUR INCOMPARABLE ? BÉATITUDE ET FÉLICITÉ.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexander SCHNELL. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Bonheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrin, p. 50-97, 2006, Thema</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bruxelles : Les Impressions Nouvelles, pp.49-72, 2011, Réflexions faites</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01159265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’interprétation des œuvres musicales : une logique de l’affectivité ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La musique, un art du penser ?, Nicolas WEILL éd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rennes : Presses Universitaires de Rennes, pp.197-221, 2006, 9782753503465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Paris : Presses Universitaires de France, pp.203-218, 2010, "Débats Philosophiques", dirigée par Yves-Charles Zarka</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Deleuze – Déterritorialisation, Capitalisme et Mondialisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Technique, Monde, Individuation - Heidegger, Simondon, Deleuze", Jean-Marie VAYSSE éd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hildesheim / Zürich / New-York : Olms, pp.155-167, 2006, 978-3-487-12973-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Paris : Vrin, pp.295-310, 2009</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sens et projet du &amp;quot;Traité Politique&amp;quot; de Spinoza »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Lectures de Spinoza", Charles RAMOND et Pierre-François MOREAU éd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Ellipses, pp.173-185, 2006, 978-2729825492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.145-164, 2009, 978-2867815423</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Idéalisme et panthéisme – La lecture kantienne de Spinoza dans la &amp;quot;Critique de la Faculté de Juger&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Bouton ed. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Dieu et la Nature - La question du panthéisme dans l’idéalisme allemand"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olms (« Europaea Memoria –Studien und Texte zur Geschichte der europäischen Ideen »), pp.55-74, 2005, 9783487128344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Buenos Aires : Nueva Vision (Colección “Claves”, Dirigida por Hugo VEZETTI), pp.73-107, 2009, 9789506025984</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01143421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un seul accomplissement – Hypothèses sur &amp;quot;Éthique&amp;quot; V 39 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Corps, Jean-Christophe GODDARD éd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Vrin, pp.121-143, 2005, 978-2-7116-1730-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...658 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223783v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01143421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La loi du nombre – Ou la démocratie comme ‘régime absolu’ »</w:t>
               </w:r>
@@ -15948,51 +15948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philosophie.univ-paris8.fr/charles-ramond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807159v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ramond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29035/pyr.20.165" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188943v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18290/rf2204.10" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-6746.2021.1.39826" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216661v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216657v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982750v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217497v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220208v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22901/trans.2016.9.1.29" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.982" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217355v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.068.0163" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220303v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053620v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922966v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.014.0047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2013.09.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF4BPM83-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670677v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222638v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00992616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160479v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223788v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223792v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223810v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141016v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223966v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223989v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189604v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192366v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216228v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192372v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216455v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216456v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216447v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216451v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216591v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216620v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216613v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216576v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216609v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217362v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217472v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217389v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217457v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217450v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217382v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220241v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222417v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222387v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220256v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922968v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922970v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00993016v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995090v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223617v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995088v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223619v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223616v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223735v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995083v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995078v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223734v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923039v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995086v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223749v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995074v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223764v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922972v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223762v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223760v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223765v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223773v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223776v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223775v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923405v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223817v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671863v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223825v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223830v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223821v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223823v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223929v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223931v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223937v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223941v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223940v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223939v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223942v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223949v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223951v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223948v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223950v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223952v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223960v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223964v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223962v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223982v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223984v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143476v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807173v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188979v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216241v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216240v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Stetter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216466v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216682v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Proust" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220229v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220219v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220313v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222645v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669612v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00994178v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638582v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222669v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667645v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995336v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707288v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Saint Victor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Campagnolo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995325v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223642v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223640v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995322v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dennehy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223741v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995318v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223753v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188952v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223780v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223932v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223945v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223955v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591198v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220319v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807153v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190648v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.89765" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216233v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08221-7.p.0151" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216231v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216238v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216461v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.39096." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216463v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.2412" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216450v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216637v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217483v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220279v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220269v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03250541v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922959v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922967v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923005v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922991v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141792v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669992v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670662v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669999v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638179v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669301v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141383v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223653v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223738v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223730v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423228v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bove" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223743v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223746v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223772v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223770v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223771v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159265v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223783v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143421v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223797v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223794v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223800v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223814v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223926v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223927v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223928v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223933v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223934v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223938v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150227v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223958v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223959v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223961v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223969v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223973v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223974v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223976v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223987v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669181v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667273v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philosophie.univ-paris8.fr/charles-ramond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807159v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ramond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29035/pyr.20.165" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188943v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18290/rf2204.10" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-6746.2021.1.39826" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216661v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216657v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.068.0163" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982750v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220208v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22901/trans.2016.9.1.29" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.982" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220303v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2013.09.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF4BPM83-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053620v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220308v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.014.0047" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922966v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670677v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222638v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00992616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223759v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160479v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223788v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223792v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223810v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141016v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223966v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223980v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223989v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188721v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189467v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216228v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192372v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216451v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216456v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216458v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216452v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216447v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216459v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216609v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216620v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216613v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216576v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217362v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217472v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217389v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217457v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217450v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217382v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220256v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222417v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222387v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922968v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922970v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00993016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223616v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223622v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995088v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223619v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995086v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223732v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995083v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995078v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223735v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223734v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923039v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223749v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995074v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223764v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223762v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922972v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223765v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223773v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223775v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223776v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923405v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671863v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223817v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223815v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223825v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223830v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223821v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223929v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223931v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223937v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223942v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223939v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223941v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223940v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223952v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223949v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223951v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223948v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223960v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223962v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223964v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223982v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223984v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143476v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807173v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188979v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216241v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216240v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Stetter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216466v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216682v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Proust" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220229v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220219v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220313v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222645v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669612v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00994178v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638582v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222669v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667645v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995336v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707288v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Saint Victor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Campagnolo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223642v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223640v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995325v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995322v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dennehy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223741v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995318v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223753v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188952v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223780v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223932v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223945v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223955v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591198v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220319v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807153v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190648v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.89765" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216233v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08221-7.p.0151" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216231v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216238v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216450v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216461v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.39096." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216463v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.2412" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216637v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217483v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220279v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220269v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922967v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03250541v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922959v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923005v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922991v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141792v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669992v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670662v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669999v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638179v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669301v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141383v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223653v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223738v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223730v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223746v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423228v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bove" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223743v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159265v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223772v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223770v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223771v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143421v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223797v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223794v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223800v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223814v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223926v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223927v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223928v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223933v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223934v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223938v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150227v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223958v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223959v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223961v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223969v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223973v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223974v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223976v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223987v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669181v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667273v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>