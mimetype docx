--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -655,2089 +655,2089 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Derrida Artaud -Echos et Forçages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Temps Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, "L'énigme Artaud", Numéro coordonné par Jean-Pierre MARTIN, 71ème année (687-688), pp.207-227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00982750v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Théorie mimétique et philosophie – Hommage à René Girard »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diacrítica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30/2 ("Cosmopolitan Challenges, 500 Anos de Utopia, Homenagem a René Girard", João RIBEIRO MENDES ed.), pp.135-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«After Humanism – Politics of Nature and Parliament of Things in Bruno Latour»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trans-Humanities Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.29-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22901/trans.2016.9.1.29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Foucault - Novelty as a differance of philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90 ("L’innovation dans tous ses états", première partie, Resp. Bernard PAULRÉ), pp.67-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaderni.982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de &amp;quot;Jacob ROGOZINSKI, Ils m’ont haï sans raison – De la chasse aux sorcières à la Terreur&amp;quot; (Paris : Cerf, 2015, 432 p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 68 (68), pp.163-167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cite.068.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2016, "L'énigme Artaud", Numéro coordonné par Jean-Pierre MARTIN, 71ème année (687-688), pp.207-227</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le 'Traité Politique' de Spinoza – Vers une démocratie sans valeurs ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de théologie et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 147 : "Spinoza Politique – Penser la puissance de la multitude", Dirigé par Hugues POLTIER, pp.133-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30/2 ("Cosmopolitan Challenges, 500 Anos de Utopia, Homenagem a René Girard", João RIBEIRO MENDES ed.), pp.135-158</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduisez-vous les uns les autres &amp;quot; -Logique, Politique et Anthropologie de la Traduction dans Le Maître Ignorant de Jacques Rancière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noésis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.107-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22901/trans.2016.9.1.29⟩</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01053620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un sentiment moral à l’épreuve de l’artialisation – Sentiment d’Injustice et Chanson Populaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (2), pp.47-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nre.014.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peu ou pas -Au-delà de cette limite votre ticket n'est plus valable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 434, pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00922966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Peu ou pas – Au-delà de cette limite votre ticket n’est plus valable »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (2), pp.72-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2013.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comique et Casuistique dans &amp;quot;Le Dernier Acte&amp;quot; (&amp;quot;A Frolic Of His Own&amp;quot;) de William Gaddis – Pour une constitution judiciaire de la réalité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inter-Textes, revue de littérature comparée de l'Université de Thessalonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.169-182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...68 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21, pp.107-124</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour des sentiments moraux dans les théories de la reconnaissance -De la 'grammaire morale des conflits sociaux' à la 'grammaire des sentiments moraux'</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Índice, Revista Eletrônica de Filosofia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 3 (2011/1), pp.1-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00670677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sedizione, ribellione e insubordinazione ('seditio', 'rebellio', 'contumacia') nella filosofia politica di Spinoza », Traduit du français par Giorgia Bordoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il Pensiero - Rivista di Filosofia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.63-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 434, pp.1-5</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À quoi donc le sceptique ne croit-il pas ? Remarques sur l'interprétation de Spinoza par Richard H. Popkin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52, pp.15-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14, pp.169-182</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deleuze -Schizophrénie, Capitalisme et Mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41,, pp. 99-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, vol. 3 (2011/1), pp.1-26</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00667424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À quoi donc le sceptique ne croit-il pas ? -Remarques sur l'interprétation de Spinoza par Richard H. Popkin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52, pp.15-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1, pp.63-81</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00669310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pourquoi Descartes se défiait-il des promesses ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (2), pp.29-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 52, pp.15-29</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Égalité des chances et reconnaissance – Sur une surprenante contradiction des méritocraties démocratiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 ("Le nouveau prolétariat", Didier DELEULE et Raphael DRAÏ dir.), pp.143-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Deleuze -Schizophrénie, Capitalisme et Mondialisation</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Matérialisme et Hantologie – Derrida, &amp;quot;Spectres de Marx&amp;quot; »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 41,, pp. 99-113</w:t>
+              <w:t xml:space="preserve">, 2007, 30 ("Derrida Politique"), pp.53-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 52, pp.15-29</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Hommage à Jacques Derrida – Ce qui nous revient »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 ("Derrida Politique"), pp.83-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 13 (2), pp.29-63</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPINOZA : VIE, IMMORTALITÉ, ÉTERNITÉ -POUR UNE IMMORTALITÉ VULGAIRE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kairos : revue de la Faculté de philosophie de l'Université de Toulouse-Le Mirail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Spinoza et les philosophies de la vie, Jean-Marie VAYSSE éd., 28, pp.7-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 35 ("Le nouveau prolétariat", Didier DELEULE et Raphael DRAÏ dir.), pp.143-151</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01160479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La prière, la demande et la question – Remarques sur la nature et l’évolution de notre civilisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Bosnae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30 ("La philosophie politique contemporaine en Europe – Un aperçu Français", Gilles CLAMENS éd), pp.113-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 30 ("Derrida Politique"), pp.83-89</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Moljenje, traženje i pitanje (primjedbe o naravi i evoluciji naše civilizacije) », Traduction du français par Nermina ŠTRAUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Bosnae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 29 ("Savremena Politička Filozofija u Euvropi : Francuski Pogledi", Gilles CLAMENS éd), pp.105-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 30 ("Derrida Politique"), pp.53-63</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Œuf et la poule – Ou comment se déterminent les frontières des catégories et des concepts »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eidôlon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 67 ("Frontières et Seuils", Joëlle DUCOS éd.), pp.19-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">SPINOZA : VIE, IMMORTALITÉ, ÉTERNITÉ -POUR UNE IMMORTALITÉ VULGAIRE ?</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NE PAS RIRE, MAIS COMPRENDRE » -LA RÉCEPTION HISTORIQUE ET LE SENS GÉNÉRAL DU SPINOZISME.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kairos : revue de la Faculté de philosophie de l'Université de Toulouse-Le Mirail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Spinoza et les philosophies de la vie, Jean-Marie VAYSSE éd., 28, pp.7-26</w:t>
+              <w:t xml:space="preserve">, 1998, Spinoza, 11, pp.97-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 30 ("La philosophie politique contemporaine en Europe – Un aperçu Français", Gilles CLAMENS éd), pp.113-129</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01141016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un seul accomplissement – Hypothèses sur 'Éthique' V 39 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, "Spinoza", Paris : Kimé, pp.161-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 29 ("Savremena Politička Filozofija u Euvropi : Francuski Pogledi", Gilles CLAMENS éd), pp.105-119</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sur un verbe manquant – Espace qualifié et espace quantifié dans la philosophie de Spinoza »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epokhè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 4 ("L'espace lui-même", Renaud Barbaras éd.), pp.31-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 67 ("Frontières et Seuils", Joëlle DUCOS éd.), pp.19-27</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Degrés de réalité et degrés de perfection dans les &amp;quot;Principes de la Philosophie de Descartes&amp;quot; de Spinoza »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Spinozana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 4 ("Spinoza Early Writings", 1988, Filippo Mignini, G. Van Suchtelen et Pierre-François Moreau eds), pp.121-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Spinoza, 11, pp.97-125</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Mille et une passions du &amp;quot;Court Traité&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 51, pp.15-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223980v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04223979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La question de l’origine chez Spinoza »</w:t>
               </w:r>
@@ -2956,6168 +2956,6168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04143357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philosophy Without Objects Or Concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Concepts in Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Cossutta, Jan 2022, PARIS, Sorbonne / Collège International de Philosophie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04188721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Unconditional Hospitality and Rape by Reality as Models for Philosophy (English version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Entre guerre totale et souci des autres – Politiques de l’hospitalité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stéphane LOJKINE et Francesca MANZARI, Sep 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04417622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Cossutta, Jan 2022, PARIS, Sorbonne / Collège International de Philosophie, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le sens d'un texte est toujours dans un autre texte » -Sur quelques points de traduction de l'Éthique de Spinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualidad y relevancia de la Ética de Spinoza. Nuevas traducciones y lecturas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francisco José MARTÍNEZ, Apr 2021, Cuenca, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04189467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De l’écriture à l’animal – La trace chez Jacques Derrida »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Trace, entre mémoire et déchiffrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Charles Gauthier CANTHEL, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04189604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Francisco José MARTÍNEZ, Apr 2021, Cuenca, Espagne</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bio-politique ou Zooanthropolitique ? – Derrida lecteur de Foucault dans La bête et le souverain »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Derrida 2021 : Biopolitique et Déconstruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane LOJKINE et Francesca MANZARI, Dec 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Stéphane LOJKINE et Francesca MANZARI, Dec 2021, Aix-en-Provence, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04190034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Logiques impossibles du vivant et amour de la vie chez Jacques Derrida »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Plus d’une discipline : actualité de La vie la mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giustino De Michele; Marta Hernandez Alonso; Elias Jabre; Alžbeta Kuchtová; Alejandro Orozco Hidalgo; Juan Evaristo Valls Boix, Oct 2021, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Giustino De Michele; Marta Hernandez Alonso; Elias Jabre; Alžbeta Kuchtová; Alejandro Orozco Hidalgo; Juan Evaristo Valls Boix, Oct 2021, Saint-Denis, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04189600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sur la signification générale des deux traités politiques de Spinoza »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Le Traité Théologico-Politique de Spinoza, Analyses et Commentaires », Séminaire Equipe PhilePol (EA 4569 EPS) ; voir à https://philosophieparisdescartes.wordpress.com/2018/10/05/seminaires-2018-2019/r à</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves-Charles ZARKA, Jan 2019, Paris, Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Yves-Charles ZARKA, Jan 2019, Paris, Sorbonne, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jacques Rancière critique de Marx, Althusser, Bourdieu et Sartre – La controverse sur la ‘petite-bourgeoisie’ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine de rentrée du Département de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mazarine Pingeot, Sep 2019, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04192366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sur les modes d’existence des réseaux urbains – À propos de &amp;quot;Paris Ville Invisible&amp;quot; (Bruno Latour et Emilie Hermant, Paris: Les Empêcheurs de tourner en rond / Le Seuil, 2009) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les philosophes et leurs cités, Université de Sfax, Département de philosophie / UR Phénoménologie et Interdisciplinarité, LR Philab / Université de Tunis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bachir BAAZAOUI, Oct 2019, Sfax, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04190670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Mazarine Pingeot, Sep 2019, Saint-Denis, France</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désir de reconnaissance et « sentiment d'injustice »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Scientifique « De la connaissance à la reconnaissance », Université de Sfax, Tunisie, Département de Philosophie, Unité de Recherche « Phénoménologie et interdisciplinarité ». Programme : https://drive.google.com/file/d/1Vg2NrZp5wADIKMz40aWi_0ZjUL9lr_r1/view?usp=sharing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Med Mohsen ZERAI, Mar 2019, Sfax, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Med Mohsen ZERAI, Mar 2019, Sfax, Tunisie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La critique spinozienne de la ‘qualité occulte’ cartésienne, et ses déclinaisons »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Descartes et Spinoza entre ruptures et continuités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François-Xavier de PERETTI, Apr 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, François-Xavier de PERETTI, Apr 2019, Aix-en-Provence, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04192372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« René Girard – Littérature et Anthropologie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La philosophie contemporaine française dans ses rapports avec la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jing ZHAO, Centre de recherche sur les Formes de la Littérature Contemporaine, May 2018, Nanchang, Jiangxi Normal University, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jacques Derrida – Une Philosophie de l’Écriture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La philosophie contemporaine française dans ses rapports avec la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jing ZHAO, Centre de recherche sur les Formes de la Littérature Contemporaine, May 2018, Nanchang, Jiangxi Normal University, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jacques Derrida – Déconstruction et Littérature »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La philosophie contemporaine française dans ses rapports avec la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jing ZHAO, Centre de recherche sur les Formes de la Littérature Contemporaine, May 2018, Nanchang, Jiangxi Normal University, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 1968-2018 : Au Sujet Inconnu… – Conceptualisations de la rupture chez Meschonnic, Rancière, Badiou et Derrida »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'inauguration de l'EA 4574 SPH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valéry Laurand, May 2018, Bordeaux, Université Bordeaux Montaigne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Préférence et justification – Pour une séparation (spinoziste ?) de la politique et de la morale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuit de la Philosophie, UNESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Meriam Korichi, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jacques Rancière – Littérature, Philosophie, Politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La philosophie contemporaine française dans ses rapports avec la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jing ZHAO, Centre de recherche sur les Formes de la Littérature Contemporaine, May 2018, Nanchang, Jiangxi Normal University, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La statue du commandeur - Spinozisme, immanence et événementialité dans quelques figures contemporaines de la philosophie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Événement et Principe de Raison</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kim Sang ONG VAN CUNG et Thomas DETCHEVERRY, Nov 2018, Bordeaux, Université Bordeaux Montaigne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jing ZHAO, Centre de recherche sur les Formes de la Littérature Contemporaine, May 2018, Nanchang, Jiangxi Normal University, Chine</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La question du sujet – Poétique et Politique chez Derrida et trois contemporains : Badiou, Meschonnic, Rancière »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Poétique / Politique : Hantises de la Déconstruction" ("Poética / Política – Assombros da Deconstrução")</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Piero EYBEN, Sep 2017, Université de Brasilia, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jing ZHAO, Centre de recherche sur les Formes de la Littérature Contemporaine, May 2018, Nanchang, Jiangxi Normal University, Chine</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Préférence et justification – Propositions spinozistes pour une séparation du théologique et du politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire International de Recherche sur Spinoza en Sorbonne, CHSPM / LIS / CERPHI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chantal JAQUET, Pascal SEVERAC et Ariel SUHAMY, Jan 2017, Paris, Université Paris 1 Panthéon-Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jing ZHAO, Centre de recherche sur les Formes de la Littérature Contemporaine, May 2018, Nanchang, Jiangxi Normal University, Chine</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Phénoménologie de la vie et cogito biologique chez Derrida »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée "Jacques Derrida – Phénoménologie et déconstruction", Cycle "La Phénoménologie et la vie", 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves-Charles Zarka, May 2017, Paris, Université Paris-Descartes / Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Valéry Laurand, May 2018, Bordeaux, Université Bordeaux Montaigne, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Au Sujet Inconnu… – Conceptualisations de la rupture chez Meschonnic, Derrida, Badiou et Rancière »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine de Rentrée du Département de Philosophie de l’université Paris 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mazarine Pingeot, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Meriam Korichi, Nov 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Critique de la lalangue »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Etudes Doctorales « Jacques Derrida : ‘Je n’ai qu’une langue, ce n’est pas la mienne’ »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles Ramond et Manola Antonioli, Jun 2017, Université Paris 8, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jing ZHAO, Centre de recherche sur les Formes de la Littérature Contemporaine, May 2018, Nanchang, Jiangxi Normal University, Chine</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Il n’y a de guerres que primitives – Remarques sur 'Achever Clausewitz' de René Girard »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"(Re)penser la Guerre", Conférence Annuelle de l’AEGES (Association pour les Études sur la Guerre Et la Stratégie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alice PANNIER (IRSEM / CERI) et Olivier SCHMITT (University of Southern Danemark), Dec 2016, Paris, UMR 7050 CERI (Sciences-Po / CNRS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Charles Ramond et Manola Antonioli, Jun 2017, Université Paris 8, France</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comment est-il possible d’être spinoziste et girardien ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Spinoza politico tra antico e moderno – Leo Strauss, Eric Voegelin, René Girard"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gianfranco MORMINO, Università degli studi di Milano, Jan 2016, Milan, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Chantal JAQUET, Pascal SEVERAC et Ariel SUHAMY, Jan 2017, Paris, Université Paris 1 Panthéon-Sorbonne, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aptitudes et adaptations peuvent-elles trouver place dans la philosophie de Spinoza ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Études "Spinoza et l’essence plastique – L’aptitude à s’organiser face au contraire et à la confusion"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent LEGEAY et Chantal JAQUET, Nov 2016, Paris, Université Paris1, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Piero EYBEN, Sep 2017, Université de Brasilia, Brésil</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La notion de ‘positivisme juridique’ pourrait-elle s’appliquer à la conception spinoziste du droit ? – Débat avec Otto Pfersmann sur Spinoza et Kelsen »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Droit et philosophie : regards croisés sur la norme juridique" (CERSA, UMR 7106 CNRS / Université Paris 2 Panthéon-Assas ; et SOPHIAPOL, EA 3932, Université Paris Ouest Nanterre La Défense)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géraldine AÏDAN, Raphael CHAPPÉ et Pierre CRÉTOIS, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Yves-Charles Zarka, May 2017, Paris, Université Paris-Descartes / Sorbonne, France</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La violence, origine et fin de l’humanité ? – L’anthropologie philosophique de René Girard »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine d’accueil du Département de philosophie de l'université Paris 8, thème « La violence »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mazarine PINGEOT, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mazarine Pingeot, Sep 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« What Will Remain of Humanities Institutions in the Post-Human Era ? – Remarks on Jacques Rancière and Self-Emancipation », Traduit du français par Jack STETTER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference "Future of the Human &amp; Future of the Humanities"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sangkyu SHIN, Ewha Institute for The Humanities, Ewha Womans University, Nov 2016, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Alice PANNIER (IRSEM / CERI) et Olivier SCHMITT (University of Southern Danemark), Dec 2016, Paris, UMR 7050 CERI (Sciences-Po / CNRS), France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le radicalisme paradoxal de Spinoza – Une réponse à Jonathan Israel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International "Spinoza France - États-Unis", Universités Paris 1 et Paris 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chantal JAQUET (Université Paris 1 Panthéon-Sorbonne / CHPSM), Pierre-François MOREAU (ENS de Lyon / IHRIM), Charles RAMOND et Jack STETTER (Université Paris 8 Vincennes Saint-Denis / LLCP), Pascal SÉVÉRAC (Université Paris-Est Créteil / LIS), Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gianfranco MORMINO, Università degli studi di Milano, Jan 2016, Milan, Italie</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La laïcité entre préférence et justification - Remarques sur l'ouvrage d'André Tosel 'Nous citoyens, laïques et fraternels'</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’idée du commun. Autour de la pensée d’André Tosel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edouard DELRUELLE et Daniel GIOVANNANGELI, Oct 2015, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Vincent LEGEAY et Chantal JAQUET, Nov 2016, Paris, Université Paris1, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Roue de la démocratie et États voyous chez Jacques Derrida – Les chaînes, le cercle et le saut » (en grec)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international La Pensée éthique et politique de Jacques Derrida, Université Nationale Capodistrienne, Athènes, Département de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gerasimos KAKOLIRIS, Jan 2013, Athènes, France. pp.148-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Géraldine AÏDAN, Raphael CHAPPÉ et Pierre CRÉTOIS, Jun 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vers la crise perpétuelle ? – Conditions de possibilité et conditions d’impossibilité de la notion de ‘crise’ chez Jacques Derrida »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table Ronde "Penser la Crise avec Jacques Derrida", Institut Français de Grèce, dans le cadre du Colloque "La Pensée Éthique et Politique de Jacques Derrida"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gerasimos KAKOLIRIS, Université Nationale Capodistrienne, Athènes, Département de Philosophie, Jan 2013, Athènes, Grèce. pp.75-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mazarine PINGEOT, Sep 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bruno Latour – La Terre, nouvelle utopie ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université Paris 8, Semaine de rentrée du Département de philosophie, Thème : "L’Utopie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mazarine Pingeot, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sangkyu SHIN, Ewha Institute for The Humanities, Ewha Womans University, Nov 2016, Séoul, South Korea</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le ‘sentiment d’injustice’ dans la Théorie des sentiments moraux d’Adam Smith »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Passions, affects, sentiments, sensibilité, émotions : les enjeux politiques et moraux d’un déplacement conceptuel au sein des anthropologies philosophiques du XVIe siècle à aujourd’hui"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Raphaël CHAPPÉ et Miryam GIRGIA, EA 3932 SOPHIAPOL, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Chantal JAQUET (Université Paris 1 Panthéon-Sorbonne / CHPSM), Pierre-François MOREAU (ENS de Lyon / IHRIM), Charles RAMOND et Jack STETTER (Université Paris 8 Vincennes Saint-Denis / LLCP), Pascal SÉVÉRAC (Université Paris-Est Créteil / LIS), Jun 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être vu nu par son chat !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Pudeur et nudité -Pourquoi le sexe des humains est-il toujours caché ?", Journée d'enseignement de sexologie de l'université Paris-Descartes, Resp. Nicolas THIOUNN et Philippe BRENOT.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mazarine Pingeot, Sep 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00922968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on persécuter un nom ? Jean-Claude Milner lecteur de Spinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Le Théologico-Politique (1), Spinoza et la persécution -Autour du livre de Jean-Claude Milner 'Le Sage Trompeur' (Verdier)", Resp. Yves-Charles Zarka. Université Paris Descartes, Sciences Humaines et Sociales Sorbonne, EA 3625 GEPECS, Équipe Philépol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Edouard DELRUELLE et Daniel GIOVANNANGELI, Oct 2015, Liège, Belgique</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00922970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Égalité des chances et reconnaissance : sur une surprenante contradiction des méritocraties démocratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thinking the Twentieth Century : Philosophy and its Conditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gerasimos KAKOLIRIS, Jan 2013, Athènes, France. pp.148-159</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roue de la démocratie et États voyous chez Jacques Derrida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bicentenaire des Constitutions des Amériques - Droit, Histoire, Philosophies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gerasimos KAKOLIRIS, Université Nationale Capodistrienne, Athènes, Département de Philosophie, Jan 2013, Athènes, Grèce. pp.75-88</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Roue de la démocratie et États voyous chez Jacques Derrida »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International "Bicentenaire des Constitutions des Amériques – Droit, Histoire, Philosophies", Institut des Amériques / Université de Paris 8 / Université de Strasbourg / FARE / CREDAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrice VERMEREN, Jean-René GARCIA et Denis ROLLAND, Jun 2010, Paris, Ministère de l’Enseignement Supérieur et de la Recherche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Raphaël CHAPPÉ et Miryam GIRGIA, EA 3932 SOPHIAPOL, Oct 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le destinataire manquant – Sens et projet du Traité politique de Spinoza »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire et transversal de doctorat "Le Politique – Philosophie, Histoire, Sociologie", Université Paris Descartes / ED 180 / Université Sorbonne Nouvelle / ED 514</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves-Charles ZARKA et Franck LESSAY, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un monde ou plusieurs ? Scepticisme et tragédie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Vouloir / Dire : La voix et la tragédie, d'Austin à Cavell - Autour de Dire et vouloir dire, de Stanley Cavell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lexique mineur, Hapax, Mots absents – Remarques en écho au texte de Christina Santinelli &amp;quot;À partir de 'Spinoza in Italia' – Quelques notes historico-critiques et quelques remarques de méthode&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International "Les interprétations actuelles de Spinoza en Italie", UMR 5037 CERPHI / EA 1451 CHSPM, Université Paris 1 Panthéon-Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre-François MOREAU et Chantal JAQUET, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un ou plusieurs mondes ? – Scepticisme et tragédie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Vouloir / Dire : La voix et la tragédie, d’Austin à Cavell – Autour de Dire et vouloir dire, de Stanley Cavell (traduction fr. éditions du Cerf, 2009) », Université de Picardie Jules Verne / CURAPP programme ANR Care / École Doctorale « Sciences Humaines et Sociales », dans le cadre de la convention recherche UPJV / U. Johns Hopkins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandra Laugier, Jan 2010, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Portugal</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les ‘preuves par la machine’ ? – Religion, règle de vie et disposition des corps chez Spinoza »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Filosofia, scienza e religione nel sec. XVII", Facoltà di Lettere e Filosofia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonio CLERICUZIO et Fausto PELLECHIA, Dec 2009, Cassino, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sandra Laugier, Jan 2010, Amiens, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pourquoi Descartes se défiait-il des promesses ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Descartes et Spinoza", UFRJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ulysses PINHEIRO, Apr 2009, Rio de Janeiro, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Patrice VERMEREN, Jean-René GARCIA et Denis ROLLAND, Jun 2010, Paris, Ministère de l’Enseignement Supérieur et de la Recherche, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les animaux-machines – La thèse de Descartes et quelques-unes de ses critiques modernes et contemporaines »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Sciences et Humanités", EA 4201 LNS / EA 2971 Épistémè, Bordeaux 3 / Bordeaux 1, MSHA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Layla RAÏD et Pascal DURIS, May 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Achever Clausewitz ? – Catastrophisme et apocalypse contemporains »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International "Théorisations de la guerre à l’époque moderne", université Paris Descartes (Sorbonne) / université de la Sorbonne nouvelle (Paris 3) / EA 3625 GEPECS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves-Charles ZARKA et Franck LESSAY, May 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Yves-Charles ZARKA et Franck LESSAY, Mar 2010, Paris, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achever Clausewitz ? Catastrophisme et apocalypse contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théorisations de la guerre à l'époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pierre-François MOREAU et Chantal JAQUET, Jun 2010, Paris, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi Descartes se défiait-il des promesses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Descartes et Spinoza"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’événement chez Derrida »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "L’Événement", EA 4201 LNS, Université Bordeaux 3 Michel de Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Bouton, Feb 2009, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que le langage ne peut pas faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Qu'est-ce qu'un acte de langage ? -Action linguistique et vouloir-dire ", Université de Picardie Jules Verne / École Doctorale Sciences humaines et sociales / CURAPP UMR 6054 (CNRS / UPJV) / Programme ASC Apprentissage et sens commun / Région Picardie ; Resp. Sandra Laugier.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00923039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les 'preuves par la machine' ? Religion, règle de vie et disposition des corps chez Spinoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filosofia, scienza e religione nel sec. XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Antonio CLERICUZIO et Fausto PELLECHIA, Dec 2009, Cassino, Italie</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Derrida Lecteur d’Artaud – La déconstruction à sens unique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études "Lectures Philosophiques d’Artaud", Programme ANR "Subjectivité et Aliénation", université Toulouse 2 Le Mirail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Christophe GODDARD et Pierre MONTEBELLO, Apr 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Yves-Charles ZARKA et Franck LESSAY, May 2009, Paris, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrida Lecteur d'Artaud : la déconstruction à sens unique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Lectures Philosophiques d'Artaud"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des excuses aux droits – La reconnaissance »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée internationale d’études "Des excuses au droit – Quels engagements ?", CURAPP (UMR 6054) / programme ASC (« Apprentissage et Sens Commun » / Région Picardie / UE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno AMBROISE, May 2007, Amiens, Université de Picardie Jules Verne (UPJV), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Brésil</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qu'on n'aurait pas voulu dire. Lapsus et Gaffes -des insuccès freudiens aux infélicités austiniennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Austin, les actes de langage et la psychanalyse", Paris 1 / Nosophi ; Resp. Raoul Moati.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ulysses PINHEIRO, Apr 2009, Rio de Janeiro, Brésil</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00922972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Désir de reconnaissance et ‘sentiment d’injustice’ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études "La Reconnaissance", CREPHINAT / Masters Recherche Bordeaux 3, Toulouse 2 et Poitiers, Université Bordeaux 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe BOUTON, Mar 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Layla RAÏD et Pascal DURIS, May 2009, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le retour des sentiments moraux dans les théories de la reconnaissance – De la ‘grammaire morale des conflits sociaux’ à la grammaire des sentiments moraux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études "Les sentiments moraux", CERPHI / CREPHINAT, Université Bordeaux 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabienne BRUGÈRE, Feb 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Bouton, Feb 2009, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘Voir’ normalement et ‘voir’ en rêve – Une réponse à Austin »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Perception et sens commun – Austin et la question du réalisme", Université de Picardie Jules Verne / UMR 6054 CURAPP, dans le cadre du projet régional et européen ASC (CURAPP / UPJV, COSTECH / UTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno AMBROISE et Christophe ALSALEH, Jun 2007, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Amiens, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’interprétation des œuvres musicales – Une logique de l’affectivité ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Musique et Philosophie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François NICOLAS, Jan 2006, Paris : Ecole Normale Supérieure, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Christophe GODDARD et Pierre MONTEBELLO, Apr 2008, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Égalité des chances et pluralisme dans les théories de la reconnaissance »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Pluralisme et désaccords publics", Organisé par le centre NoSoPhi, "Normes, Sociétés, Philosophie" (EA 3562, Université de Paris 1) avec le concours du CREPHINAT, "Centre de Recherches Philosophiques sur la Nature" (EA 3654, Université Bordeaux 3), avec la participation de la Chaire Hoover d’éthique économique et sociale (Université Catholique de Louvain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie GUÉRARD DE LATOUR et Marc-Antoine DILHAC, Jun 2006, Paris : Université Paris 1 Panthéon-Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, France</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Husserl, Derrida, Cavell – Les voix de la philosophie au XXème siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "La reconnaissance des voix", EA 3654 CREPHINAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles Ramond, Jun 2006, Bordeaux : Université Bordeaux 3 Michel de Montaigne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bruno AMBROISE, May 2007, Amiens, Université de Picardie Jules Verne (UPJV), France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrida -Hegel dans Glas (le dégel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Les interprétations de Hegel au XXème siècle, 27-30 sept 2006, Organisé par l'EA 2626 CRHIA, avec le soutien de Université de Poitiers (ACI Présidence), de l'UFR Sciences Humaines et Arts, de la Maison des Sciences Humaines et de la Société, du Département de Philosophie de l'université de Poitiers, de l'École Supérieure de Commerce et de Management de Poitiers, de l'EA ERRAPHIS de l'université de Toulouse le Mirail ; Resp. Jean-Claude Bourdin et Jean-Louis Vieillard-Baron.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Christophe BOUTON, Mar 2007, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00923405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Spinoza – Vie, immortalité, éternité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "La pensée spinoziste de la vie et ses postérités", Dépt de philosophie / EA 3051 ERRAPHIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Marie VAYSSE, Dec 2004, Toulouse : université Toulouse 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fabienne BRUGÈRE, Feb 2007, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Idéalisme et panthéisme – La lecture kantienne de Spinoza dans la &amp;quot;Critique de la faculté de juger&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Dieu et la Nature – La question du panthéisme dans l’idéalisme allemand", université Bordeaux 3, UFR de philosophie / EA 3654 CREPHINAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe BOUTON, Jan 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déconstruction et performativité -L'oral et le moral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque 'Morale et Performativité -Nature, Normes, Conventions', Université Bordeaux 3 / EA 3654 CREPHINAT, organisé par Layla RAÏD et Bruno AMBROISE.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bruno AMBROISE et Christophe ALSALEH, Jun 2007, Amiens, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00671863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Spinoza – Derrida »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée "Histoire de la philosophie et philosophie", EA 3564 CREPHINAT (Bordeaux 3) / EA 3051 ERRAPHIS (Toulouse 2) / Dépt de philosophie de l’université de Poitiers (DEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Christophe GODDARD, Apr 2003, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, François NICOLAS, Jan 2006, Paris : Ecole Normale Supérieure, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De bouche à oreille et d’esprit à esprit – Voix intérieures et voix extérieures chez Hobbes et chez Spinoza »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International "Hobbes et Spinoza, Libres Penseurs ?", CERPHI / UMR 5037 CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie SAADA-GENDRON, Philippe DRIEUX, May 2003, Lyon, ENS-LSH, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Charles Ramond, Jun 2006, Bordeaux : Université Bordeaux 3 Michel de Montaigne, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les dispositions sont-elles des manières d’être ? - Discussion de l’ouvrage d’Emmanuel Bourdieu &amp;quot;Savoir Faire – Contribution à une théorie dispositionnelle de l’action&amp;quot; (Paris : Seuil, 1998) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée "Puissance et Être en Puissance", université Bordeaux 3, UFR de philosophie / EA 3654 CREPHINAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claudie LAVAUD, Feb 2003, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sophie GUÉRARD DE LATOUR et Marc-Antoine DILHAC, Jun 2006, Paris : Université Paris 1 Panthéon-Sorbonne, France</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Œuf et la poule – Ou comment se déterminent les frontières des catégories ou des concepts ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Frontières et Seuils", EA LAPRIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joëlle DUCOS, Mar 2003, Bordeaux, Université Bordeaux 3, MSHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Matérialisme et ‘Hantologie’ – Jacques Derrida, 'Spectres de Marx' »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "La réception de la philosophie allemande en France", Goethe Institut Bordeaux / Université Bordeaux 3 / CREPHINAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume LE BLANC, Oct 2002, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 'Nature Naturante, Nature Naturée' – Sur quelques énigmes posées par une distinction archi-fameuse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée La Nature chez Spinoza, Bordeaux 3 / CREPHINAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles Ramond, Mar 2002, Bordeaux, Université Bordeaux 3 Michel de Montaigne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Marie VAYSSE, Dec 2004, Toulouse : université Toulouse 2, France</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits et images du rêve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Rêve, entre Science et Philosophie, Université de Paris1, organisé par Christiane CHAUVIRÉ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Christophe BOUTON, Jan 2004, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00671824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Où est l’extérieur ? – Sur la possibilité d’une lecture déconstructiviste de la politique Spinoziste »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de Formation Doctorale "Lire Spinoza depuis les questions de la plèbe et de la multitude – Hommage à Marilena de Souza Chaui", université Paris 8 / ED 31 / EA 1468 GERS / CERPHI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie SAADA et Patrice VERMEREN, Nov 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Joëlle DUCOS, Mar 2003, Bordeaux, Université Bordeaux 3, MSHA, France</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sartre et Derrida lecteurs de Jean Genet »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Littérature et Philosophie", Université Toulouse Le Mirail / ERRAPHIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Danielle MONTET, Apr 2001, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Christophe GODDARD, Apr 2003, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Obéissance et consentement – Rites, pratiques et comportements dans le 'Traité Théologico-Politique' de Spinoza»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Le Théologico-Politique à l’époque moderne", Centre Thomas Hobbes (GDR 1952 CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves-Charles ZARKA et Franck LESSAY, Apr 2001, Paris, Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Julie SAADA-GENDRON, Philippe DRIEUX, May 2003, Lyon, ENS-LSH, France</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nature naturante et Nature naturée chez Spinoza - La question du sens dans un système de la raison »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée "Nature Naturante, Nature Naturée", CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre MAGNARD, Oct 2000, Villejuif (Centre Jean Pépin), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Claudie LAVAUD, Feb 2003, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« À propos du livre de Blandine KRIEGEL &amp;quot;Philosophie de la République&amp;quot; (Plon, 1998) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de formation "La Citoyenneté"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ghislain WATERLOT, Mar 2000, Grenoble, IUFM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Guillaume LE BLANC, Oct 2002, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Genèse des Institutions et Régulation des Comportements par les Institutions dans la Philosophie de Spinoza »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'EA "Logiques de l’Agir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian LAZZERI, Jan 2000, Besançon, Université de Franche-Comté, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Charles Ramond, Mar 2002, Bordeaux, Université Bordeaux 3 Michel de Montaigne, France</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Spinoza : les expressions de la souveraineté »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Franco-Italien "Les métamorphoses du Prince : fondements de la vie associée et formes de la souveraineté dans les temps modernes", CNRS / université de Pise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves-Charles ZARKA et Gian Mario CAZZANIGA, Nov 2000, Villejuif (Centre Jean Pépin), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Paris, France</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Y a-t-il une dimension prophétique du spinozisme ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Quel avenir pour Spinoza ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lorenzo VINCIGUERRA, Mar 1999, Grenoble, Université, Département de philosophie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Julie SAADA et Patrice VERMEREN, Nov 2002, Paris, France</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Système et traduction chez Alain Badiou »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International "Alain Badiou – La pensée forte", Université Bordeaux 3 / UFR de philosophie / ED EDILEC / CIBEL / Université de Picardie Jules Verne, Amiens : Centre de Philosophie de la Connaissance et des Sciences Biologiques et Médicales / ENS de Fontenay : CERPHI / Collège International de Philosophie / Conseil Régional d’Aquitaine / Service Culturel du Rectorat de Bordeaux / Société de philosophie de Bordeaux / Librairie Mollat, Bordeaux / CapcMusée d’Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves DUROUX, Sandra LAUGIER, Charles RAMOND et Daniel TRUONG-LOÏ, Oct 1999, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Danielle MONTET, Apr 2001, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Plus puissant, plus fort, plus intense – Nouvelles remarques sur la hiérarchie des affects chez Spinoza »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée "L’impuissance de la raison", CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves-Charles ZARKA, Christian LAZZERI, Jan 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Yves-Charles ZARKA et Franck LESSAY, Apr 2001, Paris, Sorbonne, France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La critique bergsonienne de la représentation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée "Matérialisme et représentationalisme dans l’histoire de la philosophie", UFR de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Michel ROY et Emmanuel RENAULT, Apr 1999, Bordeaux, Université Bordeaux 3 Michel de Montaigne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Yves-Charles ZARKA et Gian Mario CAZZANIGA, Nov 2000, Villejuif (Centre Jean Pépin), France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Peut-il y avoir plusieurs genres de paix ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Européen "Religion et politique : l’enjeu de la paix chez Spinoza", Istituto Italiano di Cultura / Goethe Institut / British Council / Vlaams Cultureel Centrum / Instituto Cervantes / Spinozahuis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Theo VERBEEK, Christophe DE VOOGD, Nov 1999, Amsterdam, Maison Descartes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Christian LAZZERI, Jan 2000, Besançon, Université de Franche-Comté, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les deux voies de l’infini dans la philosophie de Spinoza »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "L’infini et le cartésianisme"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Marie LARDIC, Sep 1997, La Haye Descartes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pierre MAGNARD, Oct 2000, Villejuif (Centre Jean Pépin), France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sur l’orientation quantitative du &amp;quot;Traité Politique&amp;quot; de Spinoza »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International "Spinoza et la Politique", CNRS / CIPHI / UNESCO / ENS de Fontenay / Université du Chili / Université de Rennes 1 / CIBEL de Bordeaux 3 / IUFM de Paris / Maison de l’Amérique Latine / Ambassade de France au Chili</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre-François MOREAU, Patrice VERMEREN Umberto GIANNINI, May 1995, Santiago du Chili, Chili</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ghislain WATERLOT, Mar 2000, Grenoble, IUFM, France</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un nouvel ordre de la nature ? – La question des espèces dans la philosophie de Spinoza »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "La critique des savoirs", EA CIBEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean Mondot, Apr 1995, Bordeaux, Université Bordeaux 3 Michel de Montaigne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...482 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223962v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04223964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’individuation par la quantité dans la philosophie de Spinoza »</w:t>
               </w:r>
@@ -10239,487 +10239,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00638582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">René Girard, La Théorie Mimétique -De l'Apprentissage à l'Apocalypse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de France (Collection "Débats Philosophiques"), pp.221, 2010, 978-2-13-057072-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00667645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vocabulário de Espinosa&amp;quot;, Traduction en portugais par Claudia BERLINER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editora WMF Martins Fontes, 2010, 9788578271886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de France (Collection "Débats Philosophiques"), pp.221, 2010, 978-2-13-057072-1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Girard. La théorie mimétique - de l'apprentissage à l'apocalypse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF - débats philosophiques, pp.221, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">PUF - débats philosophiques, pp.221, 2010</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capitalismes : en sortir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques de Saint Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Campagnolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cités, pp.192, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Cités, pp.192, 2010</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vie humaine...&amp;quot; - Récits biographiques et anthropologie philosophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux, pp.175, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrida : La deconstrucción&amp;quot;, coordinado por Charles RAMOND, Traducción de Victor GOLDSTEIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hugo VEZETTI. Ediciones Nueva Visión, pp.127, 2009, 9789506025984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Vocabulaire de René Girard&amp;quot;, 2ème édition revue et augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, pp.108, 2009, 978-2729851897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223640v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00995325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Philosophie Naturelle de Robert Boyle</w:t>
               </w:r>
@@ -11880,2380 +11880,2380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Adaptations illusoires et sélection réelle (dans la doctrine spinoziste des essences de choses singulières) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Legeay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Essence Plastique – Aptitudes et accommodements chez Spinoza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Editions de la Sorbonne, pp.109-127, 2018, 9791035105402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.39096.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Job, Meursault, Clamence – Les guillemets de l’innocence et de la culpabilité dans la Théorie Mimétique de René Girard »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cristina ÁLVARES et Maria do Rosário GIRÃO. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théorie Mimétique et études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carnets (Revue Électronique d’Études Françaises, Université de Minho, Portugal : AFEP – Association Portugaise d’Études Françaises) 12, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/carnets.2412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean-Marc Bourdin, "René Girard, Philosophe politique, malgré lui – Une théorie mimétique des sociétés politiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris : L'Harmattan, pp.15-32, 2018, 978-2-343-14806-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...48 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Injusticias, indignaciones y revueltas… – Una lectura girardiana de los “sentimientos morales” en las crisis contemporáneas » [« Injustices, indignations, révoltes… – Une lecture girardienne des ‘sentiments moraux’ dans les crises contemporaines »], Traduction en espagnol par David GARCÍA-RAMOS GALLEGO, revue par Ana María GARCÍA CASTRO et Clara BONET PONCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Atienza de Frutos et David García-Ramos Gallego. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La construcción de la identidad en tiempos de crisis : el papel de la violencia y la religión"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Barcelone : Anthropos Editorial / Universidad Francisco de Vitoria (UFV Madrid), coll. « Pensamiento crítico / Pensamiento utópico », n°224, pp.21-40, 2017, 978-84-16421-62-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Deleuze lecteur de Spinoza – La tentation de l’impératif »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal SÉVÉRAC et Anne SAUVAGNARGUES. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Spinoza-Deleuze – Lectures croisées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lyon : ENS Editions, pp.97-117, 2016, 978-2-84788-813-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Barcelone : Anthropos Editorial / Universidad Francisco de Vitoria (UFV Madrid), coll. « Pensamiento crítico / Pensamiento utópico », n°224, pp.21-40, 2017, 978-84-16421-62-6</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les boucles de l’évolution »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud REGNAULT et Emanuele QUINZ. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Katherine Hayles – Parole, Écriture, Code</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses du Réel, pp.63-74, 2015, 978-2-84066-764-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Lyon : ENS Editions, pp.97-117, 2016, 978-2-84788-813-3</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« O Acontecimento em Derrida – Uma segunda filosofia ? », Traduit du français par Francisco ELÍCIO PACÍFICO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Piero EYBEN e Fabricia WALACE RODRIGUES. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Cada vez o impossível – Derrida"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editora Horizonte, pp.184-212, 2015, 9788599279687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses du Réel, pp.63-74, 2015, 978-2-84066-764-3</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Kuptimi dhe Projekti i Traktatit Politik të Spinozës »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spinoza, Traktati Politik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editora Horizonte, pp.184-212, 2015, 9788599279687</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03250541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délivrance ou Indélivrance ? -Les passions contradictoires du post-humain chez Michel Houellebecq.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Moindrot et Sangkyu Shin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transhumanités -Fictions, formes et usages de l'humain dans les arts contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.173-188, 2013, Local et Global, 978-2-343-00836-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Égalité des chances et reconnaissance -Contradictions et conflits des méritocraties démocratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc-Antoine Dilhac et Sophie Guérard de Latour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étant donné le pluralisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris : Publications de la Sorbonne, pp.173-188, 2013, 2859447334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00922967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LEXIQUE MINEUR, HAPAX, MOTS ABSENTS –REMARQUES EN ÉCHO À UN TEXTE DE CRISTINA SANTINELLI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris : Publications de la Sorbonne (Série Philosophie 33, Université Paris 1 Panthéon-Sorbonne). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.42-45, 2012, Spinoza Transalpin –Les interprétations actuelles en Italie, Chantal Jaquet et Pierre-François Moreau eds, 978-2-85944-691-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.173-188, 2013, Local et Global, 978-2-343-00836-3</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01141273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La salvezza 'attraverso la macchina' -Religione, regola di vita e disposizione dei Corpi in Spinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonio Clericuzio et Fausto Pellechia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Profanazioni Filosofiche -Filosofia, scienza e religione nel sec XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cassino : Idest Editore, pp.63-93, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.42-45, 2012, Spinoza Transalpin –Les interprétations actuelles en Italie, Chantal Jaquet et Pierre-François Moreau eds, 978-2-85944-691-8</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00923005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'irrévocabilité des promesses chez Hobbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves-Charles Zarka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liberté et nécessité chez Hobbes et ses contemporains -Descartes, Cudworth, Spinoza, Leibniz,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Vrin, pp.25-45, 2012, Hobbes Supplementa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Cassino : Idest Editore, pp.63-93, 2012</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00922991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NATURE NATURANTE, NATURE NATURÉE –SUR QUELQUES ÉNIGMES POSÉES PAR UNE DISTINCTION ARCHI-FAMEUSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles Ramond ed. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spinoza –Nature, Naturalisme, Naturation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bordeaux : Presses Universitaires de Bordeaux (« Publications du Centre de Recherches Lumières, Nature, Sociétés »), pp.93-119, 2011, 978-2-86781-703-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Paris : Vrin, pp.25-45, 2012, Hobbes Supplementa</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01141792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brèves remarques sur le 'naturalisme' de Spinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles RAMOND. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spinoza - Nature, Naturalisme, Naturation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bordeaux : Presses Universitaires de Bordeaux, pp.7-10, 2011, 978-2-86781-703-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bordeaux : Presses Universitaires de Bordeaux (« Publications du Centre de Recherches Lumières, Nature, Sociétés »), pp.93-119, 2011, 978-2-86781-703-8</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00669992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrida lecteur d'Artaud -La déconstruction à sens unique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Textes réunis et édités sous la direction de Adnen JDEY. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Derrida et la question de l'art -Déconstructions de l'esthétique. Suivi d'un entretien inédit avec Jacques Derrida.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes : Éditions Cécile Defaut, pp.47-66, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00670662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature Naturante, Nature Naturée -Sur quelques énigmes posées par une distinction archi-fameuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles RAMOND. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spinoza -Nature, Naturalisme, Naturation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.93-119, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00669999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deleuze lecteur de Spinoza -La tentation de l'impératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adnen Jdey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Styles de Deleuze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruxelles : Les Impressions Nouvelles, pp.49-72, 2011, Réflexions faites</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00638179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">'Achever Clausewitz' ? -Catastrophisme et apocalypse contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles RAMOND. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">René Girard, la Théorie Mimétique -De l'Apprentissage à l'Apocalypse.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Presses Universitaires de France, pp.203-218, 2010, "Débats Philosophiques", dirigée par Yves-Charles Zarka</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00669301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CONCEPTION DE L’EXPÉRIENCE ET MÉTHODOLOGIE EXPÉRIMENTALE SELON BOYLE ET SPINOZA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Dennehy et Charles Ramond eds. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Philosophie Naturelle de Robert Boyle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Vrin, pp.295-310, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01141383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ces mots qui nous engagent, ces mots qui nous dégagent – Promesses et excuses d’une vie humaine (Spinoza-Austin) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« 'Une vie humaine'… – Récits biographiques et anthropologie philosophique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.145-164, 2009, 978-2867815423</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Deconstrucción y literatura (Glas, una guía de lectura) », Traduction en Espagnol par Victor Goldstein de « Déconstruction et littérature – 'Glas', un guide de lecture » (&amp;quot;Derrida – La Déconstruction&amp;quot;, Charles RAMOND éd., Paris : PUF, 2005, p. 99-142)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Derrida - La deconstrucción"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Buenos Aires : Nueva Vision (Colección “Claves”, Dirigida por Hugo VEZETTI), pp.73-107, 2009, 9789506025984</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘De bouche à oreille’ et ‘d’esprit à esprit’ – Voix extérieures et voix intérieures chez Spinoza et Hobbes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie SAADA. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Hobbes, Spinoza, ou les politiques de la Parole – Critique de la sécularisation et usages de l’histoire sainte à l’âge classique", préface de Paolo CRISTOFOLINI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lyon : ENS Éditions, pp.95-116, 2009, 978-2-84788-175-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le 'Traité politique', une radicalisation conceptuelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Charles RAMOND. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Bordeaux : Presses Universitaires de Bordeaux, pp.7-10, 2011, 978-2-86781-703-8</w:t>
+              <w:t xml:space="preserve">Jaquet, Chantal;Sévérac, Pascal;Suhamy, Ariel;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La multitude libre : nouvelles lectures du traité politique de Spinoza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Amsterdam, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Nantes : Éditions Cécile Defaut, pp.47-66, 2011</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rêve et interprétation dans &amp;quot;L’Anti-Œdipe&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers sur "l’Anti-Œdipe", Nicolas CORNIBERT et Jean-Christophe GODDARD éd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Genève : Mimesis / Métis Presses, pp.201-213, 2008, 978-2940406036</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.93-119, 2011</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le &amp;quot;Traité Politique&amp;quot; – Une radicalisation conceptuelle ? Laurent BOVE, Pierre-François MOREAU et Charles RAMOND répondent aux questions de Chantal JAQUET »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La multitude libre – Nouvelles lectures du 'Traité Politique'", Chantal JAQUET, Pascal SÉVÉRAC &amp; Ariel SUHAMY éd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Amsterdam, pp.27-46, 2008, 978-2354800376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bruxelles : Les Impressions Nouvelles, pp.49-72, 2011, Réflexions faites</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’interprétation des œuvres musicales : une logique de l’affectivité ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La musique, un art du penser ?, Nicolas WEILL éd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rennes : Presses Universitaires de Rennes, pp.197-221, 2006, 9782753503465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Paris : Presses Universitaires de France, pp.203-218, 2010, "Débats Philosophiques", dirigée par Yves-Charles Zarka</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Deleuze – Déterritorialisation, Capitalisme et Mondialisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Technique, Monde, Individuation - Heidegger, Simondon, Deleuze", Jean-Marie VAYSSE éd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hildesheim / Zürich / New-York : Olms, pp.155-167, 2006, 978-3-487-12973-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Paris : Vrin, pp.295-310, 2009</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sens et projet du &amp;quot;Traité Politique&amp;quot; de Spinoza »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Lectures de Spinoza", Charles RAMOND et Pierre-François MOREAU éd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Ellipses, pp.173-185, 2006, 978-2729825492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.145-164, 2009, 978-2867815423</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPINOZA : UN BONHEUR INCOMPARABLE ? BÉATITUDE ET FÉLICITÉ.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexander SCHNELL. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Bonheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrin, p. 50-97, 2006, Thema</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Buenos Aires : Nueva Vision (Colección “Claves”, Dirigida por Hugo VEZETTI), pp.73-107, 2009, 9789506025984</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01159265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un seul accomplissement – Hypothèses sur &amp;quot;Éthique&amp;quot; V 39 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Corps, Jean-Christophe GODDARD éd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Vrin, pp.121-143, 2005, 978-2-7116-1730-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Lyon : ENS Éditions, pp.95-116, 2009, 978-2-84788-175-2</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Idéalisme et panthéisme – La lecture kantienne de Spinoza dans la &amp;quot;Critique de la Faculté de Juger&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Bouton ed. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Dieu et la Nature - La question du panthéisme dans l’idéalisme allemand"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olms (« Europaea Memoria –Studien und Texte zur Geschichte der europäischen Ideen »), pp.55-74, 2005, 9783487128344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...589 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01143421v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04223783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La loi du nombre – Ou la démocratie comme ‘régime absolu’ »</w:t>
               </w:r>
@@ -15948,51 +15948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philosophie.univ-paris8.fr/charles-ramond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807159v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ramond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29035/pyr.20.165" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188943v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18290/rf2204.10" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-6746.2021.1.39826" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216661v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216657v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.068.0163" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982750v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220208v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22901/trans.2016.9.1.29" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.982" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220303v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2013.09.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF4BPM83-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053620v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220308v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.014.0047" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922966v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670677v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222638v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00992616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223759v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160479v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223788v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223792v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223810v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141016v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223966v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223980v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223989v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188721v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189467v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216228v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192372v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216451v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216456v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216458v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216452v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216447v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216459v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216609v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216620v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216613v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216576v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217362v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217472v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217389v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217457v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217450v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217382v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220256v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222417v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222387v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922968v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922970v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00993016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223616v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223622v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995088v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223619v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995086v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223732v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995083v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995078v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223735v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223734v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923039v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223749v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995074v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223764v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223762v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922972v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223765v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223773v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223775v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223776v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923405v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671863v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223817v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223815v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223825v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223830v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223821v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223929v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223931v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223937v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223942v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223939v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223941v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223940v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223952v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223949v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223951v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223948v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223960v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223962v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223964v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223982v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223984v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143476v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807173v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188979v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216241v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216240v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Stetter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216466v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216682v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Proust" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220229v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220219v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220313v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222645v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669612v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00994178v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638582v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222669v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667645v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995336v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707288v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Saint Victor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Campagnolo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223642v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223640v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995325v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995322v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dennehy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223741v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995318v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223753v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188952v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223780v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223932v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223945v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223955v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591198v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220319v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807153v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190648v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.89765" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216233v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08221-7.p.0151" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216231v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216238v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216450v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216461v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.39096." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216463v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.2412" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216637v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217483v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220279v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220269v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922967v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03250541v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922959v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923005v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922991v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141792v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669992v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670662v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669999v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638179v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669301v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141383v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223653v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223738v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223730v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223746v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423228v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bove" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223743v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159265v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223772v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223770v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223771v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143421v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223797v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223794v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223800v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223814v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223926v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223927v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223928v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223933v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223934v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223938v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150227v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223958v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223959v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223961v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223969v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223973v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223974v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223976v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223987v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669181v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667273v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philosophie.univ-paris8.fr/charles-ramond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807159v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ramond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29035/pyr.20.165" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188943v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18290/rf2204.10" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-6746.2021.1.39826" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216661v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216657v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982750v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217497v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220208v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22901/trans.2016.9.1.29" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.982" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217355v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.068.0163" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220303v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053620v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.014.0047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922966v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2013.09.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF4BPM83-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670677v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222638v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00992616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160479v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223788v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223792v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223810v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141016v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223966v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223989v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189604v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192366v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216228v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192372v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216455v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216456v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216447v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216451v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216591v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216620v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216613v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216576v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216609v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217362v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217472v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217389v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217457v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217450v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217382v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220241v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222417v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222387v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220256v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922968v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922970v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00993016v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995090v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223617v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995088v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223619v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223616v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223735v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995083v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995078v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223734v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923039v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995086v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223749v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995074v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223764v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922972v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223762v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223760v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223765v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223773v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223776v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223775v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923405v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223817v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671863v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223825v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223830v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223821v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223823v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223929v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223931v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223937v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223941v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223940v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223939v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223942v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223949v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223951v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223948v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223950v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223952v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223960v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223964v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223962v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223982v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223984v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143476v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807173v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188979v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216241v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216240v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Stetter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216466v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216682v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Proust" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220229v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220219v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220313v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222645v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669612v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00994178v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638582v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667645v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222669v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995336v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707288v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Saint Victor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Campagnolo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995325v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223642v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223640v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995322v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dennehy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223741v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995318v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223753v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188952v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223780v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223932v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223945v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223955v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591198v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220319v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807153v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190648v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.89765" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216233v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08221-7.p.0151" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216231v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216238v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216461v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.39096." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216463v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.2412" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216450v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216637v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217483v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220279v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220269v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03250541v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922959v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922967v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923005v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922991v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141792v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669992v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670662v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669999v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638179v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669301v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141383v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223653v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223738v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223730v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423228v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bove" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223743v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223746v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223772v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223770v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223771v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159265v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223783v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143421v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223797v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223794v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223800v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223814v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223926v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223927v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223928v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223933v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223934v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223938v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150227v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223958v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223959v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223961v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223969v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223973v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223974v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223976v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223987v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669181v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667273v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>