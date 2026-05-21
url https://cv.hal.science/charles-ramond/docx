--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1169,678 +1169,678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01053620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peu ou pas -Au-delà de cette limite votre ticket n'est plus valable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 434, pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00922966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Un sentiment moral à l’épreuve de l’artialisation – Sentiment d’Injustice et Chanson Populaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (2), pp.47-56. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nre.014.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nre.014.0047⟩</w:t>
+                <w:t xml:space="preserve">hal-04220308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Peu ou pas – Au-delà de cette limite votre ticket n’est plus valable »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (2), pp.72-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2013.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 434, pp.1-5</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comique et Casuistique dans &amp;quot;Le Dernier Acte&amp;quot; (&amp;quot;A Frolic Of His Own&amp;quot;) de William Gaddis – Pour une constitution judiciaire de la réalité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inter-Textes, revue de littérature comparée de l'Université de Thessalonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.169-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour des sentiments moraux dans les théories de la reconnaissance -De la 'grammaire morale des conflits sociaux' à la 'grammaire des sentiments moraux'</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Índice, Revista Eletrônica de Filosofia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 3 (2011/1), pp.1-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...68 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14, pp.169-182</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00670677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sedizione, ribellione e insubordinazione ('seditio', 'rebellio', 'contumacia') nella filosofia politica di Spinoza », Traduit du français par Giorgia Bordoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il Pensiero - Rivista di Filosofia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.63-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, vol. 3 (2011/1), pp.1-26</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À quoi donc le sceptique ne croit-il pas ? Remarques sur l'interprétation de Spinoza par Richard H. Popkin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52, pp.15-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1, pp.63-81</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À quoi donc le sceptique ne croit-il pas ? -Remarques sur l'interprétation de Spinoza par Richard H. Popkin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52, pp.15-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 52, pp.15-29</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00669310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deleuze -Schizophrénie, Capitalisme et Mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41,, pp. 99-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00667424v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00669310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pourquoi Descartes se défiait-il des promesses ? »</w:t>
               </w:r>
@@ -3094,2787 +3094,2787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04417622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« De l’écriture à l’animal – La trace chez Jacques Derrida »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Trace, entre mémoire et déchiffrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles Gauthier CANTHEL, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04189604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le sens d'un texte est toujours dans un autre texte » -Sur quelques points de traduction de l'Éthique de Spinoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualidad y relevancia de la Ética de Spinoza. Nuevas traducciones y lecturas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Francisco José MARTÍNEZ, Apr 2021, Cuenca, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04189467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Charles Gauthier CANTHEL, Oct 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bio-politique ou Zooanthropolitique ? – Derrida lecteur de Foucault dans La bête et le souverain »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Derrida 2021 : Biopolitique et Déconstruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane LOJKINE et Francesca MANZARI, Dec 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Stéphane LOJKINE et Francesca MANZARI, Dec 2021, Aix-en-Provence, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04190034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Logiques impossibles du vivant et amour de la vie chez Jacques Derrida »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Plus d’une discipline : actualité de La vie la mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giustino De Michele; Marta Hernandez Alonso; Elias Jabre; Alžbeta Kuchtová; Alejandro Orozco Hidalgo; Juan Evaristo Valls Boix, Oct 2021, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Giustino De Michele; Marta Hernandez Alonso; Elias Jabre; Alžbeta Kuchtová; Alejandro Orozco Hidalgo; Juan Evaristo Valls Boix, Oct 2021, Saint-Denis, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04189600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sur la signification générale des deux traités politiques de Spinoza »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Le Traité Théologico-Politique de Spinoza, Analyses et Commentaires », Séminaire Equipe PhilePol (EA 4569 EPS) ; voir à https://philosophieparisdescartes.wordpress.com/2018/10/05/seminaires-2018-2019/r à</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves-Charles ZARKA, Jan 2019, Paris, Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Yves-Charles ZARKA, Jan 2019, Paris, Sorbonne, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jacques Rancière critique de Marx, Althusser, Bourdieu et Sartre – La controverse sur la ‘petite-bourgeoisie’ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine de rentrée du Département de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mazarine Pingeot, Sep 2019, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Mazarine Pingeot, Sep 2019, Saint-Denis, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04192366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sur les modes d’existence des réseaux urbains – À propos de &amp;quot;Paris Ville Invisible&amp;quot; (Bruno Latour et Emilie Hermant, Paris: Les Empêcheurs de tourner en rond / Le Seuil, 2009) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les philosophes et leurs cités, Université de Sfax, Département de philosophie / UR Phénoménologie et Interdisciplinarité, LR Philab / Université de Tunis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bachir BAAZAOUI, Oct 2019, Sfax, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Bachir BAAZAOUI, Oct 2019, Sfax, Tunisie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04190670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désir de reconnaissance et « sentiment d'injustice »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Scientifique « De la connaissance à la reconnaissance », Université de Sfax, Tunisie, Département de Philosophie, Unité de Recherche « Phénoménologie et interdisciplinarité ». Programme : https://drive.google.com/file/d/1Vg2NrZp5wADIKMz40aWi_0ZjUL9lr_r1/view?usp=sharing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Med Mohsen ZERAI, Mar 2019, Sfax, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Med Mohsen ZERAI, Mar 2019, Sfax, Tunisie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La critique spinozienne de la ‘qualité occulte’ cartésienne, et ses déclinaisons »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Descartes et Spinoza entre ruptures et continuités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François-Xavier de PERETTI, Apr 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, François-Xavier de PERETTI, Apr 2019, Aix-en-Provence, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04192372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« René Girard – Littérature et Anthropologie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La philosophie contemporaine française dans ses rapports avec la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jing ZHAO, Centre de recherche sur les Formes de la Littérature Contemporaine, May 2018, Nanchang, Jiangxi Normal University, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« René Girard – Littérature et Anthropologie »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jacques Derrida – Une Philosophie de l’Écriture »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La philosophie contemporaine française dans ses rapports avec la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jing ZHAO, Centre de recherche sur les Formes de la Littérature Contemporaine, May 2018, Nanchang, Jiangxi Normal University, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« Jacques Derrida – Une Philosophie de l’Écriture »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jacques Derrida – Déconstruction et Littérature »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La philosophie contemporaine française dans ses rapports avec la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jing ZHAO, Centre de recherche sur les Formes de la Littérature Contemporaine, May 2018, Nanchang, Jiangxi Normal University, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« Jacques Derrida – Déconstruction et Littérature »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 1968-2018 : Au Sujet Inconnu… – Conceptualisations de la rupture chez Meschonnic, Rancière, Badiou et Derrida »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'inauguration de l'EA 4574 SPH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valéry Laurand, May 2018, Bordeaux, Université Bordeaux Montaigne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Préférence et justification – Pour une séparation (spinoziste ?) de la politique et de la morale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuit de la Philosophie, UNESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Meriam Korichi, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jacques Rancière – Littérature, Philosophie, Politique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La philosophie contemporaine française dans ses rapports avec la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jing ZHAO, Centre de recherche sur les Formes de la Littérature Contemporaine, May 2018, Nanchang, Jiangxi Normal University, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Valéry Laurand, May 2018, Bordeaux, Université Bordeaux Montaigne, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La statue du commandeur - Spinozisme, immanence et événementialité dans quelques figures contemporaines de la philosophie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Événement et Principe de Raison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kim Sang ONG VAN CUNG et Thomas DETCHEVERRY, Nov 2018, Bordeaux, Université Bordeaux Montaigne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Meriam Korichi, Nov 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Préférence et justification – Propositions spinozistes pour une séparation du théologique et du politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire International de Recherche sur Spinoza en Sorbonne, CHSPM / LIS / CERPHI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chantal JAQUET, Pascal SEVERAC et Ariel SUHAMY, Jan 2017, Paris, Université Paris 1 Panthéon-Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jing ZHAO, Centre de recherche sur les Formes de la Littérature Contemporaine, May 2018, Nanchang, Jiangxi Normal University, Chine</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La question du sujet – Poétique et Politique chez Derrida et trois contemporains : Badiou, Meschonnic, Rancière »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Poétique / Politique : Hantises de la Déconstruction" ("Poética / Política – Assombros da Deconstrução")</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Piero EYBEN, Sep 2017, Université de Brasilia, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Kim Sang ONG VAN CUNG et Thomas DETCHEVERRY, Nov 2018, Bordeaux, Université Bordeaux Montaigne, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Phénoménologie de la vie et cogito biologique chez Derrida »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée "Jacques Derrida – Phénoménologie et déconstruction", Cycle "La Phénoménologie et la vie", 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves-Charles Zarka, May 2017, Paris, Université Paris-Descartes / Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Piero EYBEN, Sep 2017, Université de Brasilia, Brésil</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Au Sujet Inconnu… – Conceptualisations de la rupture chez Meschonnic, Derrida, Badiou et Rancière »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine de Rentrée du Département de Philosophie de l’université Paris 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mazarine Pingeot, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Chantal JAQUET, Pascal SEVERAC et Ariel SUHAMY, Jan 2017, Paris, Université Paris 1 Panthéon-Sorbonne, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Critique de la lalangue »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Etudes Doctorales « Jacques Derrida : ‘Je n’ai qu’une langue, ce n’est pas la mienne’ »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles Ramond et Manola Antonioli, Jun 2017, Université Paris 8, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Yves-Charles Zarka, May 2017, Paris, Université Paris-Descartes / Sorbonne, France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Il n’y a de guerres que primitives – Remarques sur 'Achever Clausewitz' de René Girard »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"(Re)penser la Guerre", Conférence Annuelle de l’AEGES (Association pour les Études sur la Guerre Et la Stratégie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alice PANNIER (IRSEM / CERI) et Olivier SCHMITT (University of Southern Danemark), Dec 2016, Paris, UMR 7050 CERI (Sciences-Po / CNRS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mazarine Pingeot, Sep 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comment est-il possible d’être spinoziste et girardien ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Spinoza politico tra antico e moderno – Leo Strauss, Eric Voegelin, René Girard"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gianfranco MORMINO, Università degli studi di Milano, Jan 2016, Milan, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Charles Ramond et Manola Antonioli, Jun 2017, Université Paris 8, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aptitudes et adaptations peuvent-elles trouver place dans la philosophie de Spinoza ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Études "Spinoza et l’essence plastique – L’aptitude à s’organiser face au contraire et à la confusion"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent LEGEAY et Chantal JAQUET, Nov 2016, Paris, Université Paris1, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Alice PANNIER (IRSEM / CERI) et Olivier SCHMITT (University of Southern Danemark), Dec 2016, Paris, UMR 7050 CERI (Sciences-Po / CNRS), France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La notion de ‘positivisme juridique’ pourrait-elle s’appliquer à la conception spinoziste du droit ? – Débat avec Otto Pfersmann sur Spinoza et Kelsen »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Droit et philosophie : regards croisés sur la norme juridique" (CERSA, UMR 7106 CNRS / Université Paris 2 Panthéon-Assas ; et SOPHIAPOL, EA 3932, Université Paris Ouest Nanterre La Défense)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géraldine AÏDAN, Raphael CHAPPÉ et Pierre CRÉTOIS, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gianfranco MORMINO, Università degli studi di Milano, Jan 2016, Milan, Italie</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La violence, origine et fin de l’humanité ? – L’anthropologie philosophique de René Girard »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine d’accueil du Département de philosophie de l'université Paris 8, thème « La violence »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mazarine PINGEOT, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Vincent LEGEAY et Chantal JAQUET, Nov 2016, Paris, Université Paris1, France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« What Will Remain of Humanities Institutions in the Post-Human Era ? – Remarks on Jacques Rancière and Self-Emancipation », Traduit du français par Jack STETTER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference "Future of the Human &amp; Future of the Humanities"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sangkyu SHIN, Ewha Institute for The Humanities, Ewha Womans University, Nov 2016, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Géraldine AÏDAN, Raphael CHAPPÉ et Pierre CRÉTOIS, Jun 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le radicalisme paradoxal de Spinoza – Une réponse à Jonathan Israel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International "Spinoza France - États-Unis", Universités Paris 1 et Paris 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chantal JAQUET (Université Paris 1 Panthéon-Sorbonne / CHPSM), Pierre-François MOREAU (ENS de Lyon / IHRIM), Charles RAMOND et Jack STETTER (Université Paris 8 Vincennes Saint-Denis / LLCP), Pascal SÉVÉRAC (Université Paris-Est Créteil / LIS), Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mazarine PINGEOT, Sep 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La laïcité entre préférence et justification - Remarques sur l'ouvrage d'André Tosel 'Nous citoyens, laïques et fraternels'</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’idée du commun. Autour de la pensée d’André Tosel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edouard DELRUELLE et Daniel GIOVANNANGELI, Oct 2015, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sangkyu SHIN, Ewha Institute for The Humanities, Ewha Womans University, Nov 2016, Séoul, South Korea</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Roue de la démocratie et États voyous chez Jacques Derrida – Les chaînes, le cercle et le saut » (en grec)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international La Pensée éthique et politique de Jacques Derrida, Université Nationale Capodistrienne, Athènes, Département de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gerasimos KAKOLIRIS, Jan 2013, Athènes, France. pp.148-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Chantal JAQUET (Université Paris 1 Panthéon-Sorbonne / CHPSM), Pierre-François MOREAU (ENS de Lyon / IHRIM), Charles RAMOND et Jack STETTER (Université Paris 8 Vincennes Saint-Denis / LLCP), Pascal SÉVÉRAC (Université Paris-Est Créteil / LIS), Jun 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vers la crise perpétuelle ? – Conditions de possibilité et conditions d’impossibilité de la notion de ‘crise’ chez Jacques Derrida »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table Ronde "Penser la Crise avec Jacques Derrida", Institut Français de Grèce, dans le cadre du Colloque "La Pensée Éthique et Politique de Jacques Derrida"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gerasimos KAKOLIRIS, Université Nationale Capodistrienne, Athènes, Département de Philosophie, Jan 2013, Athènes, Grèce. pp.75-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Edouard DELRUELLE et Daniel GIOVANNANGELI, Oct 2015, Liège, Belgique</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bruno Latour – La Terre, nouvelle utopie ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université Paris 8, Semaine de rentrée du Département de philosophie, Thème : "L’Utopie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mazarine Pingeot, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gerasimos KAKOLIRIS, Jan 2013, Athènes, France. pp.148-159</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le ‘sentiment d’injustice’ dans la Théorie des sentiments moraux d’Adam Smith »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Passions, affects, sentiments, sensibilité, émotions : les enjeux politiques et moraux d’un déplacement conceptuel au sein des anthropologies philosophiques du XVIe siècle à aujourd’hui"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Raphaël CHAPPÉ et Miryam GIRGIA, EA 3932 SOPHIAPOL, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gerasimos KAKOLIRIS, Université Nationale Capodistrienne, Athènes, Département de Philosophie, Jan 2013, Athènes, Grèce. pp.75-88</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être vu nu par son chat !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Pudeur et nudité -Pourquoi le sexe des humains est-il toujours caché ?", Journée d'enseignement de sexologie de l'université Paris-Descartes, Resp. Nicolas THIOUNN et Philippe BRENOT.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mazarine Pingeot, Sep 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00922968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on persécuter un nom ? Jean-Claude Milner lecteur de Spinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Le Théologico-Politique (1), Spinoza et la persécution -Autour du livre de Jean-Claude Milner 'Le Sage Trompeur' (Verdier)", Resp. Yves-Charles Zarka. Université Paris Descartes, Sciences Humaines et Sociales Sorbonne, EA 3625 GEPECS, Équipe Philépol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Raphaël CHAPPÉ et Miryam GIRGIA, EA 3932 SOPHIAPOL, Oct 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00922970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roue de la démocratie et États voyous chez Jacques Derrida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bicentenaire des Constitutions des Amériques - Droit, Histoire, Philosophies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Égalité des chances et reconnaissance : sur une surprenante contradiction des méritocraties démocratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thinking the Twentieth Century : Philosophy and its Conditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Roue de la démocratie et États voyous chez Jacques Derrida »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International "Bicentenaire des Constitutions des Amériques – Droit, Histoire, Philosophies", Institut des Amériques / Université de Paris 8 / Université de Strasbourg / FARE / CREDAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrice VERMEREN, Jean-René GARCIA et Denis ROLLAND, Jun 2010, Paris, Ministère de l’Enseignement Supérieur et de la Recherche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Portugal</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un monde ou plusieurs ? Scepticisme et tragédie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Vouloir / Dire : La voix et la tragédie, d'Austin à Cavell - Autour de Dire et vouloir dire, de Stanley Cavell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le destinataire manquant – Sens et projet du Traité politique de Spinoza »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire et transversal de doctorat "Le Politique – Philosophie, Histoire, Sociologie", Université Paris Descartes / ED 180 / Université Sorbonne Nouvelle / ED 514</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves-Charles ZARKA et Franck LESSAY, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223617v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00995088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Lexique mineur, Hapax, Mots absents – Remarques en écho au texte de Christina Santinelli &amp;quot;À partir de 'Spinoza in Italia' – Quelques notes historico-critiques et quelques remarques de méthode&amp;quot; »</w:t>
               </w:r>
@@ -10363,301 +10363,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Capitalismes : en sortir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques de Saint Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Campagnolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cités, pp.192, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">René Girard. La théorie mimétique - de l'apprentissage à l'apocalypse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF - débats philosophiques, pp.221, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...53 lines deleted...]
-              <w:t xml:space="preserve">Cités, pp.192, 2010</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrida : La deconstrucción&amp;quot;, coordinado por Charles RAMOND, Traducción de Victor GOLDSTEIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hugo VEZETTI. Ediciones Nueva Visión, pp.127, 2009, 9789506025984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une vie humaine...&amp;quot; - Récits biographiques et anthropologie philosophique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Bordeaux, pp.175, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995325v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04223642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Vocabulaire de René Girard&amp;quot;, 2ème édition revue et augmentée</w:t>
               </w:r>
@@ -14091,169 +14091,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01159265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Idéalisme et panthéisme – La lecture kantienne de Spinoza dans la &amp;quot;Critique de la Faculté de Juger&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Bouton ed. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Dieu et la Nature - La question du panthéisme dans l’idéalisme allemand"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olms (« Europaea Memoria –Studien und Texte zur Geschichte der europäischen Ideen »), pp.55-74, 2005, 9783487128344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01143421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Un seul accomplissement – Hypothèses sur &amp;quot;Éthique&amp;quot; V 39 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Corps, Jean-Christophe GODDARD éd</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris : Vrin, pp.121-143, 2005, 978-2-7116-1730-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223783v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01143421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La loi du nombre – Ou la démocratie comme ‘régime absolu’ »</w:t>
               </w:r>
@@ -15948,51 +15948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philosophie.univ-paris8.fr/charles-ramond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807159v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ramond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29035/pyr.20.165" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188943v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18290/rf2204.10" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-6746.2021.1.39826" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216661v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216657v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982750v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217497v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220208v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22901/trans.2016.9.1.29" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.982" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217355v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.068.0163" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220303v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053620v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.014.0047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922966v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2013.09.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF4BPM83-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670677v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222638v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00992616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160479v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223788v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223792v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223810v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141016v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223966v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223989v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189604v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192366v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216228v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192372v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216455v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216456v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216447v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216451v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216591v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216620v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216613v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216576v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216609v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217362v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217472v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217389v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217457v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217450v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217382v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220241v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222417v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222387v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220256v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922968v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922970v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00993016v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995090v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223617v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995088v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223619v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223616v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223735v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995083v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995078v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223734v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923039v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995086v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223749v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995074v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223764v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922972v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223762v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223760v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223765v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223773v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223776v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223775v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923405v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223817v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671863v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223825v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223830v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223821v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223823v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223929v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223931v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223937v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223941v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223940v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223939v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223942v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223949v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223951v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223948v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223950v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223952v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223960v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223964v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223962v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223982v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223984v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143476v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807173v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188979v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216241v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216240v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Stetter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216466v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216682v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Proust" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220229v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220219v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220313v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222645v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669612v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00994178v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638582v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667645v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222669v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995336v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707288v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Saint Victor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Campagnolo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995325v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223642v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223640v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995322v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dennehy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223741v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995318v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223753v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188952v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223780v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223932v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223945v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223955v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591198v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220319v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807153v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190648v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.89765" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216233v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08221-7.p.0151" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216231v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216238v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216461v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.39096." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216463v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.2412" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216450v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216637v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217483v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220279v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220269v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03250541v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922959v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922967v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923005v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922991v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141792v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669992v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670662v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669999v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638179v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669301v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141383v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223653v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223738v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223730v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423228v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bove" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223743v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223746v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223772v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223770v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223771v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159265v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223783v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143421v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223797v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223794v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223800v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223814v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223926v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223927v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223928v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223933v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223934v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223938v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150227v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223958v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223959v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223961v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223969v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223973v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223974v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223976v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223987v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669181v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667273v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philosophie.univ-paris8.fr/charles-ramond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807159v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ramond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29035/pyr.20.165" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188943v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18290/rf2204.10" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-6746.2021.1.39826" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216661v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216657v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982750v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217497v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220208v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22901/trans.2016.9.1.29" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.982" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217355v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.068.0163" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220303v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053620v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922966v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.014.0047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2013.09.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF4BPM83-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670677v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222638v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00992616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667424v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160479v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223788v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223792v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223810v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141016v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223966v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223989v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189467v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192366v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216228v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192372v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216455v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216456v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216447v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216451v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216620v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216591v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216613v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216576v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216609v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217362v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217472v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217389v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217457v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217450v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217382v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220241v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222417v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222387v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220256v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922968v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922970v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00993016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995088v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223617v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223619v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223616v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223735v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995083v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995078v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223734v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923039v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995086v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223749v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995074v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223764v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922972v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223762v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223760v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223765v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223773v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223776v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223775v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923405v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223817v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671863v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223825v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223830v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223821v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223823v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223929v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223931v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223937v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223941v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223940v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223939v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223942v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223949v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223951v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223948v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223950v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223952v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223960v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223964v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223962v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223982v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223984v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143476v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807173v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188979v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216241v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216240v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Stetter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216466v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216682v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Proust" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220229v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220219v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220313v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222645v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669612v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00994178v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638582v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667645v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222669v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707288v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Saint Victor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Campagnolo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223642v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995325v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223640v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995322v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dennehy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223741v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995318v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223753v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188952v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223780v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223932v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223945v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223955v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591198v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220319v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807153v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190648v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.89765" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216233v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08221-7.p.0151" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216231v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216238v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216461v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.39096." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216463v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.2412" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216450v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216637v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217483v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220279v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220269v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03250541v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922959v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922967v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923005v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922991v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141792v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669992v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670662v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669999v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638179v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669301v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141383v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223653v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223738v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223730v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423228v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bove" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223743v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223746v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223772v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223770v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223771v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159265v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143421v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223797v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223794v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223800v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223814v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223926v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223927v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223928v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223933v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223934v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223938v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150227v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223958v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223959v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223961v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223969v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223973v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223974v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223976v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223987v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669181v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667273v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>