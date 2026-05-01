--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -2155,425 +2155,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Environment on Activation and Sorption of Getter Alloys and Multilayers for Hybrid Wafer-level Vacuum Packaging</w:t>
+                <w:t xml:space="preserve">Effect of the Annealing Gas and RF Power Sputtering in the Electrical, Structural and Optical Properties of ITO Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bosseboeuf</w:t>
+                <w:t xml:space="preserve">O. Boussoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lemettre</w:t>
+                <w:t xml:space="preserve">M. Belkaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Wu</w:t>
+                <w:t xml:space="preserve">G. Halais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Moulin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Farhati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18494/SAM.2019.2312⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nano and Electronic Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.02010-1-02010-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21272/jnep.11(2).02010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322620v1</w:t>
+                <w:t xml:space="preserve">hal-02322601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Annealing Gas and RF Power Sputtering in the Electrical, Structural and Optical Properties of ITO Thin Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Environment on Activation and Sorption of Getter Alloys and Multilayers for Hybrid Wafer-level Vacuum Packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bosseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Boussoum</w:t>
+                <w:t xml:space="preserve">Sylvain Lemettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Belkaïd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Renard</w:t>
+                <w:t xml:space="preserve">Ming Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Halais</w:t>
+                <w:t xml:space="preserve">Johan Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Farhati</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nano and Electronic Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (2), pp.02010-1-02010-7. </w:t>
+              <w:t xml:space="preserve">Sensors and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (9), pp.2825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21272/jnep.11(2).02010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18494/SAM.2019.2312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322601v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Environment on Activation and Sorption of Getter Alloys and Multilayers for Hybrid Wafer-level Vacuum Packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bosseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lemettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (9), pp.2825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18494/SAM.2019.2312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029390v1</w:t>
+                <w:t xml:space="preserve">hal-02322620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology of GaAs crystals heterogeneously integrated on nominal (001) Si by epitaxial lateral overgrowth on tunnel oxide via Ge nano-seeding</w:t>
               </w:r>
@@ -3752,1472 +3752,1472 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ Electric-Field-Assisted Growth of GaAs Nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time Resolved Emission Spectroscopy of Si-doped MBE grown GaAsPBi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiang Yu</w:t>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Hassebi</w:t>
+                <w:t xml:space="preserve">Keiki Fukumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khakimjon Saidov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Renard</w:t>
+                <w:t xml:space="preserve">Karim Ouaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy &amp; Microanalysis 2025 Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PVSEC-36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chulalongkorn University, Nov 2025, Bangkok, Thailand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269374v1</w:t>
+                <w:t xml:space="preserve">hal-05387765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Resolved Emission Spectroscopy of Si-doped MBE grown GaAsPBi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+                <w:t xml:space="preserve">In-situ Electric-Field-Assisted Growth of GaAs Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hassebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Alamarguy</w:t>
+                <w:t xml:space="preserve">Khakimjon Saidov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keiki Fukumoto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">James P. Connolly</w:t>
+                <w:t xml:space="preserve">Ivan Erofeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PVSEC-36</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy &amp; Microanalysis 2025 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M&amp;M, Jul 2025, Salt Lake City, UT, United States. pp.1788-1789, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mam/ozaf048.908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387765v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la localisation bas coût d’hétéroépitaxie de GaAs sur Si</w:t>
+                <w:t xml:space="preserve">Growth and Characterization of hexagonal GaAs thin film on ZnS-4H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dentz</w:t>
+                <w:t xml:space="preserve">Corentin Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hamouda</w:t>
+                <w:t xml:space="preserve">Hafssa Ameziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Hallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hallais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Herth</w:t>
+                <w:t xml:space="preserve">Julien Chaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop OSEPI sur l’épitaxie des oxydes et des semi-conducteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Fréjus (France), France</w:t>
+              <w:t xml:space="preserve">Hexagonal SiGe and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790682v1</w:t>
+                <w:t xml:space="preserve">hal-05600960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From nanosphere lithography to localised heteroepitaxy of GaAs on Si</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Vers la localisation bas coût d’hétéroépitaxie de GaAs sur Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Herth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gettering and Defect Engineering in Semiconductor Technology GADEST 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Bad Schandau, Germany</w:t>
+              <w:t xml:space="preserve">Workshop OSEPI sur l’épitaxie des oxydes et des semi-conducteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Fréjus (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790713v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxy of hexagonal Ge-2H : growth regimes and related I3 defects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Renard</w:t>
+                <w:t xml:space="preserve">From nanosphere lithography to localised heteroepitaxy of GaAs on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fraunié</w:t>
+                <w:t xml:space="preserve">G. Hallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Dursap</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Travers</w:t>
+                <w:t xml:space="preserve">E. Herth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAME : First International Workshop on Fundamentals and Advances of MOVPE processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Gettering and Defect Engineering in Semiconductor Technology GADEST 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bad Schandau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261830v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the CMOS sensors: the DoTPiX pixel concept and technology for the International Linear Collider A</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitaxy of hexagonal Ge-2H : growth regimes and related I3 defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas T. Fourches</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Fraunié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Dursap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Future Linear Colliders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Online, Switzerland</w:t>
+              <w:t xml:space="preserve">FAME : First International Workshop on Fundamentals and Advances of MOVPE processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238333v1</w:t>
+                <w:t xml:space="preserve">hal-04261830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building blocks development for defect-free growth of GaAs on silicon for tandem solar cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+                <w:t xml:space="preserve">Beyond the CMOS sensors: the DoTPiX pixel concept and technology for the International Linear Collider A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas T. Fourches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Hallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Future Linear Colliders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343896v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless Investigation of the p-Type Doping Concentration Level of Single Micrometric Size GaAs Crystals Grown on Silicon for Multijunction Solar Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building blocks development for defect-free growth of GaAs on silicon for tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EU PVSEC, Sep 2018, Bruxelles, Belgium. pp.660 - 664, </w:t>
+              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WIP, Sep 2019, Marseille, France. pp.757, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4229/35thEUPVSEC20182018-2AV.3.17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4229/EUPVSEC20192019-3BV.2.49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936835v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, optoelectronic and electrical properties of GaAs microcrystals grown from (001) Si nano-areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contactless Investigation of the p-Type Doping Concentration Level of Single Micrometric Size GaAs Crystals Grown on Silicon for Multijunction Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung-Ling Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Makhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Erice School 2013 - Nano-Structures For Optics And Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-9133-5_37⟩</w:t>
+              <w:t xml:space="preserve">35th European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EU PVSEC, Sep 2018, Bruxelles, Belgium. pp.660 - 664, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/35thEUPVSEC20182018-2AV.3.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931323v1</w:t>
+                <w:t xml:space="preserve">hal-01936835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Route toward III-V multispectral solar cells on silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural, optoelectronic and electrical properties of GaAs microcrystals grown from (001) Si nano-areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cherkasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Molière</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Erice School 2013 - Nano-Structures For Optics And Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Erice, Italy. pp.485-486, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9133-5_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099576v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de microcristaux de GaAs sur Si(100) sans domaines d'antiphase ni dislocation</w:t>
+                <w:t xml:space="preserve">Route toward III-V multispectral solar cells on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Hallais</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931329v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing III-V Multijunction Solar Cells on Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5245,350 +5245,475 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPVSEC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.219-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-V multispectral solar cells on silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration de microcristaux de GaAs sur Si(100) sans domaines d'antiphase ni dislocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Molière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cherkasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Boucher</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">JNPV 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931316v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations optiques et électriques de cristaux GaAs intégrés sur Si pour la réalisation de cellules solaires multispectrales III-V sur Silicium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">III-V multispectral solar cells on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Molière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Connolly</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931328v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caractérisations optiques et électriques de cristaux GaAs intégrés sur Si pour la réalisation de cellules solaires multispectrales III-V sur Silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Molière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JNPV 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Growth route toward III-V multispectral solar cells on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cherkasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5620,51 +5745,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPVSEC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.344-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5674,426 +5799,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling textured GaAs nanocrystals on silicon for III-V/Si tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Dentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales du Photovoltaïque (JNPV) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Dourdan (91), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building blocks development for defect-free growth of GaAs on silicon for tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse par photoluminescence du dopage résiduel dans un cristal unique de GaAs de taille micrométrique épitaxié sur silicium pour la réalisation de multijonctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung-Ling Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Makhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2018 (JNPV 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-photoluminescence investigation of the doping level in single GaAs crystals epitaxially grown on silicon for multijunction solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6152,51 +6277,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6206,51 +6331,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer photoreceptor device, layers of which have different lattice parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6298,51 +6423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">États-Unis, N° de brevet: US20190115488. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6352,269 +6477,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric-field-assisted phase switching for crystal phase quantum dot fabrication in GaAs nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khakimjon Saidov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Erofeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hassebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implanted buried strained germanium rich layers in silicon: ab-initio investigations and phonons properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas T. Fourches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Imbernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374137v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6624,114 +6749,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérostructures Antimoniures/Arséniures pour les applications optoélectroniques dans le moyen infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Paris-Diderot - Paris VII, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00124336v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId145"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6878,51 +7003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondation-lamap.org/fr/page/12037/les-saisons-sur-terre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.adum.fr/psaclay/formations.pl?mat=192928" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.c2n.universite-paris-saclay.fr/fr/recherche/departement-materiaux/heterna/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923778v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Melhem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Hallais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Amiri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140609" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934869v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Patrick Connolly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400609" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Fadaly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Renard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Peeters" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vettori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202102340" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Mamoudou Diallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Aziziyan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Arvinte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202101890" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Djomani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaise Brubach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Calandrini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab7b06" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322620v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bosseboeuf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lemettre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18494/SAM.2019.2312" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322601v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boussoum" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belka&#239;d" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farhati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21272/jnep.11(2).02010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Moli&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Hallais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.12.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Djomani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fakfakh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaa738" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fasolato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Luca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03073" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Connolly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974538" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25328" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouchier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2463" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721160v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.01.065" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W25Z7W70-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058064v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gard&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502049a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931275v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807386" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269374v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Yu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hassebi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khakimjon Saidov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Erofeev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf048.908" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05387765v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiki Fukumoto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouaras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790682v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dentz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamouda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hallais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herth" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790713v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261830v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frauni&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dursap" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238333v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas T. Fourches" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343896v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.49" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01936835v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ling Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makhloufi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/35thEUPVSEC20182018-2AV.3.17" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931323v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cherkasin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9133-5_37" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099576v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931329v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931339v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connolly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931316v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931328v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296198v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dentz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344131v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01942352v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01629676v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558166v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284473v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wei" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374137v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Imbernon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00124336v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondation-lamap.org/fr/page/12037/les-saisons-sur-terre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.adum.fr/psaclay/formations.pl?mat=192928" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.c2n.universite-paris-saclay.fr/fr/recherche/departement-materiaux/heterna/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923778v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Melhem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Hallais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Amiri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140609" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934869v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Patrick Connolly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400609" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Fadaly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Renard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Peeters" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vettori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202102340" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Mamoudou Diallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Aziziyan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Arvinte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202101890" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Djomani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaise Brubach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Calandrini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab7b06" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322601v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boussoum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belka&#239;d" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farhati" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21272/jnep.11(2).02010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029390v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bosseboeuf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lemettre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18494/SAM.2019.2312" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322620v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Moli&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Hallais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.12.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Djomani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fakfakh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaa738" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fasolato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Luca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03073" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Connolly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974538" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25328" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouchier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2463" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721160v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.01.065" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W25Z7W70-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058064v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gard&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502049a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931275v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807386" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05387765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiki Fukumoto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouaras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269374v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Yu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hassebi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khakimjon Saidov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Erofeev" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf048.908" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600960v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafssa Ameziane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790682v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dentz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamouda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hallais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790713v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261830v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frauni&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dursap" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238333v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas T. Fourches" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.49" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01936835v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ling Chen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makhloufi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/35thEUPVSEC20182018-2AV.3.17" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931323v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cherkasin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9133-5_37" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099576v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931339v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connolly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931329v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931316v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931328v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296198v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dentz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344131v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01942352v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01629676v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558166v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284473v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374137v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Imbernon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00124336v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>