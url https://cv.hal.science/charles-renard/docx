--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -2155,400 +2155,400 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Annealing Gas and RF Power Sputtering in the Electrical, Structural and Optical Properties of ITO Thin Films</w:t>
+                <w:t xml:space="preserve">Effect of Environment on Activation and Sorption of Getter Alloys and Multilayers for Hybrid Wafer-level Vacuum Packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Boussoum</w:t>
+                <w:t xml:space="preserve">Alain Bosseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Belkaïd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Renard</w:t>
+                <w:t xml:space="preserve">Sylvain Lemettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Halais</w:t>
+                <w:t xml:space="preserve">Ming Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Farhati</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johan Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nano and Electronic Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21272/jnep.11(2).02010⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (9), pp.2825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18494/SAM.2019.2312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322601v1</w:t>
+                <w:t xml:space="preserve">hal-03029390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Environment on Activation and Sorption of Getter Alloys and Multilayers for Hybrid Wafer-level Vacuum Packaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the Annealing Gas and RF Power Sputtering in the Electrical, Structural and Optical Properties of ITO Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lemettre</w:t>
+                <w:t xml:space="preserve">O. Boussoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Wu</w:t>
+                <w:t xml:space="preserve">M. Belkaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Moulin</w:t>
+                <w:t xml:space="preserve">G. Halais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Coste</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Farhati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (9), pp.2825. </w:t>
+              <w:t xml:space="preserve">Journal of Nano and Electronic Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.02010-1-02010-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18494/SAM.2019.2312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21272/jnep.11(2).02010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029390v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Environment on Activation and Sorption of Getter Alloys and Multilayers for Hybrid Wafer-level Vacuum Packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bosseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lemettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (9), pp.2825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18494/SAM.2019.2312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322620v1</w:t>
@@ -3223,290 +3223,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing III-V multijunction solar cells on silicon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth of high quality micrometer scale GaAs/Si crystals from (001) Si nano-areas in SiO&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Molière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Hallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 401, pp.554-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.01.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pip.2463⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099347v1</w:t>
+                <w:t xml:space="preserve">hal-01721160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of high quality micrometer scale GaAs/Si crystals from (001) Si nano-areas in SiO&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing III-V multijunction solar cells on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bouchier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.01.065⟩</w:t>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (7), pp.810-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pip.2463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721160v1</w:t>
+                <w:t xml:space="preserve">hal-01099347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel heterostructured Ge nanowires based on polytype transformation</w:t>
               </w:r>
@@ -5100,51 +5100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t>
@@ -5167,151 +5167,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing III-V Multijunction Solar Cells on Silicon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth route toward III-V multispectral solar cells on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cherkasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Molière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPVSEC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.219-228</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.344-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931339v1</w:t>
+                <w:t xml:space="preserve">hal-00931338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de microcristaux de GaAs sur Si(100) sans domaines d'antiphase ni dislocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5370,432 +5387,415 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-V multispectral solar cells on silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing III-V Multijunction Solar Cells on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bouchier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">EUPVSEC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.219-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931316v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations optiques et électriques de cristaux GaAs intégrés sur Si pour la réalisation de cellules solaires multispectrales III-V sur Silicium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">III-V multispectral solar cells on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Molière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Connolly</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931328v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth route toward III-V multispectral solar cells on silicon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisations optiques et électriques de cristaux GaAs intégrés sur Si pour la réalisation de cellules solaires multispectrales III-V sur Silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Vincent</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPVSEC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.344-348</w:t>
+              <w:t xml:space="preserve">JNPV 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931338v1</w:t>
+                <w:t xml:space="preserve">hal-00931328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6358,51 +6358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer photoreceptor device, layers of which have different lattice parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7003,51 +7003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondation-lamap.org/fr/page/12037/les-saisons-sur-terre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.adum.fr/psaclay/formations.pl?mat=192928" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.c2n.universite-paris-saclay.fr/fr/recherche/departement-materiaux/heterna/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923778v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Melhem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Hallais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Amiri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140609" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934869v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Patrick Connolly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400609" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Fadaly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Renard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Peeters" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vettori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202102340" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Mamoudou Diallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Aziziyan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Arvinte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202101890" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Djomani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaise Brubach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Calandrini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab7b06" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322601v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boussoum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belka&#239;d" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farhati" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21272/jnep.11(2).02010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029390v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bosseboeuf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lemettre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18494/SAM.2019.2312" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322620v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Moli&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Hallais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.12.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Djomani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fakfakh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaa738" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fasolato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Luca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03073" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Connolly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974538" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25328" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouchier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2463" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721160v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.01.065" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W25Z7W70-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058064v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gard&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502049a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931275v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807386" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05387765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiki Fukumoto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouaras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269374v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Yu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hassebi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khakimjon Saidov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Erofeev" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf048.908" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600960v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafssa Ameziane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790682v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dentz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamouda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hallais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790713v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261830v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frauni&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dursap" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238333v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas T. Fourches" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.49" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01936835v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ling Chen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makhloufi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/35thEUPVSEC20182018-2AV.3.17" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931323v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cherkasin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9133-5_37" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099576v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931339v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connolly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931329v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931316v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931328v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296198v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dentz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344131v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01942352v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01629676v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558166v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284473v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374137v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Imbernon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00124336v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondation-lamap.org/fr/page/12037/les-saisons-sur-terre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.adum.fr/psaclay/formations.pl?mat=192928" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.c2n.universite-paris-saclay.fr/fr/recherche/departement-materiaux/heterna/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923778v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Melhem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Hallais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Amiri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140609" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934869v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Patrick Connolly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400609" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Fadaly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Renard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Peeters" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vettori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202102340" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Mamoudou Diallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Aziziyan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Arvinte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202101890" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Djomani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaise Brubach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Calandrini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab7b06" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bosseboeuf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lemettre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18494/SAM.2019.2312" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322601v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boussoum" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belka&#239;d" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farhati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21272/jnep.11(2).02010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322620v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Moli&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Hallais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.12.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Djomani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fakfakh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaa738" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fasolato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Luca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03073" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Connolly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974538" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25328" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721160v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.01.065" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W25Z7W70-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouchier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2463" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058064v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gard&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502049a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931275v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807386" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05387765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiki Fukumoto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouaras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269374v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Yu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hassebi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khakimjon Saidov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Erofeev" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf048.908" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600960v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafssa Ameziane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790682v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dentz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamouda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hallais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790713v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261830v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frauni&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dursap" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238333v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas T. Fourches" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.49" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01936835v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ling Chen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makhloufi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/35thEUPVSEC20182018-2AV.3.17" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931323v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cherkasin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9133-5_37" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099576v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931338v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931339v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connolly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931316v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931328v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296198v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dentz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344131v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01942352v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01629676v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558166v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284473v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374137v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Imbernon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00124336v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>