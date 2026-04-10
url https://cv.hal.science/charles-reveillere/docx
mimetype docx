--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -160,506 +160,506 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sociologues et les militant·es de quartier</w:t>
+                <w:t xml:space="preserve">Rénovation urbaine et droits des habitants à la co-construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Reveillere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences sociales et politiques urbaines : je t’aime, moi non plus ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSU, Université Paris 8, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées mondiales de l’habitat « Coproduire les décisions face aux crises de l’habitat »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fairville, Oct 2025, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195592v1</w:t>
+                <w:t xml:space="preserve">halshs-05479201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Union strategies in the French housing contentious field</w:t>
+                <w:t xml:space="preserve">Les sociologues et les militant·es de quartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Reveillere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bringing contention back into the study of housing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Québec à Montréal, May 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Sciences sociales et politiques urbaines : je t’aime, moi non plus ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSU, Université Paris 8, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195600v1</w:t>
+                <w:t xml:space="preserve">hal-05195592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rénovation urbaine et droits des habitants à la co-construction</w:t>
+                <w:t xml:space="preserve">Union strategies in the French housing contentious field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Reveillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Delfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées mondiales de l’habitat « Coproduire les décisions face aux crises de l’habitat »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fairville, Oct 2025, Roubaix, France</w:t>
+              <w:t xml:space="preserve">Bringing contention back into the study of housing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Québec à Montréal, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05479201v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">During and after fieldwork. Utilization of scientific public policy knowledge as a process</w:t>
+                <w:t xml:space="preserve">De la répression des associations à la répression par les associations. Le gouvernement clientélaire d’un quartier populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Reveillere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanille Laborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshops on Public Policy (IWPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Public Policy Association (IPPA), Jun 2024, Guadalajara, Mexico</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association française de science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de science politique, Jul 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04635899v1</w:t>
+                <w:t xml:space="preserve">halshs-05479217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hypothèse d’un syndicalisme de quartier. Stratégies de lutte pour le logement face au capitalisme urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Delfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Reveillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégies anticapitalistes pour le XXIe siècle. Penser le changement social avec et après Erik Olin Wright</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l’Homme Paris Nord, Jan 2024, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04485878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la répression des associations à la répression par les associations. Le gouvernement clientélaire d’un quartier populaire</w:t>
+                <w:t xml:space="preserve">During and after fieldwork. Utilization of scientific public policy knowledge as a process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Reveillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanille Laborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association française de science politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de science politique, Jul 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Workshops on Public Policy (IWPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Public Policy Association (IPPA), Jun 2024, Guadalajara, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05479217v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04635899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Politics of Overlooking : Searching for the Regulator Amidst Legal Endogeneity in Urban Rehousing Projects in France</w:t>
               </w:r>
@@ -962,77 +962,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un syndicalisme de quartier. Stratégies de lutte pour le logement face au capitalisme urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Delfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Reveillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2377,51 +2377,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14803514"/>
+    <w:nsid w:val="1B3614C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2608,51 +2608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-reveillere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1013-3255" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195592v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Reveillere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195600v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635899v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Laborde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04485878v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479217v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533891v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913648v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.118.0047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913612v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472759v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chauvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.250.0006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913674v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Deville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04485887v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913665v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lus Prauthois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.111.0235" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03213226v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marissal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.105.0277" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03216736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.105.0289" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04987791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04987787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03213159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913691v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-04132523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022IEPP0038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-reveillere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1013-3255" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479201v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Reveillere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195592v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195600v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479217v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04485878v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635899v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Laborde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533891v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913648v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.118.0047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913612v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472759v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chauvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.250.0006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913674v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Deville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04485887v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913665v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lus Prauthois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.111.0235" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03213226v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marissal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.105.0277" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03216736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.105.0289" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04987791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04987787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03213159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913691v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-04132523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022IEPP0038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>