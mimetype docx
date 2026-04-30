--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -462,204 +462,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05479217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hypothèse d’un syndicalisme de quartier. Stratégies de lutte pour le logement face au capitalisme urbain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Delfini</w:t>
+                <w:t xml:space="preserve">During and after fieldwork. Utilization of scientific public policy knowledge as a process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Reveillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Talpin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanille Laborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stratégies anticapitalistes pour le XXIe siècle. Penser le changement social avec et après Erik Olin Wright</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l’Homme Paris Nord, Jan 2024, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">International Workshops on Public Policy (IWPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Public Policy Association (IPPA), Jun 2024, Guadalajara, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04485878v1</w:t>
+                <w:t xml:space="preserve">halshs-04635899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">During and after fieldwork. Utilization of scientific public policy knowledge as a process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’hypothèse d’un syndicalisme de quartier. Stratégies de lutte pour le logement face au capitalisme urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Delfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Reveillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanille Laborde</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshops on Public Policy (IWPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Public Policy Association (IPPA), Jun 2024, Guadalajara, Mexico</w:t>
+              <w:t xml:space="preserve">Stratégies anticapitalistes pour le XXIe siècle. Penser le changement social avec et après Erik Olin Wright</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l’Homme Paris Nord, Jan 2024, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04635899v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04485878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Politics of Overlooking : Searching for the Regulator Amidst Legal Endogeneity in Urban Rehousing Projects in France</w:t>
               </w:r>
@@ -878,200 +878,200 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laisser pourrir pour mieux démolir. Politiques de l'abandon et rénovation des quartiers populaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour un syndicalisme de quartier. Stratégies de lutte pour le logement face au capitalisme urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Delfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Reveillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 118/3, pp.47-57. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2024, 117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04913648v1</w:t>
+                <w:t xml:space="preserve">halshs-04913612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un syndicalisme de quartier. Stratégies de lutte pour le logement face au capitalisme urbain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laisser pourrir pour mieux démolir. Politiques de l'abandon et rénovation des quartiers populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Reveillere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 117</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 118/3, pp.47-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.118.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04913612v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04913648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de l'attente. Patient•es et puissant•es de la domination temporelle</w:t>
               </w:r>
@@ -1702,503 +1702,503 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques de l'attente</w:t>
+                <w:t xml:space="preserve">Dans les quartiers populaires, armer nos luttes face à la rénovation urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Reveillere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+              <w:t xml:space="preserve">Tenir la ville. Luttes et résistances contre le capitalisme urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etaques, pp.64-79, 2023, Dérives urbaines, 9782490205172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987791v1</w:t>
-[...258 lines deleted...]
-                <w:t xml:space="preserve">hal-03213159v1</w:t>
+                <w:t xml:space="preserve">halshs-04913691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans les quartiers populaires, armer nos luttes face à la rénovation urbaine</w:t>
+                <w:t xml:space="preserve">Politiques de l'attente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Reveillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenir la ville. Luttes et résistances contre le capitalisme urbain</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5 (250), 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La domination par le temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Reveillere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4 (132), 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit, justice et temporalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Reveillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lus Prauthois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pélisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-04913691v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultures juridiques et pratique de l’enquête en sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Marissal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Reveillere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (105), pp.244, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2377,51 +2377,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B3614C3"/>
+    <w:nsid w:val="F2F12C29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2608,51 +2608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-reveillere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1013-3255" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479201v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Reveillere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195592v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195600v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479217v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04485878v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635899v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Laborde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533891v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913648v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.118.0047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913612v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472759v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chauvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.250.0006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913674v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Deville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04485887v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913665v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lus Prauthois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.111.0235" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03213226v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marissal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.105.0277" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03216736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.105.0289" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04987791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04987787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03213159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913691v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-04132523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022IEPP0038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-reveillere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1013-3255" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479201v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Reveillere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195592v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195600v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479217v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635899v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Laborde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04485878v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533891v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913648v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.118.0047" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472759v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chauvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.250.0006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913674v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Deville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04485887v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913665v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lus Prauthois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.111.0235" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03213226v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marissal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.105.0277" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03216736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.105.0289" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04987791v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04987787v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03213159v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-04132523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022IEPP0038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>