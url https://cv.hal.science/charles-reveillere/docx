--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -393,273 +393,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la répression des associations à la répression par les associations. Le gouvernement clientélaire d’un quartier populaire</w:t>
+                <w:t xml:space="preserve">During and after fieldwork. Utilization of scientific public policy knowledge as a process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Reveillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanille Laborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association française de science politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de science politique, Jul 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Workshops on Public Policy (IWPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Public Policy Association (IPPA), Jun 2024, Guadalajara, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05479217v1</w:t>
+                <w:t xml:space="preserve">halshs-04635899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">During and after fieldwork. Utilization of scientific public policy knowledge as a process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’hypothèse d’un syndicalisme de quartier. Stratégies de lutte pour le logement face au capitalisme urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Delfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Reveillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanille Laborde</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshops on Public Policy (IWPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Public Policy Association (IPPA), Jun 2024, Guadalajara, Mexico</w:t>
+              <w:t xml:space="preserve">Stratégies anticapitalistes pour le XXIe siècle. Penser le changement social avec et après Erik Olin Wright</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l’Homme Paris Nord, Jan 2024, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04635899v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04485878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hypothèse d’un syndicalisme de quartier. Stratégies de lutte pour le logement face au capitalisme urbain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la répression des associations à la répression par les associations. Le gouvernement clientélaire d’un quartier populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Reveillere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stratégies anticapitalistes pour le XXIe siècle. Penser le changement social avec et après Erik Olin Wright</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l’Homme Paris Nord, Jan 2024, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association française de science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de science politique, Jul 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04485878v1</w:t>
+                <w:t xml:space="preserve">halshs-05479217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Politics of Overlooking : Searching for the Regulator Amidst Legal Endogeneity in Urban Rehousing Projects in France</w:t>
               </w:r>
@@ -2377,51 +2377,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2F12C29"/>
+    <w:nsid w:val="EF3FE9A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2608,51 +2608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-reveillere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1013-3255" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479201v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Reveillere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195592v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195600v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479217v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635899v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Laborde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04485878v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533891v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913648v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.118.0047" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472759v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chauvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.250.0006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913674v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Deville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04485887v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913665v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lus Prauthois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.111.0235" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03213226v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marissal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.105.0277" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03216736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.105.0289" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04987791v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04987787v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03213159v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-04132523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022IEPP0038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-reveillere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1013-3255" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479201v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Reveillere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195592v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195600v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635899v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Laborde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04485878v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479217v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533891v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913648v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.118.0047" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472759v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chauvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.250.0006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913674v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Deville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04485887v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913665v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lus Prauthois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.111.0235" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03213226v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marissal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.105.0277" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03216736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.105.0289" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04987791v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04987787v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03213159v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-04132523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022IEPP0038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>