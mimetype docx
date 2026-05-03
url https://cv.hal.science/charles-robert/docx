--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -798,982 +798,982 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridizing rapidly growing random trees and basin hopping yields an improved exploration of energy landscapes</w:t>
+                <w:t xml:space="preserve">Hybridizing Rapidly Exploring Random Trees and Basin Hopping Yields an Improved Exploration of Energy Landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Roth</w:t>
+                <w:t xml:space="preserve">Christine A. Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles H Robert</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 37 (8), pp.14</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 37, pp.752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.24256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423282v1</w:t>
+                <w:t xml:space="preserve">hal-01497994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridizing Rapidly Exploring Random Trees and Basin Hopping Yields an Improved Exploration of Energy Landscapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine A. Roth</w:t>
+                <w:t xml:space="preserve">Hybridizing rapidly growing random trees and basin hopping yields an improved exploration of energy landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles H. Robert</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 37, pp.752. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 37 (8), pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.24256⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01497994v1</w:t>
+                <w:t xml:space="preserve">hal-01423282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational Ensembles and Sampled Energy Landscapes: Analysis and Comparison</w:t>
+                <w:t xml:space="preserve">Conformational ensembles and sampled landscapes: analysis and comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine--Andrea Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Robert</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 36, 6, pp.18</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 36, pp.1213--31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.23913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245395v1</w:t>
+                <w:t xml:space="preserve">hal-01498027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational ensembles and sampled landscapes: analysis and comparison</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dorian Mazauric</w:t>
+                <w:t xml:space="preserve">Changes in protein structure at the interface accompanying complex formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devlina Chakravarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinak Chakrabarti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Union of Crystallography journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (Pt 6), pp.643--652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052252515015250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.23913⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01498027v1</w:t>
+                <w:t xml:space="preserve">hal-01498035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in protein structure at the interface accompanying complex formation.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigating the Structural Variability and Binding Modes of the Glioma Targeting NFL-TBS.40-63 Peptide on Tubulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Savarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayuki Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union of Crystallography journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.5b00146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2052252515015250⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01498035v1</w:t>
+                <w:t xml:space="preserve">hal-01451181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Structural Variability and Binding Modes of the Glioma Targeting NFL-TBS.40-63 Peptide on Tubulin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Eyer</w:t>
+                <w:t xml:space="preserve">An Integrative Approach to the Study of Filamentous Oligomeric Assemblies, with Application to RecA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Ezelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Saladin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Zacharias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0116414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0116414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biochem.5b00146⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01451181v1</w:t>
+                <w:t xml:space="preserve">hal-01230983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrative Approach to the Study of Filamentous Oligomeric Assemblies, with Application to RecA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conformational Ensembles and Sampled Energy Landscapes: Analysis and Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36, 6, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0116414⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01230983v1</w:t>
+                <w:t xml:space="preserve">hal-01245395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessing buried surface areas in protein-protein complexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devlina Chakravarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainak Guharoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinak Chakrabarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Sci.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22, pp.1453--57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2556,428 +2556,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odorant binding and conformational dynamics in the odorant binding protein</w:t>
+                <w:t xml:space="preserve">Normal mode analysis as a prerequisite for drug design : application to Matrix Metalloproteinases inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Hajjar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Perahia</w:t>
+                <w:t xml:space="preserve">N. Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Débat</w:t>
+                <w:t xml:space="preserve">Marechal J.D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Nespoulous</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Badet-Denisot M.A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert C.H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 580, pp.5130-5136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660896v1</w:t>
+                <w:t xml:space="preserve">hal-00105805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal mode analysis as a prerequisite for drug design : application to Matrix Metalloproteinases inhibitors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Normal mode analysis as a prerequisite for drug design : application to matrix metalloproteinases inhibitors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marechal J.D.</w:t>
+                <w:t xml:space="preserve">Jd. Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badet-Denisot M.A.</w:t>
+                <w:t xml:space="preserve">Ma. Badet-Denisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert C.H.</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Ch. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 580, pp.5130-5136</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 580(22), pp.5130-5136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2006.08.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105805v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal mode analysis as a prerequisite for drug design : application to matrix metalloproteinases inhibitors.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Odorant binding and conformational dynamics in the odorant binding protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ma. Badet-Denisot</w:t>
+                <w:t xml:space="preserve">Eric Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Perahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Robert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Débat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2006.08.037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 281 (40), pp.29929-29937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M604869200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00109799v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Three Views of Arf1 Activation Dynamics</w:t>
               </w:r>
@@ -3636,77 +3636,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of aromatic ligand dissociation from a rat odorant binding protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Débat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Perahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4294,51 +4294,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridizing rapidly growing random trees and basin hopping yields an improved exploration of energy landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine--Andrea Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4425,64 +4425,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4556,51 +4556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8331, RESEARCH CENTRE SOPHIA ANTIPOLIS – MÉDITERRANÉE. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4791,51 +4791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05016965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pr&#233;vost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03232851v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee O'Donnell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.26281" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826944v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Molza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Westermaier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Moutte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducrot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Danilowicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.826136" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.4097" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988870v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.3886412" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497972v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Laurin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Eyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pr&#233;vost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sacquin-Mora" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.6b00988" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423282v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Roth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dreyfus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497994v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A. Roth" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24256" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LGS78CP4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498027v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine--Andrea Roth" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23913" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devlina Chakravarty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Janin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinak Chakrabarti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252515015250" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451181v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Savarin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Takahashi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5b00146" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ezelin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saladin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zacharias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116414" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Guharoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.2330" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637848v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarel J Fleishman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A Whitehead" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Strauch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob E Corn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanbo Qin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.09.031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo R Batista" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G Pascutti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo M Bisch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perahia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct200237u" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riam Ben Hamida-Reba&#239;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009142" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988886v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ricardo Batista" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Ben Hamida-Reba&#239;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Geraldo Pascutti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b919148h" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03FB3D575EC8F0E2A2BBF965CB6B67491C8840C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924964v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Janin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22821" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F6BG4WK3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988876v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas L Adkins" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve J Mcbryant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cotteka N Johnson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M Leidy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L Woodcock" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi801705g" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hajjar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M604869200" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105805v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marechal J.D." TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badet-Denisot M.A." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C.H." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauchez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109799v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd. Marechal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Badet-Denisot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Robert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.08.037" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3J8CQKB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924977v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Cherfils" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Mouawad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2004.01.052" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXD21PSW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314819v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry A Gabb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prevost" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertucat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Robert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lavery" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925003v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shing Ho" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.92.16.7600" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925016v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leuba" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoliang Yang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Samori" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Holde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.91.24.11621" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988882v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adam Hall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T Georgel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/O07-907" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832126v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849827v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom. Dreyfus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31208-3_1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N4FFNBX1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498123v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Miteva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Marechal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361647v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cattelin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Goulancourt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Chatellet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Astatourian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191028v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076317v3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988939v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mueller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05016965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pr&#233;vost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03232851v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee O'Donnell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.26281" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826944v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Molza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Westermaier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Moutte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducrot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Danilowicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.826136" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.4097" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988870v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.3886412" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497972v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Laurin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Eyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pr&#233;vost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sacquin-Mora" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.6b00988" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497994v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A. Roth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dreyfus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24256" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LGS78CP4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Roth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498027v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine--Andrea Roth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23913" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devlina Chakravarty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Janin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinak Chakrabarti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252515015250" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Savarin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Takahashi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5b00146" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230983v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ezelin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saladin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zacharias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116414" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Guharoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.2330" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637848v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarel J Fleishman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A Whitehead" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Strauch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob E Corn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanbo Qin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.09.031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo R Batista" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G Pascutti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo M Bisch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perahia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct200237u" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riam Ben Hamida-Reba&#239;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009142" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988886v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ricardo Batista" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Ben Hamida-Reba&#239;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Geraldo Pascutti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b919148h" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03FB3D575EC8F0E2A2BBF965CB6B67491C8840C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924964v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Janin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22821" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F6BG4WK3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988876v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas L Adkins" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve J Mcbryant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cotteka N Johnson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M Leidy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L Woodcock" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi801705g" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marechal J.D." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badet-Denisot M.A." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C.H." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109799v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd. Marechal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Badet-Denisot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Robert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.08.037" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3J8CQKB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660896v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hajjar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M604869200" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924977v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Cherfils" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Mouawad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2004.01.052" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXD21PSW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314819v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry A Gabb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prevost" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertucat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Robert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lavery" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925003v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shing Ho" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.92.16.7600" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925016v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leuba" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoliang Yang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Samori" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Holde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.91.24.11621" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988882v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adam Hall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T Georgel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/O07-907" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832126v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849827v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom. Dreyfus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31208-3_1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N4FFNBX1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498123v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Miteva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Marechal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361647v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cattelin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Goulancourt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Chatellet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Astatourian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191028v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076317v3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988939v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mueller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>