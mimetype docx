--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1165,278 +1165,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in protein structure at the interface accompanying complex formation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the Structural Variability and Binding Modes of the Glioma Targeting NFL-TBS.40-63 Peptide on Tubulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devlina Chakravarty</w:t>
+                <w:t xml:space="preserve">Philippe Savarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Janin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Masayuki Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union of Crystallography journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2052252515015250⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.5b00146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498035v1</w:t>
+                <w:t xml:space="preserve">hal-01451181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Structural Variability and Binding Modes of the Glioma Targeting NFL-TBS.40-63 Peptide on Tubulin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Laurin</w:t>
+                <w:t xml:space="preserve">Changes in protein structure at the interface accompanying complex formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devlina Chakravarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Savarin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles H Robert</w:t>
+                <w:t xml:space="preserve">Joel Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masayuki Takahashi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pinak Chakrabarti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">International Union of Crystallography journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (Pt 6), pp.643--652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biochem.5b00146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S2052252515015250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451181v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrative Approach to the Study of Filamentous Oligomeric Assemblies, with Application to RecA</w:t>
               </w:r>
@@ -1677,103 +1677,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessing buried surface areas in protein-protein complexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devlina Chakravarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainak Guharoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinak Chakrabarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Sci.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22, pp.1453--57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2556,428 +2556,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal mode analysis as a prerequisite for drug design : application to Matrix Metalloproteinases inhibitors</w:t>
+                <w:t xml:space="preserve">Odorant binding and conformational dynamics in the odorant binding protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Floquet</w:t>
+                <w:t xml:space="preserve">Eric Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Perahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marechal J.D.</w:t>
+                <w:t xml:space="preserve">Hélène Débat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badet-Denisot M.A.</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 281 (40), pp.29929-29937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M604869200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105805v1</w:t>
+                <w:t xml:space="preserve">hal-02660896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal mode analysis as a prerequisite for drug design : application to matrix metalloproteinases inhibitors.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Normal mode analysis as a prerequisite for drug design : application to Matrix Metalloproteinases inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jd. Marechal</w:t>
+                <w:t xml:space="preserve">Marechal J.D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ma. Badet-Denisot</w:t>
+                <w:t xml:space="preserve">Badet-Denisot M.A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Robert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Robert C.H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 580(22), pp.5130-5136. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 580, pp.5130-5136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00109799v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odorant binding and conformational dynamics in the odorant binding protein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Normal mode analysis as a prerequisite for drug design : application to matrix metalloproteinases inhibitors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jd. Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Hajjar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Perahia</w:t>
+                <w:t xml:space="preserve">Ma. Badet-Denisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Débat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ch. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 580(22), pp.5130-5136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2006.08.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M604869200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02660896v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Three Views of Arf1 Activation Dynamics</w:t>
               </w:r>
@@ -3636,77 +3636,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of aromatic ligand dissociation from a rat odorant binding protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Débat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Perahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4791,51 +4791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05016965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pr&#233;vost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03232851v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee O'Donnell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.26281" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826944v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Molza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Westermaier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Moutte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducrot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Danilowicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.826136" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.4097" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988870v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.3886412" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497972v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Laurin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Eyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pr&#233;vost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sacquin-Mora" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.6b00988" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497994v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A. Roth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dreyfus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24256" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LGS78CP4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Roth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498027v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine--Andrea Roth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23913" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devlina Chakravarty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Janin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinak Chakrabarti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252515015250" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Savarin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Takahashi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5b00146" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230983v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ezelin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saladin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zacharias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116414" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Guharoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.2330" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637848v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarel J Fleishman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A Whitehead" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Strauch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob E Corn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanbo Qin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.09.031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo R Batista" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G Pascutti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo M Bisch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perahia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct200237u" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riam Ben Hamida-Reba&#239;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009142" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988886v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ricardo Batista" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Ben Hamida-Reba&#239;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Geraldo Pascutti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b919148h" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03FB3D575EC8F0E2A2BBF965CB6B67491C8840C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924964v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Janin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22821" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F6BG4WK3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988876v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas L Adkins" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve J Mcbryant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cotteka N Johnson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M Leidy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L Woodcock" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi801705g" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marechal J.D." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badet-Denisot M.A." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C.H." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109799v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd. Marechal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Badet-Denisot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Robert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.08.037" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3J8CQKB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660896v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hajjar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M604869200" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924977v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Cherfils" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Mouawad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2004.01.052" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXD21PSW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314819v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry A Gabb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prevost" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertucat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Robert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lavery" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925003v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shing Ho" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.92.16.7600" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925016v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leuba" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoliang Yang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Samori" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Holde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.91.24.11621" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988882v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adam Hall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T Georgel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/O07-907" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832126v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849827v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom. Dreyfus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31208-3_1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N4FFNBX1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498123v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Miteva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Marechal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361647v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cattelin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Goulancourt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Chatellet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Astatourian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191028v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076317v3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988939v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mueller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05016965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pr&#233;vost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03232851v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee O'Donnell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.26281" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826944v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Molza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Westermaier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Moutte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducrot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Danilowicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.826136" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.4097" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988870v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.3886412" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497972v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Laurin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Eyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pr&#233;vost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sacquin-Mora" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.6b00988" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497994v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A. Roth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dreyfus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24256" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LGS78CP4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Roth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498027v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine--Andrea Roth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23913" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451181v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Savarin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Takahashi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5b00146" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498035v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devlina Chakravarty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Janin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinak Chakrabarti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252515015250" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230983v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ezelin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saladin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zacharias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116414" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Guharoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.2330" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637848v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarel J Fleishman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A Whitehead" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Strauch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob E Corn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanbo Qin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.09.031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo R Batista" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G Pascutti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo M Bisch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perahia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct200237u" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riam Ben Hamida-Reba&#239;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009142" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988886v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ricardo Batista" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Ben Hamida-Reba&#239;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Geraldo Pascutti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b919148h" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03FB3D575EC8F0E2A2BBF965CB6B67491C8840C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924964v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Janin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22821" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F6BG4WK3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988876v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas L Adkins" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve J Mcbryant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cotteka N Johnson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M Leidy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L Woodcock" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi801705g" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hajjar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M604869200" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105805v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marechal J.D." TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badet-Denisot M.A." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C.H." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauchez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109799v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd. Marechal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Badet-Denisot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Robert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.08.037" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3J8CQKB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924977v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Cherfils" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Mouawad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2004.01.052" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXD21PSW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314819v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry A Gabb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prevost" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertucat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Robert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lavery" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925003v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shing Ho" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.92.16.7600" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925016v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leuba" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoliang Yang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Samori" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Holde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.91.24.11621" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988882v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adam Hall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T Georgel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/O07-907" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832126v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849827v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom. Dreyfus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31208-3_1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N4FFNBX1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498123v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Miteva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Marechal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361647v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cattelin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Goulancourt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Chatellet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Astatourian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191028v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076317v3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988939v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mueller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>