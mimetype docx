--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -552,261 +552,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved deconvolution of mineral reflectance spectra</w:t>
+                <w:t xml:space="preserve">K-step analysis of orthogonal greedy algorithms for non-negative sparse representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Rialland</w:t>
+                <w:t xml:space="preserve">Thi Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Marion</w:t>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Carrere</w:t>
+                <w:t xml:space="preserve">El-Hadi Djermoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14, pp.9711-9726. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 188, pp.108185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2021.3110008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260043v3</w:t>
+                <w:t xml:space="preserve">hal-01971697v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-step analysis of orthogonal greedy algorithms for non-negative sparse representations</w:t>
+                <w:t xml:space="preserve">Improved deconvolution of mineral reflectance spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Thanh Nguyen</w:t>
+                <w:t xml:space="preserve">Ronan Rialland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Idier</w:t>
+                <w:t xml:space="preserve">Rodolphe Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El-Hadi Djermoune</w:t>
+                <w:t xml:space="preserve">V. Carrere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 188, pp.108185. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.9711-9726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2021.3110008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971697v5</w:t>
+                <w:t xml:space="preserve">hal-03260043v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When does OMP achieve exact recovery with continuous dictionaries?</w:t>
               </w:r>
@@ -903,1152 +903,1152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099464v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Source Separation For Delayed Spectroscopic Signals</w:t>
+                <w:t xml:space="preserve">Source separation approach for the analysis of spatially resolved multiply excited autofluorescence spectra during optical clearing of ex vivo skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Mortada</w:t>
+                <w:t xml:space="preserve">Prisca Rakotomanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mazet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Soussen</w:t>
+                <w:t xml:space="preserve">Grégoire Khairallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Collet</w:t>
+                <w:t xml:space="preserve">Marine Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Poisson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sergey Zaytsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 158, pp.48-60. </w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (7), pp.3410-3424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2018.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/BOE.10.003410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847322v1</w:t>
+                <w:t xml:space="preserve">hal-02160058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source separation approach for the analysis of spatially resolved multiply excited autofluorescence spectra during optical clearing of ex vivo skin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prisca Rakotomanga</w:t>
+                <w:t xml:space="preserve">Non-negative orthogonal greedy algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadi Djermoune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/BOE.10.003410⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (21), pp.5643-5658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2019.2943225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160058v1</w:t>
+                <w:t xml:space="preserve">hal-02049424v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-negative orthogonal greedy algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Idier</w:t>
+                <w:t xml:space="preserve">ROHSA: Regularized Optimization for Hyper-Spectral Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Miville-Deschênes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 67 (21), pp.5643-5658. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 626, pp.A101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2019.2943225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049424v3</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROHSA: Regularized Optimization for Hyper-Spectral Analysis</w:t>
+                <w:t xml:space="preserve">A parallelizable framework for segmenting piecewise signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Marchal</w:t>
+                <w:t xml:space="preserve">Junbo Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Miville-Deschênes</w:t>
+                <w:t xml:space="preserve">David Brie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Orieux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Soussen</w:t>
+                <w:t xml:space="preserve">Yu-Ping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935335⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.13217-13229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2890077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147300v1</w:t>
+                <w:t xml:space="preserve">hal-01978681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parallelizable framework for segmenting piecewise signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameterized Source Separation For Delayed Spectroscopic Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junbo Duan</w:t>
+                <w:t xml:space="preserve">Vincent Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Brie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Idier</w:t>
+                <w:t xml:space="preserve">Christophe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Ping Wang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, pp.13217-13229. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.48-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2890077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2018.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978681v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of extended 3D field of views of the internal bladder wall surface: A proof of concept</w:t>
+                <w:t xml:space="preserve">DDB2 (damaged-DNA binding 2) protein: a new modulator of nanomechanical properties and cell adhesion of breast cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achraf Ben Hamadou</w:t>
+                <w:t xml:space="preserve">Claire Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Daul</w:t>
+                <w:t xml:space="preserve">Jalal Bacharouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Hupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13319-016-0095-6⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (9), pp.5268-5279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5NR09126H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333313v1</w:t>
+                <w:t xml:space="preserve">hal-01283070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DDB2 (damaged-DNA binding 2) protein: a new modulator of nanomechanical properties and cell adhesion of breast cancer cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jalal Bacharouche</w:t>
+                <w:t xml:space="preserve">Generalized LASSO with under-determined regularization matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junbo Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Hupont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélina Razafitianamaharavo</w:t>
+                <w:t xml:space="preserve">Mingxi Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5NR09126H⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127, pp.239-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2016.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283070v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized LASSO with under-determined regularization matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junbo Duan</w:t>
+                <w:t xml:space="preserve">Relaxed recovery conditions for OMP/OLS by exploiting both coherence and decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Herzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Drémeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2016.03.001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62 (1), pp.459-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2015.2490660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295086v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxed recovery conditions for OMP/OLS by exploiting both coherence and decay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Herzet</w:t>
+                <w:t xml:space="preserve">Construction of extended 3D field of views of the internal bladder wall surface: A proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ben Hamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Drémeau</w:t>
+                <w:t xml:space="preserve">Christian Daul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 62 (1), pp.459-470. </w:t>
+              <w:t xml:space="preserve">3D Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (3), pp.Article: 19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2015.2490660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13319-016-0095-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058077v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homotopy based algorithms for L0-regularized least-squares</w:t>
               </w:r>
@@ -2060,64 +2060,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbo Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (13), pp.3301-3316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2190,51 +2190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Dossot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (3), pp.1169-1180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2268,77 +2268,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible calibration of structured-light systems projecting point patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ben Hamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Daul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter C.P.M. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2436,51 +2436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Herzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2553,51 +2553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Henrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (2), pp.828-833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2657,51 +2657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Herzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2748,103 +2748,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On LARS/homotopy equivalence conditions for over-determined LASSO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbo Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Ping Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (12), pp.894-897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2891,51 +2891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic non destructive testing based on sparse deconvolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3021,77 +3021,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse multidimensional modal analysis using a multigrid dictionary refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymen Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hadi Djermoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.2012:60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3151,77 +3151,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbo Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme D.F. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (4), pp.1-19. </w:t>
@@ -3272,77 +3272,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Bernoulli-Gaussian deconvolution to sparse signal restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbo Duan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (10), pp.4572-4584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3389,51 +3389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of 3D localized objects from limited angle X-ray projections: an approach based on sparsity and multigrid image representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (3), pp.033011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3584,217 +3584,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition parcimonieuse multicanal basée sur le transport optimal</w:t>
+                <w:t xml:space="preserve">Déconvolution Dynamique par Descente de Gradient Préconditionnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Malléjac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Idier</w:t>
+                <w:t xml:space="preserve">Joseph Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ferreira Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI, Aug 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346390v1</w:t>
+                <w:t xml:space="preserve">hal-05014966v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconvolution Dynamique par Descente de Gradient Préconditionnée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décomposition parcimonieuse multicanal basée sur le transport optimal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Ferreira Da Costa</w:t>
+                <w:t xml:space="preserve">Jean Malléjac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI, Aug 2025, Strasboug, France</w:t>
+              <w:t xml:space="preserve">30e colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014966v3</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation Expérimentale d’une Méthode de Séparation de Sources Aveugle pour le Bruit de Turbomachines Avion</w:t>
               </w:r>
@@ -3882,261 +3882,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint decomposition of multichannel signals with multimarginal optimal transport</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Idier</w:t>
+                <w:t xml:space="preserve">A positive semi definite tensor factorization method for separation of non stationary noise sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Roual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiangyi Li</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Sensiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Signal Processing Conference (EUSIPCO 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/eusipco63174.2024.10715143⟩</w:t>
+              <w:t xml:space="preserve">Inter-Noise 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.9427-9433, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_4247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501738v2</w:t>
+                <w:t xml:space="preserve">hal-05033594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A positive semi definite tensor factorization method for separation of non stationary noise sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chardon</w:t>
+                <w:t xml:space="preserve">Joint decomposition of multichannel signals with multimarginal optimal transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mallejac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Sensiau</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter-Noise 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.9427-9433, </w:t>
+              <w:t xml:space="preserve">32nd European Signal Processing Conference (EUSIPCO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_4247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/eusipco63174.2024.10715143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033594v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501738v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du MAP Marginal d'un signal Bernoulli-Gaussien: une approche par relaxation continue</w:t>
               </w:r>
@@ -4520,90 +4520,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OMP-based algorithm for mineral reflectance spectra deconvolution from hyperspectral images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Rialland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Carrere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Waikoloa, HI (virtual), United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4637,77 +4637,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of minerals from hyperspectral imaging based on a fuzzy logic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Rialland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4767,90 +4767,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the impact of optical clearing on skin absorption, scattering and autofluorescence properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Zaytsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Khairallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca Rakotomanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Laser Optics, ICLO 2020 (6th International Symposium on Lasers in Medicine and Biophotonics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, St Petersburg, Russia. </w:t>
@@ -4882,1020 +4882,1020 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact recovery analysis of non-negative greedy algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Exact recovery analysis of non-negative orthogonal greedy algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hadi Djermoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR MIA, journée Optimisation parcimonieuse non-convexe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques, iTWIST 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383983v1</w:t>
+                <w:t xml:space="preserve">hal-03083627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact recovery analysis of non-negative orthogonal greedy algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Exact recovery analysis of non-negative greedy algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hadi Djermoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques, iTWIST 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Nantes, France</w:t>
+              <w:t xml:space="preserve">GDR MIA, journée Optimisation parcimonieuse non-convexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083627v1</w:t>
+                <w:t xml:space="preserve">hal-04383983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform k-step recovery with CMF dictionaries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Herzet</w:t>
+                <w:t xml:space="preserve">Exact recovery analysis of non-negative orthogonal matching pursuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadi Djermoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARS 2019 - Signal Processing with Adaptive Sparse Structured Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">Signal Processing with Adaptive Sparse Structured Representations Workshop, SPARS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157561v1</w:t>
+                <w:t xml:space="preserve">hal-02378709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes gloutons orthogonaux pour la reconstruction de signaux parcimonieux positifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Thanh Nguyen</w:t>
+                <w:t xml:space="preserve">Analysis of skin intrinsic fluorophore contributions during optical clearing: source separation technique applied to spatially resolved multiply excited autofluorescence spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Rakotomanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Zaytsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Khairallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Saratov Fall Meeting, SFM'19 - 7th International Symposium “Optics and Biophotonics” - 23rd International School for Junior Scientists and Students on Optics, Laser Physics &amp; Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Saratov, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149677v1</w:t>
+                <w:t xml:space="preserve">hal-02421335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research and development of effective optical technologies for diagnostics in dermatology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uniform k-step recovery with CMF dictionaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Elvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Herzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Soussen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saratov Fall Meeting, SFM'18 - Optical and Nano-Technologies for Biology and Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPARS 2019 - Signal Processing with Adaptive Sparse Structured Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403635v1</w:t>
+                <w:t xml:space="preserve">hal-02157561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of skin optical properties throughout optical clearing process based on spatially resolved autofluorescence and diffuse reflectance tissue spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Khairallah</w:t>
+                <w:t xml:space="preserve">Algorithmes gloutons orthogonaux pour la reconstruction de signaux parcimonieux positifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadi Djermoune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Photonics and Optoelectronics Meetings, POEM 2019 – 7th Sino-French Optoelectronics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Wuhan, China</w:t>
+              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403647v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of skin intrinsic fluorophore contributions during optical clearing: source separation technique applied to spatially resolved multiply excited autofluorescence spectra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Modifications of skin optical properties throughout optical clearing process based on spatially resolved autofluorescence and diffuse reflectance tissue spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca Rakotomanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Zaytsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Amouroux</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Khairallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Khairallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saratov Fall Meeting, SFM'19 - 7th International Symposium “Optics and Biophotonics” - 23rd International School for Junior Scientists and Students on Optics, Laser Physics &amp; Biophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Saratov, Russia</w:t>
+              <w:t xml:space="preserve">12th International Photonics and Optoelectronics Meetings, POEM 2019 – 7th Sino-French Optoelectronics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421335v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact recovery analysis of non-negative orthogonal matching pursuit</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Research and development of effective optical technologies for diagnostics in dermatology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim D. Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Rakotomanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Zaytsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina A. Genina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina N. Lazareva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing with Adaptive Sparse Structured Representations Workshop, SPARS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Saratov Fall Meeting, SFM'18 - Optical and Nano-Technologies for Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saratov, Russia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2528700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378709v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et caractérisation de minéraux : une procédure automatique de traitement d'image hyperspectrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Rialland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Carrere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème colloque scientifique du groupe SFPT-GH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6145,90 +6145,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NP-hardness of $\ell$0 minimization problems: revision and extension to the non-negative setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hadi Djermoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Sampling Theory and Applications, SampTA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6256,2487 +6256,2487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case of exact recovery with OMP using continuous dictionaries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+                <w:t xml:space="preserve">Spatially resolved spectroscopy for guiding margin delineation during human skin carcinomas resection: first clinical results on diffuse reflectance and autofluorescence spectra and in vivo skin optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Khairallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Herzet</w:t>
+                <w:t xml:space="preserve">François Plénat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Rakotomanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CS 2018 - 9th International Conference on Curves and Surfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2309516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01937532v1</w:t>
+                <w:t xml:space="preserve">hal-01861647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des propriétés optiques de peau humaine modifiées par un agent de clarification optique et mesurées par spectroscopie tissulaire bimodale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Impact of standardization of autofluorescence and diffuse reflectance spectra on diagnosis accuracy of optical spectroscopy used for skin carcinomas diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Khairallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca Rakotomanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marchal</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque national Diagnostic et Imagerie Optique en Médecine et Biologie Biophotonique, OPT-DIAG 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Saratov Fall Meeting, SFM’18 - 6th International Symposium "Optics and Biophotonics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saratov, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931709v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of human skin autofluorescence modifications due to optical clearing using spatially resolved spectroscopy and multiple excitations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Estimation of skin optical properties modified by an optical clearing agent and measured using bimodal tissue spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca Rakotomanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Soussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Khairallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Soussen</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Zaytsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Communications and Photonics Conference, ACP 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">Saratov Fall Meeting, SFM’18 - 6th International Symposium "Optics and Biophotonics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saratov, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931325v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially resolved autofluorescence and diffuse reflectance spectroscopy-based evaluation of human skin optical properties subjected to optical clearing agents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopic decomposition of astronomical multispectral images using B-splines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Soussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium Europe-China Stem Cells and Regenerative Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Whispers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHISPERS.2018.8747032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931271v1</w:t>
+                <w:t xml:space="preserve">hal-01871674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin optical properties modifications using optical clearing agents: experimental and modelling results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Investigation of human skin autofluorescence modifications due to optical clearing using spatially resolved spectroscopy and multiple excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca Rakotomanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Khairallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shvachkina Marina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Laser Optics, ICLO 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asia Communications and Photonics Conference, ACP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861661v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of skin optical properties modified by an optical clearing agent and measured using bimodal tissue spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Skin optical properties modifications using optical clearing agents: experimental and modelling results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca Rakotomanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sergey Zaytsev</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saratov Fall Meeting, SFM’18 - 6th International Symposium "Optics and Biophotonics"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Laser Optics, ICLO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint Petersburg, Russia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LO.2018.8435250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931288v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic decomposition of astronomical multispectral images using B-splines</w:t>
+                <w:t xml:space="preserve">Spatially resolved autofluorescence and diffuse reflectance spectroscopy-based evaluation of human skin optical properties subjected to optical clearing agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Mortada</w:t>
+                <w:t xml:space="preserve">Prisca Rakotomanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mazet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Soussen</w:t>
+                <w:t xml:space="preserve">Grégoire Khairallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Collet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Whispers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Symposium Europe-China Stem Cells and Regenerative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Wuhan, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871674v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially resolved spectroscopy for guiding margin delineation during human skin carcinomas resection: first clinical results on diffuse reflectance and autofluorescence spectra and in vivo skin optical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Caractérisation par spectroscopie optique des classes tissulaires rencontrées lors de résection chirurgicale des carcinomes cutanés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Khairallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca Rakotomanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11ème colloque national Diagnostic et Imagerie Optique en Médecine et Biologie Biophotonique, OPT-DIAG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861647v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of standardization of autofluorescence and diffuse reflectance spectra on diagnosis accuracy of optical spectroscopy used for skin carcinomas diagnosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Estimation des propriétés optiques de peau humaine modifiées par un agent de clarification optique et mesurées par spectroscopie tissulaire bimodale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Rakotomanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Soussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Khairallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Delconte</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saratov Fall Meeting, SFM’18 - 6th International Symposium "Optics and Biophotonics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Saratov, Russia</w:t>
+              <w:t xml:space="preserve">11ème colloque national Diagnostic et Imagerie Optique en Médecine et Biologie Biophotonique, OPT-DIAG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931306v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par spectroscopie optique des classes tissulaires rencontrées lors de résection chirurgicale des carcinomes cutanés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Prisca Rakotomanga</w:t>
+                <w:t xml:space="preserve">A case of exact recovery with OMP using continuous dictionaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Elvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Herzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque national Diagnostic et Imagerie Optique en Médecine et Biologie Biophotonique, OPT-DIAG 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">CS 2018 - 9th International Conference on Curves and Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931711v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview on inverse problem solving techniques to estimate optical properties from fibered spectroscopic devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Human skin optical property modifications upon optical clearing agents estimated from spatially-resolved tissue optical spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca Rakotomanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Khairallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Khairallah</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International school for young scientists “Physics, Engineering and Technologies for Biomedicine”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Research Nuclear University MEPhI (Moscow Engineering Physics Institute), Oct 2017, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">Saratov Fall Meeting, SFM’17 - International Symposium "Optics and Biophotonics-V"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Saratov, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637674v1</w:t>
+                <w:t xml:space="preserve">hal-01644770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimized version of non-negative OMP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Thanh Nguyen</w:t>
+                <w:t xml:space="preserve">Influence of cost functions and optimization methods on solving the inverse problem in spatially resolved diffuse reflectance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Rakotomanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">El-Hadi Djermoune</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter C.P.M. Blondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIe Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE BIOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, San Francisco, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2249607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585253v1</w:t>
+                <w:t xml:space="preserve">hal-01588550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of delayed parameterized sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of in vivo optical properties of human skin carcinomas using spatially resolved multimodal spectroscopy: clinical study preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Mortada</w:t>
+                <w:t xml:space="preserve">Prisca Rakotomanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mazet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Soussen</w:t>
+                <w:t xml:space="preserve">Grégoire Khairallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Collet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Signal Processing Conference, EUSIPCO 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Kos Island, Greece</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Physics, Engineering and Technologies for Bio-Medicine, PETBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PhysBio-MePhI, Oct 2017, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497248v2</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cost functions and optimization methods on solving the inverse problem in spatially resolved diffuse reflectance spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prisca Rakotomanga</w:t>
+                <w:t xml:space="preserve">Séparation de sources retardées et paramétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazet Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Walter C.P.M. Blondel</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE BIOS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images (GRETSI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2249607⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01588550v1</w:t>
+                <w:t xml:space="preserve">hal-01872698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of in vivo optical properties of human skin carcinomas using spatially resolved multimodal spectroscopy: clinical study preliminary results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Preliminary study investigating depth sensitivity of spatially resolved bimodal spectroscopy combined to optical clearing agents on a human skin based-hybrid model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Khairallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca Rakotomanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Soussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Physics, Engineering and Technologies for Bio-Medicine, PETBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PhysBio-MePhI, Oct 2017, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">Asia Communications and Photonics Conference, ACP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637578v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study investigating depth sensitivity of spatially resolved bimodal spectroscopy combined to optical clearing agents on a human skin based-hybrid model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Prisca Rakotomanga</w:t>
+                <w:t xml:space="preserve">An optimized version of non-negative OMP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadi Djermoune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Communications and Photonics Conference, ACP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Guangzhou, China</w:t>
+              <w:t xml:space="preserve">XXVIe Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637545v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparation de sources retardées et paramétriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Separation of delayed parameterized sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mazet Vincent</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images (GRETSI 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">25th European Signal Processing Conference, EUSIPCO 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kos Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872698v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497248v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human skin optical property modifications upon optical clearing agents estimated from spatially-resolved tissue optical spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Overview on inverse problem solving techniques to estimate optical properties from fibered spectroscopic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca Rakotomanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Soussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Daul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Khairallah</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saratov Fall Meeting, SFM’17 - International Symposium "Optics and Biophotonics-V"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Saratov, Russia</w:t>
+              <w:t xml:space="preserve">2nd International school for young scientists “Physics, Engineering and Technologies for Biomedicine”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research Nuclear University MEPhI (Moscow Engineering Physics Institute), Oct 2017, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644770v1</w:t>
+                <w:t xml:space="preserve">hal-01637674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the estimation of tissue optical parameters from diffuse reflectance spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algorithmes de type homotopiques pour la minimisation des moindres carrés régularisés par la &amp;quot;norme&amp;quot; $\ell_0$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Soussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junbo Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Coherent and Nonlinear Optics and Lasers, Applications, and Technologies conference, ICONO-LAT 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Academy of Sciences, Belarus (NASB); Russian Academy of Sciences (RAS); Belarus Fundamental Sciences Foundation, Dec 2016, Minsk, Belarus</w:t>
+              <w:t xml:space="preserve">43e Congrès National d'Analyse Numérique, CANUM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416845v1</w:t>
+                <w:t xml:space="preserve">hal-01323012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes de type homotopiques pour la minimisation des moindres carrés régularisés par la &amp;quot;norme&amp;quot; $\ell_0$</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the estimation of tissue optical parameters from diffuse reflectance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Rakotomanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kholodtsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Daul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Loschenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43e Congrès National d'Analyse Numérique, CANUM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Obernai, France</w:t>
+              <w:t xml:space="preserve">The International Conference on Coherent and Nonlinear Optics and Lasers, Applications, and Technologies conference, ICONO-LAT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Academy of Sciences, Belarus (NASB); Russian Academy of Sciences (RAS); Belarus Fundamental Sciences Foundation, Dec 2016, Minsk, Belarus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323012v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopsie optique pour la caractérisation peropératoire de carcinomes cutanés : dispositif médical innovant et problématiques scientifiques interdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca Rakotomanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Khairallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8785,377 +8785,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimal method to segment piecewise Poisson distributed signals with application to sequencing data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yu-Ping Wang</w:t>
+                <w:t xml:space="preserve">The Damaged DNA Binding 2 protein: a new modulator of TGFβ1 signaling pathway and membrane nanomechanics in breast cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Besancenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2015.7319873⟩</w:t>
+              <w:t xml:space="preserve">40th Congress of The Federation of European Biochemical Societies, FEBS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Berlin, Germany. pp.36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.13320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163895v1</w:t>
+                <w:t xml:space="preserve">hal-01246673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Damaged DNA Binding 2 protein: a new modulator of TGFβ1 signaling pathway and membrane nanomechanics in breast cancer cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Brunner</w:t>
+                <w:t xml:space="preserve">An optimal method to segment piecewise Poisson distributed signals with application to sequencing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junbo Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Soussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Ping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Congress of The Federation of European Biochemical Societies, FEBS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Berlin, Germany. pp.36, </w:t>
+              <w:t xml:space="preserve">37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Milan, Italy. pp.6465-6468, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/febs.13320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2015.7319873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246673v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transcriptional regulator DDB2 modulates TGFβ1 signaling and membrane nanomechanics of breast cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Francius</w:t>
+                <w:t xml:space="preserve">Vanessa Besancenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium of the Cancer Research Center of Lyon, CRCL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
@@ -9184,103 +9184,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transcriptional regulator DDB2 modulates TGF beta 1 signaling and cell adhesion in breast cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ennen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Besancenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème forum du Cancéropôle Grand-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Strasbourg, France</w:t>
@@ -9404,51 +9404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Henrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing, ICIP 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9549,338 +9549,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge-preserving nonnegative hyperspectral image restoration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unrecoverable subsets by OMP and Basis Pursuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Brie</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Herzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Conference on Acoustics, Speech, and Signal Processing, ICASSP 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Signal Processing with Adaptive Sparse Structured Representations, SPARS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905212v1</w:t>
+                <w:t xml:space="preserve">hal-00811641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unrecoverable subsets by OMP and Basis Pursuit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décomposition de spectres en motifs paramétriques par approximation parcimonieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadi Djermoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing with Adaptive Sparse Structured Representations, SPARS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">XXIVe Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811641v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition de spectres en motifs paramétriques par approximation parcimonieuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazet</w:t>
+                <w:t xml:space="preserve">Restauration positive d'images hyperspectrales avec préservation des contours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Henrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El-Hadi Djermoune</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916924v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration positive d'images hyperspectrales avec préservation des contours</w:t>
               </w:r>
@@ -9892,427 +9892,427 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Henrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Journée GdR ISIS "Optimisation convexe sous contrainte"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905210v1</w:t>
+                <w:t xml:space="preserve">hal-00914498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration positive d'images hyperspectrales avec préservation des contours</w:t>
+                <w:t xml:space="preserve">Edge-preserving nonnegative hyperspectral image restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Henrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GdR ISIS "Optimisation convexe sous contrainte"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">38th International Conference on Acoustics, Speech, and Signal Processing, ICASSP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914498v1</w:t>
+                <w:t xml:space="preserve">hal-00905212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse modale bidimensionnelle par approximation parcimonieuse et multirésolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El-Hadi Djermoune</w:t>
+                <w:t xml:space="preserve">Sparse deconvolution: comparison of statistical and deterministic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Brie</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Carfantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop, SSP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601947v1</w:t>
+                <w:t xml:space="preserve">hal-00583135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse deconvolution: comparison of statistical and deterministic approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+                <w:t xml:space="preserve">Analyse modale bidimensionnelle par approximation parcimonieuse et multirésolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymen Sahnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadi Djermoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Idier</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop, SSP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">XXIIIe Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583135v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déconvolution rapide d'images hyperspectrales de fluorescence</w:t>
               </w:r>
@@ -10324,51 +10324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Henrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10419,51 +10419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Henrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée GdR ISIS "Traitement d'Images en Imagerie Biologique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10514,51 +10514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Henrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing, WHISPERS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lisbonne, Portugal. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10596,77 +10596,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse multiresolution modal estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymen Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hadi Djermoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop, SSP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10685,394 +10685,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From 2D towards 3D cartography of hollow organs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Flexible projector calibration for active stereoscopic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ben Hamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Soussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Daul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE International Conference on Electrical Engineering, Computing Science and Automatic Control, CCE 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Tuxtla Gutiérrez, Mexico. pp.285-293</w:t>
+              <w:t xml:space="preserve">17th IEEE International Conference on Image Processing, ICIP 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.4241-4244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517538v1</w:t>
+                <w:t xml:space="preserve">hal-00491228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel 3D surface construction approach: application to three-dimensional endoscopic data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">From 2D towards 3D cartography of hollow organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Daul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ben Hamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Daul</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosebet Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Conference on Image Processing, ICIP 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.4425-4428</w:t>
+              <w:t xml:space="preserve">7th IEEE International Conference on Electrical Engineering, Computing Science and Automatic Control, CCE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Tuxtla Gutiérrez, Mexico. pp.285-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519411v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible projector calibration for active stereoscopic systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">A novel 3D surface construction approach: application to three-dimensional endoscopic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ben Hamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Daul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Daul</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Blondel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE International Conference on Image Processing, ICIP 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.4241-4244</w:t>
+              <w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.4425-4428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491228v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity reduction by convex cone detection for unmixing hyperspectral images of bacterial biosensors</w:t>
               </w:r>
@@ -11097,51 +11097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11183,90 +11183,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A continuation approach to estimate a solution path of mixed L2-L0 minimization problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbo Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop: Signal Processing with Adaptive Sparse Structured Representations, SPARS'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Saint-Malo, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11291,90 +11291,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of image registration techniques for bladder video-endoscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ben Hamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Daul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11412,77 +11412,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosaïquage automatique d'images cystoscopiques : évaluation qualitative et quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ben Hamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Daul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11533,90 +11533,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection conjointe de discontinuités d'ordres différents dans un signal par minimisation de critère L2-L0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbo Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11641,90 +11641,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosaïquage d'images cystoscopiques: étude comparative de méthodes de recalage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ben Hamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Daul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11756,541 +11756,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes d'inversion de données en imagerie de force atomique</w:t>
+                <w:t xml:space="preserve">Modeling of force-volume images in atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-PRC ISIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">5th IEEE International Symposium on Biomedical Imaging, ISBI'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00335210v1</w:t>
+                <w:t xml:space="preserve">hal-00271741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of force-volume images in atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbo Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFM Workshop. Biological interfaces: from the model membrane to microbial cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00335199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of force-volume images in atomic force microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sparse representation of a force spectrum and a force-volume image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junbo Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Kessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE International Symposium on Biomedical Imaging, ISBI'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Paris, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">AFM workshop. Biological interfaces: from the model membrane to microbial cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00271741v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse representation of a force spectrum and a force-volume image</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Problèmes d'inversion de données en imagerie de force atomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Soussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbo Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFM workshop. Biological interfaces: from the model membrane to microbial cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">GDR-PRC ISIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00335204v1</w:t>
+                <w:t xml:space="preserve">hal-00335210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic force microscopy imaging and related issues in signal processing: a preliminary work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Kessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IAR annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12328,51 +12328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D reconstruction of localized objects from radiographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nov 2006, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12617,51 +12617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of force-volume images in atomic force microscopy using sparse approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12723,251 +12723,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation parcimonieuse pour le traitement d’image force-volume en microscopie de force atomique IC2 Traitement Signal et Image</w:t>
+                <w:t xml:space="preserve">Approximation parcimonieuse pour l'analyse d'images force-volume en microscopie de force atomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-François, Giovannelli; Jérôme, Idier. </w:t>
+              <w:t xml:space="preserve">Jean-François Giovannelli, Jérôme Idier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes d'inversion appliquées au traitement du signal et de l'image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermès - Lavoisier, pp.53-73, 2013</w:t>
+              <w:t xml:space="preserve">, Lavoisier-Hermes Science Publications, pp.53-77, 2013, Traité Information, Commande, Communication, série Signal et image, 978-2-7462-4548-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974329v1</w:t>
+                <w:t xml:space="preserve">hal-00916925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation parcimonieuse pour l'analyse d'images force-volume en microscopie de force atomique</w:t>
+                <w:t xml:space="preserve">Approximation parcimonieuse pour le traitement d’image force-volume en microscopie de force atomique IC2 Traitement Signal et Image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-François Giovannelli, Jérôme Idier. </w:t>
+              <w:t xml:space="preserve">Jean-François, Giovannelli; Jérôme, Idier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes d'inversion appliquées au traitement du signal et de l'image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lavoisier-Hermes Science Publications, pp.53-77, 2013, Traité Information, Commande, Communication, série Signal et image, 978-2-7462-4548-8</w:t>
+              <w:t xml:space="preserve">, Hermès - Lavoisier, pp.53-73, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916925v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Domain Decomposition for a Neural Network Learning Algorithm, used for the Dose Evaluation in External Radiotherapy</w:t>
               </w:r>
@@ -13097,199 +13097,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface reconstruction from tomography data</w:t>
+                <w:t xml:space="preserve">Reconstruction des surfaces en tomographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ali Mohammad-Djafari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems in Vision and 3D Tomography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley, pp.289-322, 2009, Digital Signal and Image processing</w:t>
+              <w:t xml:space="preserve">Problèmes inverses en imagerie et en vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès, pp.287-319, 2009, Traité IC2, Série traitement du signal et de l'image, Hermès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444642v1</w:t>
+                <w:t xml:space="preserve">hal-00335209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction des surfaces en tomographie</w:t>
+                <w:t xml:space="preserve">Surface reconstruction from tomography data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ali Mohammad-Djafari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problèmes inverses en imagerie et en vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès, pp.287-319, 2009, Traité IC2, Série traitement du signal et de l'image, Hermès</w:t>
+              <w:t xml:space="preserve">Inverse Problems in Vision and 3D Tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.289-322, 2009, Digital Signal and Image processing</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00335209v1</w:t>
+                <w:t xml:space="preserve">hal-00444642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13301,229 +13301,229 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-negative orthogonal greedy algorithms for sparse reconstruction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Idier</w:t>
+                <w:t xml:space="preserve">A case of exact recovery using OMP with continuous dictionaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Elvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Herzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049471v1</w:t>
+                <w:t xml:space="preserve">hal-02049466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case of exact recovery using OMP with continuous dictionaries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Herzet</w:t>
+                <w:t xml:space="preserve">Non-negative orthogonal greedy algorithms for sparse reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadi Djermoune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049466v1</w:t>
+                <w:t xml:space="preserve">hal-02049471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13629,90 +13629,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximal optimization of OT-regularized cost functions for multichannel signal recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mallejac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangyi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13730,77 +13730,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherence-based Partial Exact Recovery Condition for OMP/OLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Herzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13844,64 +13844,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force curve segmentation by piecewise polynomial approximation: mathematical formulation and complete structure of the algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbo Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13949,90 +13949,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the properties of the solution path of the constrained and penalized L2-L0 problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbo Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14121,51 +14121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CRAN-IRCCyN. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14416,90 +14416,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-negative greedy algorithms: Matlab implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hadi Djermoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:fe1ddbad063c799cee6d0da9bb6afc7e78b27d33;origin=https://hal.archives-ouvertes.fr/hal-04406199;visit=swh:1:snp:4991ad8f267b689321a5dd74b1de47846a75c1bb;anchor=swh:1:rel:cebec723f37bbf7287313affed1423d63e768f02;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14616,51 +14616,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6570ADF"/>
+    <w:nsid w:val="A5A9809E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14847,51 +14847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-soussen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6837-6755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164038469" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ensimag.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://l2s.centralesupelec.fr/presentation/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://l2s.centralesupelec.fr/poles/signaux-et-statistiques/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://section7.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://signalprocessingsociety.org/publications-resources/ieee-transactions-signal-processing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542061v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2025.3565018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577004v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tuffet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gendreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Boujelben" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.106176" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260043v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rialland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Marion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carrere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3110008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971697v5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Djermoune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108185" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099464v4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Elvira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2020.12.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847322v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mortada" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Poisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.12.015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160058v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Rakotomanga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Khairallah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Amouroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zaytsev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.003410" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049424v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2943225" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147300v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Miville-Desch&#234;nes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935335" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbo Duan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ping Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2890077" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333313v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ben Hamadou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13319-016-0095-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Bacharouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR09126H" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxi Wan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.03.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2490660" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948313v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Idier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2421476" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933013v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henrot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dossot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2300822" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834582v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C.P.M. Blondel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wolf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.06.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKJHR6W2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637003v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2238606" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730503v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2216280" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907646v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2278179" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738715v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2012.2221712" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751517v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Carcreff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/353/1/012018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymen Sahnoun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2012-60" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584565v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Polyakov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D.F. Duval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018887" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443842v4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2160633" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271733v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.815168" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093326v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2004.836159" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346390v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mall&#233;jac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014966v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gabet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferreira Da Costa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364608v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Roual" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chardon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sensiau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501738v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mallejac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyi Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco63174.2024.10715143" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033594v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4247" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04383981v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04383978v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289911" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03576005v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp43922.2022.9746697" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03718426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108138v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323461" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210707v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2587600" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018569v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Blondel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iclo48556.2020.9285675" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04383983v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083627v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02157561v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02149677v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim D. Genin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina A. Genina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina N. Lazareva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2528700" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403647v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421335v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378709v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02157571v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049486v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683617" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112180v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sampta45681.2019.9030937" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937532v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Herzet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931709v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931325v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shvachkina Marina" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931271v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Feng" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861661v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LO.2018.8435250" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931288v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871674v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2018.8747032" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861647v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pl&#233;nat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309516" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931306v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delconte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931711v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637674v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585253v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497248v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588550v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2249607" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637578v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637545v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872698v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazet Vincent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-01644770v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416845v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kholodtsova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Loschenov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323012v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005638v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schneider" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163895v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319873" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246673v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francius" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Klotz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Besancenot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brunner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13320" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246679v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100733v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ennen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078083v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078225v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096266v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905212v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811641v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916924v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905210v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914498v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601947v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583135v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carfantan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601929v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914490v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593546v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584489v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517538v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosebet Miranda" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519411v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rekik" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491228v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384799v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caland" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363468v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388517v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435480v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388524v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388522v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335210v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335199v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271741v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kessler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335204v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196504v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118774v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093345v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2005.1530499" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093342v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Djafari Ali" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2001.959146" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119712v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848216378.html" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01974329v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916925v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520154v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sauget" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Laurent" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henriet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salomon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Gschwind" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15819-3_34" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L6HJG0T5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444642v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335209v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049471v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049466v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782425v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488937v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759433v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508384v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361380v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171524v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Moussaoui" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004126v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00924578v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406199v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fe1ddbad063c799cee6d0da9bb6afc7e78b27d33;origin=https://hal.archives-ouvertes.fr/hal-04406199;visit=swh:1:snp:4991ad8f267b689321a5dd74b1de47846a75c1bb;anchor=swh:1:rel:cebec723f37bbf7287313affed1423d63e768f02;path=/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-soussen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6837-6755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164038469" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ensimag.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://l2s.centralesupelec.fr/presentation/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://l2s.centralesupelec.fr/poles/signaux-et-statistiques/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://section7.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://signalprocessingsociety.org/publications-resources/ieee-transactions-signal-processing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542061v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2025.3565018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577004v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tuffet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gendreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Boujelben" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.106176" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971697v5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Djermoune" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108185" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260043v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rialland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Marion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carrere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3110008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099464v4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Elvira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2020.12.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160058v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Rakotomanga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Khairallah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Amouroux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zaytsev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.003410" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049424v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2943225" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147300v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Miville-Desch&#234;nes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935335" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978681v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbo Duan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ping Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2890077" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mortada" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Poisson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.12.015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283070v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbieux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Bacharouche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR09126H" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxi Wan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.03.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2490660" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333313v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ben Hamadou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13319-016-0095-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948313v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Idier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2421476" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933013v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henrot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dossot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2300822" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834582v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C.P.M. Blondel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wolf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.06.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKJHR6W2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637003v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2238606" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730503v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2216280" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907646v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2278179" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738715v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2012.2221712" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751517v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Carcreff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/353/1/012018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymen Sahnoun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2012-60" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584565v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Polyakov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D.F. Duval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018887" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443842v4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2160633" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271733v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.815168" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093326v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2004.836159" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014966v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gabet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferreira Da Costa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346390v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mall&#233;jac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364608v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Roual" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chardon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sensiau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4247" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501738v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mallejac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyi Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco63174.2024.10715143" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04383981v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04383978v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289911" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03576005v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp43922.2022.9746697" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03718426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108138v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323461" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210707v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2587600" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018569v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Blondel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iclo48556.2020.9285675" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083627v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04383983v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378709v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421335v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02157561v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02149677v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403647v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403635v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim D. Genin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina A. Genina" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina N. Lazareva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2528700" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02157571v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049486v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683617" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112180v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sampta45681.2019.9030937" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861647v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pl&#233;nat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309516" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931306v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delconte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931288v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871674v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2018.8747032" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931325v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shvachkina Marina" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861661v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Feng" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LO.2018.8435250" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931271v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931711v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931709v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937532v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Herzet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-01644770v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588550v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2249607" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637578v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872698v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazet Vincent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637545v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585253v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497248v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637674v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323012v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416845v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kholodtsova" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Loschenov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005638v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schneider" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246673v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francius" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Klotz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Besancenot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brunner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13320" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163895v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319873" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246679v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100733v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ennen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078083v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078225v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096266v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811641v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916924v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905210v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914498v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905212v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583135v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carfantan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601947v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601929v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914490v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593546v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584489v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491228v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517538v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosebet Miranda" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519411v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rekik" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384799v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caland" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363468v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388517v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435480v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388524v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388522v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271741v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kessler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335199v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335204v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335210v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196504v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118774v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093345v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2005.1530499" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093342v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Djafari Ali" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2001.959146" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119712v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848216378.html" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916925v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01974329v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520154v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sauget" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Laurent" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henriet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salomon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Gschwind" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15819-3_34" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L6HJG0T5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335209v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444642v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049466v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049471v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782425v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488937v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759433v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508384v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361380v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171524v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Moussaoui" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004126v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00924578v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406199v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fe1ddbad063c799cee6d0da9bb6afc7e78b27d33;origin=https://hal.archives-ouvertes.fr/hal-04406199;visit=swh:1:snp:4991ad8f267b689321a5dd74b1de47846a75c1bb;anchor=swh:1:rel:cebec723f37bbf7287313affed1423d63e768f02;path=/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>