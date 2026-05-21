--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,14561 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...14509 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.572916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charles Soussen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, CentraleSupélec / L2S</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">charles-soussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6837-6755</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">164038469</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=oFg9jYIAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis né en France in 1972. Je suis diplômé de l'Ecole Nationale Supérieure en Informatique et Mathématiques Appliquées, Grenoble (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSIMAG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) en 1996. J'ai obtenu ma thèse en traitement du signal et des images au Laboratoire des Signaux et Systèmes (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L2S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Université de Paris-Sud, Orsay, en 2000, et mon Habilitation à Diriger des Recherches à l'Université de Lorraine en 2013. J'ai été Maître de Conférences à l'Université de Paris-Sud et au LIMSI entre 2001 et 2005, puis à l'Université de Lorraine et au CRAN entre 2005 et 2017. Je suis Professeur à CentraleSupélec et au L2S depuis 2017. Mes thèmes de recherche concernent les problèmes inverses et l'approximation parcimonieuse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis le responsable du Pôle </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux et Statistiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du L2S depuis 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai été membre du Comité National de la Recherche Scientifique (CoNRS), [section 7]((</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://section7.cnrs.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) de 2019 à 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis éditeur associé pour le journal </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis octobre 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma page web se trouve ici.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEMUR: Latent EM Unsupervised Regression for Sparse Inverse Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73, pp.2087-2098. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2025.3565018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542061v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method for noninvasive estimation of respiratory effort during pressure support ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pasillas-Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Tuffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ahmed Boujelben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.106176. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2024.106176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-step analysis of orthogonal greedy algorithms for non-negative sparse representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadi Djermoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 188, pp.108185. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971697v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved deconvolution of mineral reflectance spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Carrere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.9711-9726. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2021.3110008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260043v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When does OMP achieve exact recovery with continuous dictionaries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, pp.39. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acha.2020.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099464v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source separation approach for the analysis of spatially resolved multiply excited autofluorescence spectra during optical clearing of ex vivo skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Rakotomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (7), pp.3410-3424. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.10.003410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative orthogonal greedy algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadi Djermoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (21), pp.5643-5658. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2019.2943225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049424v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROHSA: Regularized Optimization for Hyper-Spectral Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Miville-Deschênes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 626, pp.A101. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallelizable framework for segmenting piecewise signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbo Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.13217-13229. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2890077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized Source Separation For Delayed Spectroscopic Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Mortada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.48-60. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2018.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DDB2 (damaged-DNA binding 2) protein: a new modulator of nanomechanical properties and cell adhesion of breast cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Bacharouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Razafitianamaharavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (9), pp.5268-5279. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5NR09126H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized LASSO with under-determined regularization matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbo Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxi Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 127, pp.239-246. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2016.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed recovery conditions for OMP/OLS by exploiting both coherence and decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Drémeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (1), pp.459-470. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2015.2490660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of extended 3D field of views of the internal bladder wall surface: A proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Ben Hamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Daul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.Article: 19. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13319-016-0095-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homotopy based algorithms for L0-regularized least-squares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbo Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (13), pp.3301-3316. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2015.2421476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948313v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does deblurring improve geometrical hyperspectral unmixing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dossot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.1169-1180. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2014.2300822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible calibration of structured-light systems projecting point patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Ben Hamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Daul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter C.P.M. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (10), pp.1468-1481. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint k-step analysis of Orthogonal Matching Pursuit and Orthogonal Least Squares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (5), pp.3158-3174. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2013.2238606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637003v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast positive deconvolution of hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (2), pp.828-833. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2012.2216280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact recovery conditions for sparse representations with partial support information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (11), pp.7509-7524. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2013.2278179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On LARS/homotopy equivalence conditions for over-determined LASSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbo Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ping Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (12), pp.894-897. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2012.2221712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic non destructive testing based on sparse deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Carcreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 353, pp.012018. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/353/1/012018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse multidimensional modal analysis using a multigrid dictionary refinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymen Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadi Djermoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.2012:60. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2012-60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Force Volume Image Processing for Biological Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Polyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbo Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme D.F. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (4), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0018887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bernoulli-Gaussian deconvolution to sparse signal restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbo Duan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (10), pp.4572-4584. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2011.2160633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443842v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of 3D localized objects from limited angle X-ray projections: an approach based on sparsity and multigrid image representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (3), pp.033011. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.815168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polygonal and Polyhedral Contour Reconstruction in Computed Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mohammad-Djafari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (11), pp.1507-1523. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2004.836159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition parcimonieuse multicanal basée sur le transport optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Malléjac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconvolution Dynamique par Descente de Gradient Préconditionnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ferreira Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Aug 2025, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014966v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation Expérimentale d’une Méthode de Séparation de Sources Aveugle pour le Bruit de Turbomachines Avion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Roual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sensiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A positive semi definite tensor factorization method for separation of non stationary noise sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Roual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sensiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Noise 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.9427-9433, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3397/IN_2024_4247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint decomposition of multichannel signals with multimarginal optimal transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mallejac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangyi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Signal Processing Conference (EUSIPCO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eusipco63174.2024.10715143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501738v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du MAP Marginal d'un signal Bernoulli-Gaussien: une approche par relaxation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginal MAP estimation of a Bernoulli-Gaussian signal: continuous relaxation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2023 - the 31st European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. pp.1833-1837, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10289911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Estimation in Sparse Inverse Problems Using Bernoulli-Gaussian Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp43922.2022.9746697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des paramètres d'un prior Bernoulli-Gaussien en problèmes inverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMP-based algorithm for mineral reflectance spectra deconvolution from hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Carrere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, HI (virtual), United States. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of minerals from hyperspectral imaging based on a fuzzy logic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense + Commercial Sensing,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, United States. pp.18, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2587600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the impact of optical clearing on skin absorption, scattering and autofluorescence properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Rakotomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Laser Optics, ICLO 2020 (6th International Symposium on Lasers in Medicine and Biophotonics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, St Petersburg, Russia. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iclo48556.2020.9285675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact recovery analysis of non-negative orthogonal greedy algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadi Djermoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques, iTWIST 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact recovery analysis of non-negative greedy algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadi Djermoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MIA, journée Optimisation parcimonieuse non-convexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact recovery analysis of non-negative orthogonal matching pursuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadi Djermoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing with Adaptive Sparse Structured Representations Workshop, SPARS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform k-step recovery with CMF dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARS 2019 - Signal Processing with Adaptive Sparse Structured Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes gloutons orthogonaux pour la reconstruction de signaux parcimonieux positifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadi Djermoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of skin intrinsic fluorophore contributions during optical clearing: source separation technique applied to spatially resolved multiply excited autofluorescence spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Rakotomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saratov Fall Meeting, SFM'19 - 7th International Symposium “Optics and Biophotonics” - 23rd International School for Junior Scientists and Students on Optics, Laser Physics &amp; Biophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Saratov, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications of skin optical properties throughout optical clearing process based on spatially resolved autofluorescence and diffuse reflectance tissue spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Rakotomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Photonics and Optoelectronics Meetings, POEM 2019 – 7th Sino-French Optoelectronics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research and development of effective optical technologies for diagnostics in dermatology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim D. Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Rakotomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina A. Genina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina N. Lazareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saratov Fall Meeting, SFM'18 - Optical and Nano-Technologies for Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saratov, Russia. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2528700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et caractérisation de minéraux : une procédure automatique de traitement d'image hyperspectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Carrere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque scientifique du groupe SFPT-GH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de supports en k étapes avec OMP pour les dictionnaires continus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMP and continuous dictionaries: Is k-step recovery possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2019, Brighton, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049486v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NP-hardness of $\ell$0 minimization problems: revision and extension to the non-negative setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadi Djermoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Sampling Theory and Applications, SampTA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/sampta45681.2019.9030937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved spectroscopy for guiding margin delineation during human skin carcinomas resection: first clinical results on diffuse reflectance and autofluorescence spectra and in vivo skin optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Plénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Rakotomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2309516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of standardization of autofluorescence and diffuse reflectance spectra on diagnosis accuracy of optical spectroscopy used for skin carcinomas diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Rakotomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saratov Fall Meeting, SFM’18 - 6th International Symposium "Optics and Biophotonics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saratov, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of human skin autofluorescence modifications due to optical clearing using spatially resolved spectroscopy and multiple excitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Rakotomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shvachkina Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Communications and Photonics Conference, ACP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of skin optical properties modified by an optical clearing agent and measured using bimodal tissue spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Rakotomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saratov Fall Meeting, SFM’18 - 6th International Symposium "Optics and Biophotonics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saratov, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic decomposition of astronomical multispectral images using B-splines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Mortada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whispers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2018.8747032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin optical properties modifications using optical clearing agents: experimental and modelling results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Rakotomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Laser Optics, ICLO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Petersburg, Russia. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LO.2018.8435250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved autofluorescence and diffuse reflectance spectroscopy-based evaluation of human skin optical properties subjected to optical clearing agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Rakotomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium Europe-China Stem Cells and Regenerative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par spectroscopie optique des classes tissulaires rencontrées lors de résection chirurgicale des carcinomes cutanés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Rakotomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque national Diagnostic et Imagerie Optique en Médecine et Biologie Biophotonique, OPT-DIAG 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des propriétés optiques de peau humaine modifiées par un agent de clarification optique et mesurées par spectroscopie tissulaire bimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Rakotomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque national Diagnostic et Imagerie Optique en Médecine et Biologie Biophotonique, OPT-DIAG 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of exact recovery with OMP using continuous dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CS 2018 - 9th International Conference on Curves and Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cost functions and optimization methods on solving the inverse problem in spatially resolved diffuse reflectance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Rakotomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter C.P.M. Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE BIOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Francisco, CA, United States. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2249607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of in vivo optical properties of human skin carcinomas using spatially resolved multimodal spectroscopy: clinical study preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Rakotomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Physics, Engineering and Technologies for Bio-Medicine, PETBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PhysBio-MePhI, Oct 2017, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human skin optical property modifications upon optical clearing agents estimated from spatially-resolved tissue optical spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Rakotomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saratov Fall Meeting, SFM’17 - International Symposium "Optics and Biophotonics-V"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Saratov, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation de sources retardées et paramétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Mortada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazet Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images (GRETSI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study investigating depth sensitivity of spatially resolved bimodal spectroscopy combined to optical clearing agents on a human skin based-hybrid model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Rakotomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Communications and Photonics Conference, ACP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized version of non-negative OMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadi Djermoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIe Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of delayed parameterized sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Mortada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Signal Processing Conference, EUSIPCO 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497248v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on inverse problem solving techniques to estimate optical properties from fibered spectroscopic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Rakotomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Daul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International school for young scientists “Physics, Engineering and Technologies for Biomedicine”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Nuclear University MEPhI (Moscow Engineering Physics Institute), Oct 2017, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de type homotopiques pour la minimisation des moindres carrés régularisés par la &amp;quot;norme&amp;quot; $\ell_0$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbo Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43e Congrès National d'Analyse Numérique, CANUM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the estimation of tissue optical parameters from diffuse reflectance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Rakotomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kholodtsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Daul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Loschenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Coherent and Nonlinear Optics and Lasers, Applications, and Technologies conference, ICONO-LAT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Academy of Sciences, Belarus (NASB); Russian Academy of Sciences (RAS); Belarus Fundamental Sciences Foundation, Dec 2016, Minsk, Belarus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopsie optique pour la caractérisation peropératoire de carcinomes cutanés : dispositif médical innovant et problématiques scientifiques interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Rakotomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Forum du Cancéropôle Grand-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Damaged DNA Binding 2 protein: a new modulator of TGFβ1 signaling pathway and membrane nanomechanics in breast cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Francius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Besancenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Congress of The Federation of European Biochemical Societies, FEBS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Berlin, Germany. pp.36, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/febs.13320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal method to segment piecewise Poisson distributed signals with application to sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbo Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Milan, Italy. pp.6465-6468, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2015.7319873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transcriptional regulator DDB2 modulates TGFβ1 signaling and membrane nanomechanics of breast cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Francius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Besancenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium of the Cancer Research Center of Lyon, CRCL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transcriptional regulator DDB2 modulates TGF beta 1 signaling and cell adhesion in breast cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Francius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Besancenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème forum du Cancéropôle Grand-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential deconvolution - Unmixing of blurred hyperspectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing, ICIP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal fluorescence microscopy and force-volume imaging in atomic force microscopy: a signal processing perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference Laser Optics 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Recovery Conditions for OMP/OLS by Exploiting both Coherence and Decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international - Traveling Workshop on Interactions between Sparse models and Technology (iTwist'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Namur, Belgium. pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unrecoverable subsets by OMP and Basis Pursuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing with Adaptive Sparse Structured Representations, SPARS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition de spectres en motifs paramétriques par approximation parcimonieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadi Djermoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration positive d'images hyperspectrales avec préservation des contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration positive d'images hyperspectrales avec préservation des contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GdR ISIS "Optimisation convexe sous contrainte"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge-preserving nonnegative hyperspectral image restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Conference on Acoustics, Speech, and Signal Processing, ICASSP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse deconvolution: comparison of statistical and deterministic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Carfantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop, SSP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse modale bidimensionnelle par approximation parcimonieuse et multirésolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymen Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadi Djermoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconvolution rapide d'images hyperspectrales de fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconvolution d'images hyperspectrales de fluorescence en microscopie confocale sous contrainte de positivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GdR ISIS "Traitement d'Images en Imagerie Biologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast deconvolution of large fluorescence hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing, WHISPERS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lisbonne, Portugal. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse multiresolution modal estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymen Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadi Djermoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop, SSP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible projector calibration for active stereoscopic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Ben Hamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Daul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Conference on Image Processing, ICIP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.4241-4244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 2D towards 3D cartography of hollow organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Daul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Ben Hamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosebet Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Electrical Engineering, Computing Science and Automatic Control, CCE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Tuxtla Gutiérrez, Mexico. pp.285-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel 3D surface construction approach: application to three-dimensional endoscopic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Ben Hamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Daul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Conference on Image Processing, ICIP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.4425-4428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity reduction by convex cone detection for unmixing hyperspectral images of bacterial biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Signal Processing Conference, EUSIPCO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.1938-1942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuation approach to estimate a solution path of mixed L2-L0 minimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbo Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Signal Processing with Adaptive Sparse Structured Representations, SPARS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Saint-Malo, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of image registration techniques for bladder video-endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Ben Hamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Daul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conferences on Biomedical Optics, ECBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaïquage automatique d'images cystoscopiques : évaluation qualitative et quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Ben Hamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Daul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième colloque Diagnostic et imagerie optiques en médecine, OPTDIAG 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection conjointe de discontinuités d'ordres différents dans un signal par minimisation de critère L2-L0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbo Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaïquage d'images cystoscopiques: étude comparative de méthodes de recalage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Ben Hamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Daul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of force-volume images in atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Symposium on Biomedical Imaging, ISBI'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of force-volume images in atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbo Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gaboriaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM Workshop. Biological interfaces: from the model membrane to microbial cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse representation of a force spectrum and a force-volume image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbo Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gaboriaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM workshop. Biological interfaces: from the model membrane to microbial cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes d'inversion de données en imagerie de force atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbo Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gaboriaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-PRC ISIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic force microscopy imaging and related issues in signal processing: a preliminary work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IAR annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction of localized objects from radiographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2006, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction of localized objects from radiographs and based on multiresolution and sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Genova, Italy. pp.III-744, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2005.1530499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed surface reconstruction in X-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad-Djafari Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Thessaloniki, Greece. pp.718-721, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2001.959146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of force-volume images in atomic force microscopy using sparse approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Francius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Giovannelli et Jérôme Idier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regularization and Bayesian methods for inverse problems in signal and image processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd and John Wiley &amp; Sons Inc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-56, 2015, 978-1-84821-637-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation parcimonieuse pour l'analyse d'images force-volume en microscopie de force atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Francius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Giovannelli, Jérôme Idier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d'inversion appliquées au traitement du signal et de l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier-Hermes Science Publications, pp.53-77, 2013, Traité Information, Commande, Communication, série Signal et image, 978-2-7462-4548-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation parcimonieuse pour le traitement d’image force-volume en microscopie de force atomique IC2 Traitement Signal et Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Francius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François, Giovannelli; Jérôme, Idier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d'inversion appliquées au traitement du signal et de l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, pp.53-73, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Domain Decomposition for a Neural Network Learning Algorithm, used for the Dose Evaluation in External Radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Konstantinos Diamantaras and Wlodek Duch and Lazaros Iliadis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks - ICANN 2010 20th International Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Heidelberg, pp.261-266, 2010, Lecture Notes in Computer Science, Volume 6352, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15819-3_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction des surfaces en tomographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad-Djafari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ali Mohammad-Djafari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes inverses en imagerie et en vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.287-319, 2009, Traité IC2, Série traitement du signal et de l'image, Hermès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface reconstruction from tomography data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad-Djafari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ali Mohammad-Djafari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Vision and 3D Tomography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.289-322, 2009, Digital Signal and Image processing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of exact recovery using OMP with continuous dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative orthogonal greedy algorithms for sparse reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadi Djermoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernoulli and Gauss Take a Look at the MAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782425v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximal optimization of OT-regularized cost functions for multichannel signal recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mallejac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangyi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence-based Partial Exact Recovery Condition for OMP/OLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force curve segmentation by piecewise polynomial approximation: mathematical formulation and complete structure of the algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbo Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Polyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Francius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508384v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the properties of the solution path of the constrained and penalized L2-L0 problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbo Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361380v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge-preserving nonnegative deconvolution of hyperspectral fluorescence microscopy images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CRAN-IRCCyN. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction 3D d'un objet compact en tomographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Paris Sud - Paris XI, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004126v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes d'approximation parcimonieuse inspirés d'Orthogonal Least Squares pour les problèmes inverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Lorraine, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00924578v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative greedy algorithms: Matlab implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadi Djermoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:fe1ddbad063c799cee6d0da9bb6afc7e78b27d33;origin=https://hal.archives-ouvertes.fr/hal-04406199;visit=swh:1:snp:4991ad8f267b689321a5dd74b1de47846a75c1bb;anchor=swh:1:rel:cebec723f37bbf7287313affed1423d63e768f02;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId293"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -14616,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5A9809E"/>
+    <w:nsid w:val="7CFF3422"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14847,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-soussen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6837-6755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164038469" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ensimag.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://l2s.centralesupelec.fr/presentation/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://l2s.centralesupelec.fr/poles/signaux-et-statistiques/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://section7.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://signalprocessingsociety.org/publications-resources/ieee-transactions-signal-processing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542061v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2025.3565018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577004v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tuffet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gendreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Boujelben" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.106176" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971697v5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Djermoune" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108185" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260043v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rialland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Marion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carrere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3110008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099464v4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Elvira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2020.12.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160058v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Rakotomanga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Khairallah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Amouroux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zaytsev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.003410" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049424v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2943225" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147300v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Miville-Desch&#234;nes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935335" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978681v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbo Duan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ping Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2890077" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mortada" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Poisson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.12.015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283070v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbieux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Bacharouche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR09126H" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxi Wan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.03.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2490660" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333313v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ben Hamadou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13319-016-0095-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948313v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Idier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2421476" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933013v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henrot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dossot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2300822" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834582v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C.P.M. Blondel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wolf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.06.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKJHR6W2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637003v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2238606" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730503v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2216280" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907646v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2278179" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738715v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2012.2221712" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751517v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Carcreff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/353/1/012018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymen Sahnoun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2012-60" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584565v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Polyakov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D.F. Duval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018887" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443842v4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2160633" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271733v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.815168" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093326v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2004.836159" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014966v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gabet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferreira Da Costa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346390v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mall&#233;jac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364608v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Roual" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chardon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sensiau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4247" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501738v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mallejac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyi Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco63174.2024.10715143" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04383981v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04383978v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289911" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03576005v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp43922.2022.9746697" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03718426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108138v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323461" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210707v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2587600" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018569v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Blondel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iclo48556.2020.9285675" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083627v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04383983v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378709v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421335v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02157561v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02149677v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403647v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403635v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim D. Genin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina A. Genina" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina N. Lazareva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2528700" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02157571v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049486v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683617" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112180v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sampta45681.2019.9030937" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861647v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pl&#233;nat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309516" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931306v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delconte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931288v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871674v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2018.8747032" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931325v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shvachkina Marina" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861661v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Feng" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LO.2018.8435250" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931271v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931711v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931709v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937532v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Herzet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-01644770v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588550v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2249607" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637578v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872698v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazet Vincent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637545v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585253v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497248v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637674v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323012v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416845v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kholodtsova" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Loschenov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005638v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schneider" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246673v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francius" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Klotz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Besancenot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brunner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13320" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163895v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319873" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246679v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100733v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ennen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078083v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078225v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096266v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811641v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916924v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905210v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914498v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905212v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583135v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carfantan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601947v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601929v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914490v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593546v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584489v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491228v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517538v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosebet Miranda" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519411v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rekik" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384799v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caland" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363468v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388517v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435480v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388524v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388522v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271741v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kessler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335199v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335204v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335210v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196504v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118774v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093345v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2005.1530499" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093342v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Djafari Ali" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2001.959146" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119712v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848216378.html" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916925v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01974329v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520154v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sauget" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Laurent" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henriet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salomon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Gschwind" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15819-3_34" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L6HJG0T5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335209v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444642v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049466v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049471v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782425v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488937v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759433v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508384v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361380v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171524v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Moussaoui" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004126v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00924578v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406199v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fe1ddbad063c799cee6d0da9bb6afc7e78b27d33;origin=https://hal.archives-ouvertes.fr/hal-04406199;visit=swh:1:snp:4991ad8f267b689321a5dd74b1de47846a75c1bb;anchor=swh:1:rel:cebec723f37bbf7287313affed1423d63e768f02;path=/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-soussen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6837-6755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164038469" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=oFg9jYIAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ensimag.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://l2s.centralesupelec.fr/presentation/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://l2s.centralesupelec.fr/poles/signaux-et-statistiques/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://section7.cnrs.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://signalprocessingsociety.org/publications-resources/ieee-transactions-signal-processing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542061v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2025.3565018" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tuffet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gendreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Boujelben" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.106176" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971697v5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Djermoune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108185" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260043v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rialland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Marion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carrere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3110008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099464v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Elvira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2020.12.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160058v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Rakotomanga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Khairallah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Amouroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zaytsev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.003410" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049424v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2943225" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Miville-Desch&#234;nes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935335" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978681v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbo Duan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ping Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2890077" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847322v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mortada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Poisson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.12.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283070v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbieux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Bacharouche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR09126H" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295086v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxi Wan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.03.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2490660" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ben Hamadou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13319-016-0095-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948313v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Idier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2421476" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933013v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henrot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dossot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2300822" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834582v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C.P.M. Blondel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wolf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.06.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKJHR6W2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637003v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2238606" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2216280" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907646v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2278179" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738715v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2012.2221712" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751517v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Carcreff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/353/1/012018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680714v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymen Sahnoun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2012-60" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584565v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Polyakov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D.F. Duval" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018887" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443842v4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2160633" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271733v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.815168" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093326v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2004.836159" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mall&#233;jac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014966v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gabet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferreira Da Costa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364608v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Roual" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chardon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sensiau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033594v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4247" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501738v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mallejac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyi Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco63174.2024.10715143" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04383981v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04383978v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289911" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03576005v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp43922.2022.9746697" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03718426v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108138v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323461" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210707v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2587600" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018569v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Blondel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iclo48556.2020.9285675" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083627v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04383983v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378709v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02157561v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02149677v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421335v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403647v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403635v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim D. Genin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina A. Genina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina N. Lazareva" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2528700" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376962v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02157571v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049486v3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683617" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112180v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sampta45681.2019.9030937" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861647v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pl&#233;nat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309516" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931306v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delconte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931325v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shvachkina Marina" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931288v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871674v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2018.8747032" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861661v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Feng" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LO.2018.8435250" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931271v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931711v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931709v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937532v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Herzet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588550v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2249607" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637578v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-01644770v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872698v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazet Vincent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637545v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585253v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497248v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637674v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323012v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416845v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kholodtsova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Loschenov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005638v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schneider" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246673v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francius" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Klotz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Besancenot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brunner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13320" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163895v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319873" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246679v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100733v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ennen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078225v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078083v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096266v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811641v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916924v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905210v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914498v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905212v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583135v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carfantan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601947v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601929v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914490v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593546v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584489v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491228v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517538v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosebet Miranda" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519411v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rekik" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384799v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caland" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363468v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388517v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435480v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388524v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388522v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271741v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kessler" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335199v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335204v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335210v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196504v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118774v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093345v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2005.1530499" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093342v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Djafari Ali" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2001.959146" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119712v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848216378.html" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916925v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01974329v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520154v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sauget" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Laurent" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henriet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salomon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Gschwind" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15819-3_34" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L6HJG0T5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335209v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444642v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049466v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049471v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782425v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488937v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759433v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508384v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361380v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171524v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Moussaoui" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004126v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00924578v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406199v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fe1ddbad063c799cee6d0da9bb6afc7e78b27d33;origin=https://hal.archives-ouvertes.fr/hal-04406199;visit=swh:1:snp:4991ad8f267b689321a5dd74b1de47846a75c1bb;anchor=swh:1:rel:cebec723f37bbf7287313affed1423d63e768f02;path=/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>