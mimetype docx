--- v0 (2026-04-07)
+++ v1 (2026-05-01)
@@ -508,178 +508,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05445039v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la table des seigneurs d'Aquitaine</w:t>
+                <w:t xml:space="preserve">Mathieu Arnoux, Un monde sans ressources. Besoin et société en Europe (XIe-XIVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Viaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Festin (Bordeaux)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 267, pp.465-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12e6v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04528967v1</w:t>
+                <w:t xml:space="preserve">halshs-04740559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Arnoux, Un monde sans ressources. Besoin et société en Europe (XIe-XIVe siècles)</w:t>
+                <w:t xml:space="preserve">A la table des seigneurs d'Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Viaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Festin (Bordeaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, pp.70-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12e6v⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-04740559v1</w:t>
+                <w:t xml:space="preserve">halshs-04528967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAINT-JUSTIN (Landes). Bialé, quartier d’Arouille</w:t>
               </w:r>
@@ -2030,165 +2030,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04999488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du vivier à la grande salle : pour une lecture environnementale du phénomène castral (Xe-XVe siècle)</w:t>
+                <w:t xml:space="preserve">En forêt et à table : Présence et usages alimentaires du porc dans les résidences élitaires d'Aquitaine du Nord au Moyen Âge (Xe-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Viaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54e congrès de la Société des historiens médiévistes de l'enseignement supérieur public : Environnement et sociétés au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CESCM, May 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Flaran 44 : le porc dans tous ses états dans l'Europe médiévale et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benoît Clavel; Philippe Meyzie, Oct 2023, Sabres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04059736v1</w:t>
+                <w:t xml:space="preserve">halshs-04242097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En forêt et à table : Présence et usages alimentaires du porc dans les résidences élitaires d'Aquitaine du Nord au Moyen Âge (Xe-XVe siècle)</w:t>
+                <w:t xml:space="preserve">Du vivier à la grande salle : pour une lecture environnementale du phénomène castral (Xe-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Viaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flaran 44 : le porc dans tous ses états dans l'Europe médiévale et moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Benoît Clavel; Philippe Meyzie, Oct 2023, Sabres, France</w:t>
+              <w:t xml:space="preserve">54e congrès de la Société des historiens médiévistes de l'enseignement supérieur public : Environnement et sociétés au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04242097v1</w:t>
+                <w:t xml:space="preserve">halshs-04059736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echoes from the time of the warmonger sultans: new research and patrimonial perspectives on the built heritage of Ngazidja (Comoros)</w:t>
               </w:r>
@@ -3087,191 +3087,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02243366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digues, étangs, moulins et pêcheries autour du château de Tiffauges au Moyen Âge et à l'époque moderne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teddy Béthus</w:t>
+                <w:t xml:space="preserve">Des bestes médiévales aux espèces linnéennes : Autour de la classification de quelques espèces consommées en contexte castral au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Viaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Viaut</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Borvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de laboratoire : Actualités de la recherche en archéologie castrale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Prouteau, Dec 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Colloque international : Appréhender les catégories zoologiques dans les sociétés du passé : sources, méthodes, usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02381651v1</w:t>
+                <w:t xml:space="preserve">halshs-02179653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bestes médiévales aux espèces linnéennes : Autour de la classification de quelques espèces consommées en contexte castral au Moyen Âge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digues, étangs, moulins et pêcheries autour du château de Tiffauges au Moyen Âge et à l'époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Béthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Viaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Borvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Appréhender les catégories zoologiques dans les sociétés du passé : sources, méthodes, usages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de laboratoire : Actualités de la recherche en archéologie castrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Prouteau, Dec 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02179653v1</w:t>
+                <w:t xml:space="preserve">halshs-02381651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des vicomtes de Thouars aux vidames de Chartres : une étude historique et archéologique renouvelée du donjon de Pouzauges (XIe-XVe s.)</w:t>
               </w:r>
@@ -4624,241 +4624,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02919863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouzauges, le vieux château. Etude du donjon. Rapport final d’opération</w:t>
+                <w:t xml:space="preserve">Le château de Talmont (Talmont Saint-Hilaire, Vendée). Rapport final d’opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Béthus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Viaut</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Didot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Borvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Conseil départemental de la Vendée. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02919872v1</w:t>
+                <w:t xml:space="preserve">halshs-02943335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le château de Talmont (Talmont Saint-Hilaire, Vendée). Rapport final d’opération</w:t>
+                <w:t xml:space="preserve">Pouzauges, le vieux château. Etude du donjon. Rapport final d’opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Béthus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Didot</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Viaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil départemental de la Vendée. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Grenouilleau</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">halshs-02943335v1</w:t>
+                <w:t xml:space="preserve">halshs-02919872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montlhéry (Essonne), 8-10 rue de la Chapelle et Place Daniel Louis Meyer : rapport de diagnostic</w:t>
               </w:r>
@@ -5473,51 +5473,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31206F2A"/>
+    <w:nsid w:val="50C72ED7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5704,51 +5704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-viaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6809-6593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227821203" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03527337v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Viaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021POIT5005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03932787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05445039v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528967v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740559v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e6v" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450324v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05077234v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-04120282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03662835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vm2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819158v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Davy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522940v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Armand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443245v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.5789" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2020v55a10" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919416v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10690-6.p.0123" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14547" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04781775v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lo1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.106797" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116859v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841996v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy B&#233;thus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059736v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647591v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647608v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03228716v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M&#252;llers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chantran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03276705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03238846v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484179v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262347v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02243366v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02381651v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179653v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02184925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02243368v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02243364v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02243362v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02749269v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491720v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Colomy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938361v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Buisson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lavigne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387352v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Coudrin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bertaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003628v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belliard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Favreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919863v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vigneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919872v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943335v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Didot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grenouilleau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943284v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ciss&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude (de) Mecquenem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179702v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179707v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179705v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434564v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371980v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-viaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6809-6593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227821203" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03527337v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Viaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021POIT5005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03932787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05445039v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e6v" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450324v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05077234v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-04120282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03662835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vm2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819158v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Davy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522940v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Armand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443245v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.5789" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2020v55a10" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919416v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10690-6.p.0123" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14547" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04781775v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lo1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.106797" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116859v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841996v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy B&#233;thus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647591v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647608v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03228716v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M&#252;llers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chantran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03276705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03238846v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484179v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262347v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02243366v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179653v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02381651v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02184925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02243368v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02243364v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02243362v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02749269v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491720v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Colomy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938361v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Buisson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lavigne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387352v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Coudrin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bertaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003628v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belliard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Favreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919863v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vigneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943335v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Didot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grenouilleau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919872v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943284v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ciss&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude (de) Mecquenem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179702v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179707v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179705v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434564v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371980v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>