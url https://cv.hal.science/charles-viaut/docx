--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -1,5418 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5366 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.31926121372px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charles VIAUT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences à l'Université Bretagne-Sud</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">charles-viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-6809-6593</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">227821203</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=K1DsAncAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Historien et archéologue médiéviste, je suis maître de conférences à l'Université Bretagne-Sud (Lorient). Mes travaux portent principalement sur les lieux de pouvoir médiévaux, les questions alimentaires et les relations sociétés/milieux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l'opération archéologique sur le site médiéval de Bialé (Saint-Justin, Landes) et membre du projet régional de recherches &amp;quot;AgroPast, recherches sur l'agropastoralisme landais au Moyen Âge&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'équipe de recherche sur le site médiéval de Talmont (Vendée)Membre du GIS Humanités et Sciences de la Mer (CNRS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je travaille également sur la civilisation de l'époque classique de l'archipel des Comores (XIIIe-XVIIIe siècle).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la table des princes...et des autres. Consommation et pratiques alimentaires sur les sites castraux et élitaires du nord de l’Aquitaine et du centre-ouest de la France (Xe-XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université de Poitiers, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021POIT5005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03527337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse d'établissement (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du lieu de pouvoir à l'espace vécu. Le château de Talmont du XIIIe au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Ecole nationale des Chartes, 2018. Français</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse d'établissement</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vigne et l’herbe : alimentation et environnement végétal au château de Thouars au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circé. Histoire, savoirs, sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05445039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAINT-JUSTIN (Landes). Bialé, quartier d’Arouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54, pp.236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05450324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la table des seigneurs d'Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Festin (Bordeaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129, pp.70-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04528967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Arnoux, Un monde sans ressources. Besoin et société en Europe (XIe-XIVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 267, pp.465-467. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12e6v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04740559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAINT-JUSTIN (Landes). Bialé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05077234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se déplacer et s'approvisionner dans la Guyenne du XVe siècle : un compte de voyage du sénéchal Olivier de Coëtivy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire-Bulletin de la Société de l'histoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Année 2018, pp.23-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poitiers, le palais des comtes de Poitou. Des découvertes archéologiques exceptionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Borvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Picton – Culture &amp; patrimoine en Poitou et Charentes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 268, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03522940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mouthon, Le sourire de Prométhée : l'homme et la nature au Moyen Âge, Paris, La Découverte, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 257, pp.94-95. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11vm2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03662835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine bâti des Comores : périodisation et reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines : revue de l'Institut national du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.123-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03819158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délimiter, exploiter et chasser : la forêt de Talmont et ses usages (XIIe–XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43, pp.37-55. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questes.5789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bestes médiévales aux espèces linnéennes : autour de la classification de quelques espèces en contexte castral au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Borvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Appréhender les catégories zoologiques dans les sociétés du passé, 55 (55), pp.145-157. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/anthropozoologica2020v55a10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02901648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restituer un repas médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Nouvelle-Aquitaine : Science et culture, innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer et entretenir les constructions dans une seigneurie rurale du XVe siècle. L’exemple de la châtellenie de Talmont (Vendée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ædificare, Revue internationale d’histoire de la construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (6), pp.123-156. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10690-6.p.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologie médiévale au MuCEM aujourd’hui. Survivance insolite ou nouveaux chantiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20.2, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cem.14547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du vivier à la grande salle : pour une lecture environnementale du phénomène castral (Xe-XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et sociétés au Moyen Âge. LIVe congrès de la SHMESP (Poitiers, 11-14 mai 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.101-116, 2024, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12lo1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04781775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cellier du seigneur : Autour de l’approvisionnement alimentaire des châteaux en Aquitaine du Nord (Xe-XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À table ! De l'approvisionnement au dernier repas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, 2021, 9791035106751. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.106797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du lieu de pouvoir à l'espace vécu : le château de Talmont du XIIIe au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positions des thèses soutenues par les élèves de la promotion de 2018 pour obtenir le diplôme d'archiviste-paléographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale des Chartes, pp.169-179, 2018, 978-2-35723-097-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des archives à l'étude d'un château : le cas de Pouzauges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Béthus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études documentaires et études d'archives en archéologie préventive. 6e séminaire scientifique et technique de l'Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03841996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareare in mari, edere in castro. Approvisionnement et consommation des animaux marins dans les résidences élitaires d’Aquitaine au Moyen Âge (Xe–XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MARHIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caroline Le Mao; Hélène Vu Thanh, Mar 2025, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du vivier à la grande salle : pour une lecture environnementale du phénomène castral (Xe-XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54e congrès de la Société des historiens médiévistes de l'enseignement supérieur public : Environnement et sociétés au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM, May 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En forêt et à table : Présence et usages alimentaires du porc dans les résidences élitaires d'Aquitaine du Nord au Moyen Âge (Xe-XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaran 44 : le porc dans tous ses états dans l'Europe médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoît Clavel; Philippe Meyzie, Oct 2023, Sabres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04242097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céréales, fruits et épices : environnement végétal et alimentation au château de Thouars au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Végétal Moyen Âge ! Plantes, santé et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin Aurell; Corinne Lamour; Charles Viaut, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03647608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echoes from the time of the warmonger sultans: new research and patrimonial perspectives on the built heritage of Ngazidja (Comoros)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Ocean World Archaeology Conference : 2nd biennial conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03884297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des ressources littorales et reconstitution des milieux anciens à partir des lieux de consommation : le témoignage de sites médiévaux de la côte aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées interdisciplinaires du GIS d'Histoire et Sciences de la Mer : Traces, patrimoines matériels et immatériels des socio-écosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03871923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre dynamiques locales et acculturation : la table seigneuriale en Aquitaine du Nord au Moyen Âge (Xe-XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les séminaires d'Ausonius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03841978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après le repas : dépotoirs et gestion des déchets alimentaires en contexte castral en Aquitaine du Nord (Xe-XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sordidissimes ! Archéologie des déchets et des dépotoirs. Confrontation d'expériences récentes (II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Schneider; Damien Martinez, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03647591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recipes outside books. Finding culinary recipes and their uses in fifteenth-century domestic accounts from Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : The Culinary Recipe from the XIIth to the XVIIth centuries. Europe, Islam, Far East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno Laurioux; Helmut Klug, May 2021, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03238846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roundtable : Between Reenactment and Inspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Müllers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chantran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Culinary Recipe from the XIIth to the XVIIth centuries. Europe, Islam, Far East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno Laurioux; Helmut Klug, May 2021, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03228716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine bâti d'époque classique de Ngazidja (Comores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Patrimoines africains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian Hottin, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03276705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la salsamenta pictavensium au noël de Thouars. A la recherche des préparations culinaires dans les châteaux poitevins du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ANR : Les Jeudis de CoReMa (Cooking Recipes of the Middle Ages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno Laurioux; Denise Ardesi; Corentin Poirier, Apr 2020, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02484179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cellier du seigneur… Autour de l’approvisionnement alimentaire des châteaux en Aquitaine du Nord (Xe - XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Table ! De l’approvisionnement au dernier repas. Regards croisés sur l’archéologie de l’alimentation. Université Paris 1 Panthéon-Sorbonne - École Doctorale d’Archéologie 112, 15e Journée Doctorale d’Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paul Bacoup; Natacha Caurette; Anne-Sophie Laurent; Astrid Marty, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02985033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digues, étangs, moulins et pêcheries autour du château de Tiffauges au Moyen Âge et à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Béthus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de laboratoire : Actualités de la recherche en archéologie castrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Prouteau, Dec 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02381651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bestes médiévales aux espèces linnéennes : Autour de la classification de quelques espèces consommées en contexte castral au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Borvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Appréhender les catégories zoologiques dans les sociétés du passé : sources, méthodes, usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02179653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envisager l’alimentation des élites médiévales : Sources, méthodes et champs de recherche entre archéologie et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral : les mercredis de l'école doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la polarisation à l’éclatement. L’évolution de la topographie des espaces résidentiels seigneuriaux au château de Talmont (XIIIe-XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales internationales : Quel lieu choisir ? Implantation, représentation et mention de l’édifice et de l’objet (XIe-XVIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Trame, université de Picardie Jules Verne, May 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02243366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vicomtes de Thouars aux vidames de Chartres : une étude historique et archéologique renouvelée du donjon de Pouzauges (XIe-XVe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Béthus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de laboratoire : Actualités de la recherche en archéologie castrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Prouteau, Dec 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02184925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délimiter, exploiter, et chasser : la forêt de Talmont et ses usages (XIIIe-XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'association Questes : Domestiquer la nature au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02243368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Det förflutna i Sverige och Frankrike – vad skiljer och vad förenar?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arkeologidagen 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Helena Victor, Aug 2017, Kalmar, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02749269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier et reconstituer un bâtiment résidentiel disparu. L’étude archéologique des logis médiévaux du château de Talmont (Vendée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Une maison, un palais. Approches de l’architecture domestique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antoine Lacaille, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02243364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logis orientaux du château de Talmont Saint-Hilaire (Vendée) : un programme résidentiel seigneurial au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de laboratoire : Actualités de la recherche en archéologie castrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Prouteau, May 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02243362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système fossé-rempart du site de Bialé (Saint-Justin, Landes). Rapport final d'opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louna Colomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Leblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association RNH ; SRA Nouvelle-Aquitaine. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05491720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Bialé (Saint-Justin, Landes) et son territoire. Rapport final d'opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louna Colomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Leblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3, Association RNH; SRA Nouvelle-Aquitaine, Bordeaux. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04938361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Bialé (Saint-Justin, Landes). Rapport final d'opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2, Association RNH; SRA Nouvelle-Aquitaine, Bordeaux. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04365288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meymac (19), Place du Bûcher. Photogrammétrie et étude des fours issus de l'abbatiale. Rapport final de prospection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Coudrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ArchéA; SRA Nouvelle-Aquitaine, Limoges. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04387352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Siège de la communauté de communes Vendée Grand Littoral » Genèse et évolutions des aménagements portuaires du bourg castral (11e-17e siècles). Rapport final d'opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Augry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Barbier-Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Borvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national de recherches archéologiques préventives. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Bialé (Saint-Justin, Landes). Rapport final d'opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1, Association RNH; SRA Nouvelle-Aquitaine, Bordeaux. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le palais comtal de Poitiers et ses abords (IXe-XVIe s.). Rapport d'année probatoire de PCR 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andrault-Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CESCM (Poitiers). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02965901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine bâti d'époque classique de Ngazidja (Grande Comore, Union des Comores). Rapport de synthèse de prospection et d'étude de bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 1, CNDRS; INP. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03003628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digues, étangs, moulins et pêcheries autour du château de Tiffauges au Moyen Âge et à l’époque moderne. Rapport final d’opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Béthus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil départemental de la Vendée. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouzauges, le vieux château. Etude du donjon. Rapport final d’opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Béthus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil départemental de la Vendée. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le château de Talmont (Talmont Saint-Hilaire, Vendée). Rapport final d’opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Béthus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Didot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Borvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Grenouilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil départemental de la Vendée. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02943335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montlhéry (Essonne), 8-10 rue de la Chapelle et Place Daniel Louis Meyer : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude (de) Mecquenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France, Pantin. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02943284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Matenadaran, sanctuaire des manuscrits d’Arménie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02179707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandby Borg. Archéologie d’un massacre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02179702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museiarkeologi Sydost : le département d’archéologie du musée de Kalmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02179705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie d'un site castral : l'exemple poitevin du château de Talmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02434564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vida de Savary de Mauléon dans le chansonnier provençal I (BnF ms.fr. 854, f° 152r)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02371980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le château de Talmont (Talmont Saint-Hilaire, Vendée, 85). Histoire et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02372008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5473,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50C72ED7"/>
+    <w:nsid w:val="C6560688"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5704,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-viaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6809-6593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227821203" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03527337v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Viaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021POIT5005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03932787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05445039v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e6v" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450324v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05077234v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-04120282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03662835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vm2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819158v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Davy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522940v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Armand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443245v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.5789" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2020v55a10" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919416v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10690-6.p.0123" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14547" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04781775v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lo1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.106797" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116859v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841996v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy B&#233;thus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647591v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647608v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03228716v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M&#252;llers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chantran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03276705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03238846v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484179v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262347v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02243366v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179653v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02381651v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02184925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02243368v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02243364v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02243362v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02749269v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491720v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Colomy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938361v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Buisson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lavigne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387352v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Coudrin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bertaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003628v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belliard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Favreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919863v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vigneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943335v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Didot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grenouilleau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919872v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943284v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ciss&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude (de) Mecquenem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179702v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179707v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179705v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434564v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371980v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-viaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6809-6593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227821203" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=K1DsAncAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03527337v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Viaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021POIT5005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03932787v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05445039v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450324v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e6v" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05077234v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-04120282v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Armand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03662835v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vm2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819158v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Davy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443245v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.5789" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901648v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2020v55a10" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919416v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10690-6.p.0123" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116854v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14547" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04781775v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lo1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.106797" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116859v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy B&#233;thus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999488v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242097v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647608v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884297v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871923v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841978v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647591v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03238846v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03228716v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M&#252;llers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chantran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03276705v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484179v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985033v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02381651v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179653v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02243366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02184925v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02243368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02749269v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02243364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02243362v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491720v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Colomy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marache" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938361v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Buisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lavigne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365288v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387352v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Coudrin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356649v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bertaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914447v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belliard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Favreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003628v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919863v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vigneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919872v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943335v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Didot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grenouilleau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943284v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ciss&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude (de) Mecquenem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179707v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179705v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434564v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371980v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372008v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>