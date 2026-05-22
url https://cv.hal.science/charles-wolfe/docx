--- v0 (2026-05-02)
+++ v1 (2026-05-22)
@@ -259,252 +259,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diderot’s Vital Materialism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles T. Wolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ambix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00026980.2024.2379961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04701235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parti pris des choses : sur quelques apories onto-épistémiques du New Materialism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles T. Wolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49, pp.157-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11yyf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04701401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Note on the Situation of Biological Philosophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles T. Wolfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 78 (307), pp.95-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04520169v1</w:t>
-              </w:r>
-[...154 lines deleted...]
-                <w:t xml:space="preserve">halshs-04701235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materialism from Hobbes to Locke, written by Duncan, Stewart</w:t>
               </w:r>
@@ -787,196 +787,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04242878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Aggregate and identity: Diderot's approach”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles T. Wolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paradigmi. Rivista di critica filosofia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, numéro spécial "Genealogie filosofiche dell’identità moderna: tra biologia, etica e politica", 40 (3), pp.475-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30460/105751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04243072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Knowledge from Below: Case Studies in Historical and Political Epistemology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Ienna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles T. Wolfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Berichte zur Wissenschaftsgeschichte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 45 (4), pp.535-537. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bewi.202200046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bewi.202200046⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04242795v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-04243072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking Early Modern Empiricism: The Case of Locke</w:t>
               </w:r>
@@ -1263,226 +1263,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04242935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Political Epistemology of Epidemic Management”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles T. Wolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Daniel Omodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Ienna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Gandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio D’abramo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mefisto. Rivista di Medicina, Filosofia e Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.1-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04242998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Premiers fondements d’une métaphysique expérimentale ». Tensions, apories et refoulements d’une métaphysique matérialiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles T. Wolfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libertinage et philosophie à l'époque classique (XVIe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, L’usage de la métaphysique chez les matérialistes des XVI XVII et XVIII siècles, 18, pp.219-232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12209-8.p.0219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04242945v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">halshs-04242998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le libertinage est-il une conséquence nécessaire du matérialisme ? L’ontologie matérialiste face à l’éthique »</w:t>
               </w:r>
@@ -2798,174 +2798,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le cerveau est un « livre qui se lit lui-même ». Diderot, la plasticité et le matérialisme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles T. Wolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49, pp.135-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rde.5163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">HOLISM, ORGANICISM AND THE RISK OF BIOCHAUVINISM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles T. Wolfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verifiche. Rivista di scienze umana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070000v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01232641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The organism – reality or fiction?</w:t>
               </w:r>
@@ -4857,64 +4857,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canguilhem face à la biopolitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles T. Wolfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Ienna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériologiques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-37361-464-0</w:t>
             </w:r>
           </w:p>
@@ -5399,204 +5399,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04242737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Lumières de l’ombre : libres penseurs, hérétiques, espions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Felton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles T. Wolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9782745353467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14375/NP.9782745353467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04242974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">LIRE LE MATERIALISME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles T. Wolfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENS EDITIONS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, La Croisée des chemins, 979-10-362-0237-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04242716v1</w:t>
-              </w:r>
-[...104 lines deleted...]
-                <w:t xml:space="preserve">halshs-04242974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA PHILOSOPHIE DE LA BIOLOGIE AVANT LA BIOLOGIE : UNE HISTOIRE DU VITALISME</w:t>
               </w:r>
@@ -6640,195 +6640,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le vitalisme entre archaïsme et avant-garde : retour sur un motif hippocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles T. Wolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Khazam. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objets vivants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mimesis, pp.23-41, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04243059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Case of Life in the Historiography of Modern Science: Canguilhem’s “Biophilosophy”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles T. Wolfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Condé, M. Salomon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook for the Historiography of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.63-82, 2023, Historiographies of Science, 978-3-031-27509-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-27510-4_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-27510-4_4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04243069v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04243059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Eliminating Life: From the early modern ontology of Life to Enlightenment proto-biology.”</w:t>
               </w:r>
@@ -7355,217 +7355,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04243055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le corps matérialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles T. Wolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Moir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Di Liberti &amp; P. Léger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La cognition incarnée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimesis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-88-6976-321-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04243043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Unsystematic Vitality: From Early Modern Beeswarms to Contemporary Swarm Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Wolfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Active Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.259-298, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110562064-013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03499551v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">halshs-04243043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitalism and the Metaphysics of Life: the discreet charm of eighteenth-century vitalism</w:t>
               </w:r>
@@ -7700,212 +7700,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04242994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Diderot and materialist theories of the self”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles T. Wolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gábor Boros, Judit Szalai and Oliver Istvan Toth (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Self and Self-Knowledge in Early Modern Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eötvös Loránd University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-52, 2020, 978-963-489-228-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04242985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Is The Normal and the Pathological Vitalist?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles T. Wolfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Taitak Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Penoncelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P.O. Méthot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vital Norms. Canguilhem’s The Normal and the Pathological in the Twenty-First Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.219-250, 2020, 9791037005571</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04242991v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-04242985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction [LA PHILOSOPHIE DE LA BIOLOGIE AVANT LA BIOLOGIE : UNE HISTOIRE DU VITALISME]</w:t>
               </w:r>
@@ -10455,51 +10455,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0D250E2"/>
+    <w:nsid w:val="B71F061F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10686,51 +10686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-wolfe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7956-9085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035658894" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04520169v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles T. Wolfe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701401v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yyf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701235v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00026980.2024.2379961" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701407v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18750257-bja10071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33392/diam.1881" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242878v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsnr.2023.0049" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Ienna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bewi.202200046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243072v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30460/105751" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242770v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/sl.3-464" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242935v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Daniel Omodeo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2280-8574/6031" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12209-8.p.0219" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242998v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gandolfi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio D&#8217;abramo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242904v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242900v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14000029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02626661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17496977.2020.1687870" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Wunderlich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17496977.2020.1690356" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253530v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jsp.2018.0211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818280v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bognon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohang Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/kjps-2018-0006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242964v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065751v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Etxeberria" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24117/2526-2270.2018.i4.06" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065677v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-017-1350-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065676v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15733823-02223P06" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065732v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Demarest" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40656-016-0128-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065674v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065739v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065736v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232641v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.5163" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/tpm201467119" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsc.2014.06.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069999v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232652v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.046.0501" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10739-012-9349-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233183v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2012.05.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08074-9.p.0195" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238130v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069996v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/138374210X12589831573063" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242911v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233129v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.041.0099" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238126v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.033.0053" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238137v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238140v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016993ar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238127v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.016.0027" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Stroun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233044v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.1832" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812082v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812086v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812076v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Demeter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233165v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5096/ASCS200956" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812394v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Waldow" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031760365" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701442v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812344v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/accueil/417-canguilhem-face-a-la-biopolitique-propositions-depistemologie-politique.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701423v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Symons" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-History-and-Philosophy-of-Materialism/Wolfe-Symons/p/book/9780367633509" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242728v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Donohue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-12604-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242746v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bianco" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrudis van de Vijver" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20529-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242749v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Jalobeanu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referencework/10.1007/978-3-319-31069-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31069-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242737v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pecere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Clericuzio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-07036-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07036-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242716v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100433340" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242974v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bisset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Felton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11283-book-08535346-9782745353467.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782745353467" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079966v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023774v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03839207v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cherici" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dupont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238122v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/brain-theory-charles-t-wolfe/?isb=9780230369573" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233158v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2445-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238121v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Gal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238115v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238079v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/gfpj200022120" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701384v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100395990" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469380v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacot Grapa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Albertan-Coppola" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnot-Ogilvy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#232;ve" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469421v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243069v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27510-4_4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243059v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253517v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253484v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38968-9_3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243063v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20529-3_10" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243051v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243056v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243053v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243055v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86308-1_10" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03499551v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kleiman-Lafon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wolfe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110562064-013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243043v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9788869763212/la-cognition-incarnee" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243000v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192843616.003.0016" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242994v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242991v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Taitak Wong" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Penoncelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242985v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eltereader.hu/kiadvanyok/gabor-boros-judit-szalai-oliver-istvan-toth-eds-personal-identity-and-self-interpretation-natural-right-and-natural-emotions/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065743v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023785v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04071638v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065673v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69860-1_13" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065728v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huneman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780190490447.003.0011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065730v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065675v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065735v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Hutchins" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Basse Eriksen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070016v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;traux Alexandre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233178v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24820-2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238135v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meson.press/books/alleys-of-your-mind/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14619/014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070003v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9870-9_12" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069998v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Kambaskovic-Sawers" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069997v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065662v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238149v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069994v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aestheticmanagement.com/wp-content/uploads/2011/01/cognitive_architecture_contents.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238132v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.cambridge.org/action/displayJournal?jid=SIC" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269889708001919" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253524v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065756v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2280-8574/1989" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701226v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04520037v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01519561v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Glowczewski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242777v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Regier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/715975" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242757v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253544v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Nicoglou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243071v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242986v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/oepn.2022.2.87350" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charles-wolfe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7956-9085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035658894" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701235v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles T. Wolfe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00026980.2024.2379961" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701401v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yyf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04520169v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701407v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18750257-bja10071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33392/diam.1881" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242878v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsnr.2023.0049" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243072v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30460/105751" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242795v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Ienna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bewi.202200046" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242770v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/sl.3-464" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242935v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Daniel Omodeo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2280-8574/6031" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242998v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gandolfi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio D&#8217;abramo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12209-8.p.0219" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242904v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242900v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14000029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02626661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17496977.2020.1687870" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Wunderlich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17496977.2020.1690356" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253530v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jsp.2018.0211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818280v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bognon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohang Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/kjps-2018-0006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242964v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065751v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Etxeberria" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24117/2526-2270.2018.i4.06" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065677v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-017-1350-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065676v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15733823-02223P06" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065732v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Demarest" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40656-016-0128-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065674v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065739v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065736v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232641v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.5163" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070000v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/tpm201467119" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsc.2014.06.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069999v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232652v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.046.0501" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10739-012-9349-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233183v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2012.05.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08074-9.p.0195" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238130v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069996v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/138374210X12589831573063" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242911v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233129v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.041.0099" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238126v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.033.0053" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238137v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238140v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016993ar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238127v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.016.0027" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Stroun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233044v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.1832" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812082v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812086v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812076v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Demeter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233165v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5096/ASCS200956" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812394v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Waldow" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031760365" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701442v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812344v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/accueil/417-canguilhem-face-a-la-biopolitique-propositions-depistemologie-politique.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701423v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Symons" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-History-and-Philosophy-of-Materialism/Wolfe-Symons/p/book/9780367633509" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242728v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Donohue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-12604-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242746v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bianco" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrudis van de Vijver" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20529-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242749v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Jalobeanu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referencework/10.1007/978-3-319-31069-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31069-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242737v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pecere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Clericuzio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-07036-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07036-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bisset" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Felton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11283-book-08535346-9782745353467.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782745353467" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100433340" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079966v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023774v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03839207v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cherici" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dupont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238122v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/brain-theory-charles-t-wolfe/?isb=9780230369573" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233158v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2445-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238121v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Gal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238115v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238079v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/gfpj200022120" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701384v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100395990" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469380v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacot Grapa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Albertan-Coppola" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnot-Ogilvy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#232;ve" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469421v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243059v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243069v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27510-4_4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253517v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253484v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38968-9_3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243063v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20529-3_10" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243051v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243056v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243053v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243055v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86308-1_10" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243043v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9788869763212/la-cognition-incarnee" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03499551v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kleiman-Lafon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wolfe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110562064-013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243000v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192843616.003.0016" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242994v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242985v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eltereader.hu/kiadvanyok/gabor-boros-judit-szalai-oliver-istvan-toth-eds-personal-identity-and-self-interpretation-natural-right-and-natural-emotions/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242991v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Taitak Wong" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Penoncelli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065743v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023785v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04071638v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065673v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69860-1_13" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065728v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huneman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780190490447.003.0011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065730v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065675v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065735v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Hutchins" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Basse Eriksen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070016v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;traux Alexandre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233178v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24820-2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238135v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meson.press/books/alleys-of-your-mind/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14619/014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070003v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9870-9_12" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069998v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Kambaskovic-Sawers" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069997v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065662v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238149v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069994v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aestheticmanagement.com/wp-content/uploads/2011/01/cognitive_architecture_contents.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238132v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.cambridge.org/action/displayJournal?jid=SIC" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269889708001919" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253524v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065756v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2280-8574/1989" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701226v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04520037v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01519561v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Glowczewski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242777v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Regier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/715975" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242757v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253544v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Nicoglou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243071v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242986v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/oepn.2022.2.87350" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>