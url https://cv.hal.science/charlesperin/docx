--- v0 (2026-03-18)
+++ v1 (2026-05-02)
@@ -541,213 +541,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is Interaction for Data Visualization?</w:t>
+                <w:t xml:space="preserve">Structure and Empathy in Visual Data Storytelling: Evaluating their Influence on Attitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evanthia Dimara</w:t>
+                <w:t xml:space="preserve">Johannes Liem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02197062v1</w:t>
+                <w:t xml:space="preserve">hal-02861224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Empathy in Visual Data Storytelling: Evaluating their Influence on Attitude</w:t>
+                <w:t xml:space="preserve">What is Interaction for Data Visualization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Liem</w:t>
+                <w:t xml:space="preserve">Evanthia Dimara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jo Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.119 - 129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2019.2934283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861224v1</w:t>
+                <w:t xml:space="preserve">hal-02197062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Direct Manipulation of Graphical Encodings as a Method for User Interaction</w:t>
               </w:r>
@@ -1023,51 +1023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles D Stolper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John T Stasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (3), pp.1-24. </w:t>
@@ -1952,391 +1952,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalizing Emphasis in Information Visualization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TimeSpan: Using Visualization to Explore Temporal Multi-dimensional Data of Stroke Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Hosseinkhani Loorak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle Wm Hall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Perin</w:t>
+                <w:t xml:space="preserve">Noreen Kamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter G. Kusalik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carl Gutwin</w:t>
+                <w:t xml:space="preserve">Michael Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/133160.133216⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (1), pp.409-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2015.2467325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618618v1</w:t>
+                <w:t xml:space="preserve">hal-01618608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Gap Charts to Visualize the Temporal Evolution of Ranks and Scores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formalizing Emphasis in Information Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Wm Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Boy</w:t>
+                <w:t xml:space="preserve">Peter G. Kusalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Vernier</w:t>
+                <w:t xml:space="preserve">Carl Gutwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 36 (5), pp.38-49 </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (3), pp.717 - 737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCG.2016.100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/133160.133216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435503v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TimeSpan: Using Visualization to Explore Temporal Multi-dimensional Data of Stroke Patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Gap Charts to Visualize the Temporal Evolution of Ranks and Scores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noreen Kamal</w:t>
+                <w:t xml:space="preserve">Jeremy Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Hill</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+                <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (1), pp.409-418. </w:t>
+              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (5), pp.38-49 </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2015.2467325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MCG.2016.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618608v1</w:t>
+                <w:t xml:space="preserve">hal-01435503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sports Tournament Predictions Using Direct Manipulation</w:t>
               </w:r>
@@ -2604,5781 +2604,5833 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (62)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craft-Based Data Physicalization: Opportunities and Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges and Opportunities for Immersive Visualizations for Running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahare Bakhtiari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Foroozan Daneshzand</w:t>
+                <w:t xml:space="preserve">Liam Shatzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Sauvé</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Cordeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI conference on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, Apr 2026, BARCELONA, Spain</w:t>
+              <w:t xml:space="preserve">CHI 2026 Workshop on Next Steps for Augmented Reality On-the-Move: Challenges &amp; Opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480068v1</w:t>
+                <w:t xml:space="preserve">hal-05584027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClayPhys: Towards Toolkits that Support Making Expressive Data Physicalization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Craft-Based Data Physicalization: Opportunities and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahare Bakhtiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foroozan Daneshzand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yichun Zhao</w:t>
+                <w:t xml:space="preserve">Kim Sauvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiayue Wong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sowmya Somanath</w:t>
+                <w:t xml:space="preserve">Nathalie Bressa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In proceedings of the 2026 CHI Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CHI conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2026, BARCELONA, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546329v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Young Children Make Sense of their Own Data through Constructive Physicalization? A Qualitative Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ClayPhys: Towards Toolkits that Support Making Expressive Data Physicalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahare Bakhtiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yichun Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayue Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Castaneda</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sowmya Somanath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphics Interface Conference (GI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In proceedings of the 2026 CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2026, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3772318.3790871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508808v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Feedforward in Data Physicalization Authoring Tools: Supporting Design Exploration Before Fabrication</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+                <w:t xml:space="preserve">VISMOCK: A Programmable Smocking Technique for Creating Interactive Data Physicalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahare Bakhtiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sowmya Somanath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphics Interface Conference (GI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Kelowna, Canada</w:t>
+              <w:t xml:space="preserve">IEEE VIS 2025 Electronic Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508794v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Techniques for Stacked-Dimension Visualizations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carl Gutwin</w:t>
+                <w:t xml:space="preserve">Can Young Children Make Sense of their Own Data through Constructive Physicalization? A Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Castaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sowmya Somanath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphics Interface Conference (GI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Kelowna, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508831v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing with Data: Supporting Design Processes in Physicalization Construction</w:t>
+                <w:t xml:space="preserve">Exploring Feedforward in Data Physicalization Authoring Tools: Supporting Design Exploration Before Fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foroozan Daneshzand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI '25: Nineteenth International Conference on Tangible, Embedded, and Embodied Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Graphics Interface Conference (GI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Kelowna, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508711v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FlexPhys: A Workshop Cookbook for Operationalizing Data Physicalization Research Questions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sowmya Somanath</w:t>
+                <w:t xml:space="preserve">Interaction Techniques for Stacked-Dimension Visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Beattie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gutwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Visualization and Visual Analytics (VIS2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Graphics Interface Conference (GI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Kelowna, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151375v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physically encoding data with material flexibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">FlexPhys: A Workshop Cookbook for Operationalizing Data Physicalization Research Questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahare Bakhtiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowmya Somanath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2025 Electronic Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Visualization and Visual Analytics (VIS2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514439v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ThreadWave: Visualizing Co-authorship as Temporal Threads</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zezhong Wang</w:t>
+                <w:t xml:space="preserve">Physically encoding data with material flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahare Bakhtiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sowmya Somanath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VIS 2025 Electronic Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514513v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration Dynamics in Constructive Physicalization of Shared Personal Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dibya Prokash Sarkar</w:t>
+                <w:t xml:space="preserve">Designing with Data: Supporting Design Processes in Physicalization Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foroozan Daneshzand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sowmya Somanath</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navarjun Singh Grewal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Losev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphics Interface Conference (GI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TEI '25: Nineteenth International Conference on Tangible, Embedded, and Embodied Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Bordeaux/Talence France, France. pp.1-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3689050.3704943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508778v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VISMOCK: A Programmable Smocking Technique for Creating Interactive Data Physicalization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bahare Bakhtiari</w:t>
+                <w:t xml:space="preserve">ThreadWave: Visualizing Co-authorship as Temporal Threads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruishan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zezhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sowmya Somanath</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VIS 2025 Electronic Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514474v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GlucoMaker: Enabling Collaborative Customization of Glucose Monitors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collaboration Dynamics in Constructive Physicalization of Shared Personal Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chehak Nayar</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dibya Prokash Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sowmya Somanath</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '24: CHI Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Graphics Interface Conference (GI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Kelowna, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507653v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressive Clothing: Understanding Hobbyist-Sewers' Visions for Self-Expression Through Clothing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Lakhdhir</w:t>
+                <w:t xml:space="preserve">Using Ephemerality and Integration with Everyday Objects as Strategies for Improving Personal Data Privacy through VISMOCK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahare Bakhtiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowmya Somanath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '24: CHI Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physicalization from Theory to Practice, ACM DIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507639v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Ephemerality and Integration with Everyday Objects as Strategies for Improving Personal Data Privacy through VISMOCK</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GlucoMaker: Enabling Collaborative Customization of Glucose Monitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lakhdhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chehak Nayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraser Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liisa Holsti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physicalization from Theory to Practice, ACM DIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI '24: CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Honolulu, United States. pp.1-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3613904.3642435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520762v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecting Information Needs for Egocentric Visualizations while Running</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Petra Isenberg</w:t>
+                <w:t xml:space="preserve">Design Process of ‘Shredded Lives’: An Illustrated Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foroozan Daneshzand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wesley Willett</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS Workshop on First-Person Visualizations for Outdoor Physical Activities: Challenges and Opportunities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2409.06426⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE VIS Arts Program (VISAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, St. Pete Beach, United States. pp.39-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VISAP64569.2024.00008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700822v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Visualization in Three-Dimensional Photorealistic Environment: A Case Study of Forestry and Visual Impact Assessments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kuan-Cheng Lai</w:t>
+                <w:t xml:space="preserve">Expressive Clothing: Understanding Hobbyist-Sewers' Visions for Self-Expression Through Clothing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lakhdhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xiyao Wang</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sowmya Somanath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GI 2023 Posters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI '24: CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Honolulu HI USA, United States. pp.1-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3613904.3642338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514412v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Perception on Maps based on 2D and 3D presentation of Data and Terrain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayush Jangida</w:t>
+                <w:t xml:space="preserve">Collecting Information Needs for Egocentric Visualizations while Running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Elshabasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijie Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiyao Wang</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Willett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GI 2023 Posters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE VIS Workshop on First-Person Visualizations for Outdoor Physical Activities: Challenges and Opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, St. Pete Beach, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2409.06426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514424v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Prescriptions into Calendars: Design Considerations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Information Visualization in Three-Dimensional Photorealistic Environment: A Case Study of Forestry and Visual Impact Assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan-Cheng Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maybins Lengwe</w:t>
+                <w:t xml:space="preserve">Li Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Weber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Perin</w:t>
+                <w:t xml:space="preserve">Xiyao Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphics Interface Conference (GI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Online, Canada</w:t>
+              <w:t xml:space="preserve">GI 2023 Posters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508758v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Reflection on Medication Adherence: Eliminating a Blind Spot in Our Rearview Mirror</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Integrating Prescriptions into Calendars: Design Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maybins Lengwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jens H Weber</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgan Price</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 31st International Requirements Engineering Conference Workshops (REW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Graphics Interface Conference (GI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Online, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520826v1</w:t>
+                <w:t xml:space="preserve">hal-05508758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engaging Diverse Individuals in Remote Co-Design to Collaboratively Design Personalized Glucose Monitors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Helene Fournier</w:t>
+                <w:t xml:space="preserve">Supporting Reflection on Medication Adherence: Eliminating a Blind Spot in Our Rearview Mirror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maybins Lengwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens H Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Kondratova</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morgan Price</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability Inclusive Remote Co-Design, ASSETS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 31st International Requirements Engineering Conference Workshops (REW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Hannover, Germany. pp.432-439, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REW57809.2023.00082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520795v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using KiriPhys to Show Expanding Carbon Emissions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Foroozan Daneshzand</w:t>
+                <w:t xml:space="preserve">Data Perception on Maps based on 2D and 3D presentation of Data and Terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayush Jangida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiyao Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viz4Climate, IEEE VIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Oklahoma City / Hybrid, United States</w:t>
+              <w:t xml:space="preserve">GI 2023 Posters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520730v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Design of Patient-Generated Data Visualizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fateme Rajabiyazdi</w:t>
+                <w:t xml:space="preserve">Using KiriPhys to Show Expanding Carbon Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foroozan Daneshzand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lora Oehlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphics Interface Conference (GI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Viz4Climate, IEEE VIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Oklahoma City / Hybrid, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861239v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Unquantified Uncertainty Visualization Design Space During the Opioid Crisis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engaging Diverse Individuals in Remote Co-Design to Collaboratively Design Personalized Glucose Monitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lakhdhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liisa Holsti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorin Weatherston</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Irina Kondratova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraser Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extended Abstracts of the 2020 CHI Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Disability Inclusive Remote Co-Design, ASSETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Athens, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861235v1</w:t>
+                <w:t xml:space="preserve">hal-05520795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicalization Inspired by Kirigami</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bhairavi Warke</w:t>
+                <w:t xml:space="preserve">Exploring the Design of Patient-Generated Data Visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateme Rajabiyazdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Oehlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2020 Electronic Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Virtual, Unknown Region</w:t>
+              <w:t xml:space="preserve">Graphics Interface Conference (GI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514373v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing Unquantifiable Uncertainty in Drug Checking Test Results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">An Unquantified Uncertainty Visualization Design Space During the Opioid Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorin Weatherston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis K Hore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret-Anne Storey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2019 Electronic Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Extended Abstracts of the 2020 CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hawai, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3334480.3383072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861228v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal Patient-Generated Data Visualizations for Diabetes Patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fateme Rajabiyazdi</w:t>
+                <w:t xml:space="preserve">Physicalization Inspired by Kirigami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foroozan Daneshzand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhairavi Warke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lora Oehlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2018 Electronic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">IEEE VIS 2020 Electronic Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910365v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conveying Uncertainty in Archived War Diaries with GeoBlobs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jo Wood</w:t>
+                <w:t xml:space="preserve">Visualizing Unquantifiable Uncertainty in Drug Checking Test Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorin Weatherston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret-Anne Storey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2018 Electronic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">IEEE VIS 2019 Electronic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969260v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WW100 {World War One Hundred}</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Symmetry of My Life II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2018 Arts Program Exhibit</w:t>
+              <w:t xml:space="preserve">IEEE VIS 2018 Electronic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910355v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ways of Visualizing Data on Curves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cycles and (A)Symmetry Exploring the Design of Shareable Personal Visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransImage 2018 - 5th Biennial Transdisciplinary Imaging Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE VIS 2018 Arts Program Annotated Portfolios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818137v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Personal Physicalizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Le Goc</w:t>
+                <w:t xml:space="preserve">Conveying Uncertainty in Archived War Diaries with GeoBlobs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Liem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Goudarouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Hirschorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sean Follmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toward a Design Language for Data Physicalization, IEEE VIS</w:t>
+              <w:t xml:space="preserve">IEEE VIS 2018 Electronic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910351v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Democratizing Open Energy Data for Public Discourse using Visualization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WW100 {World War One Hundred}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Liem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Goudarouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Hirschorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extended Abstracts of the 2018 CHI Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE VIS 2018 Arts Program Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806100v1</w:t>
+                <w:t xml:space="preserve">hal-01910355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Symmetry of My Life II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personal Patient-Generated Data Visualizations for Diabetes Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateme Rajabiyazdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Oehlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VIS 2018 Electronic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852149v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycles and (A)Symmetry Exploring the Design of Shareable Personal Visualizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ways of Visualizing Data on Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuyuan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2018 Arts Program Annotated Portfolios</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TransImage 2018 - 5th Biennial Transdisciplinary Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Edinburgh, United Kingdom. pp.1-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.6104705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910357v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences That Matter: In-Clinic Communication Challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fateme Rajabiyazdi</w:t>
+                <w:t xml:space="preserve">Embedded Personal Physicalizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Goc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Follmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on Pervasive Computing Technologies for Healthcare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Toward a Design Language for Data Physicalization, IEEE VIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587990v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Symmetry of My Life: An Autobiographical Visualization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Democratizing Open Energy Data for Public Discourse using Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Søren Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Kosminsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagoda Walny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mieka West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2017 Electronic Conference Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Extended Abstracts of the 2018 CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montreal QC, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3170427.3186539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587944v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Individuality of Challenges to Technology Approaches to Personally Collected Health Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateme Rajabiyazdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Oehlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the PervasiveHealth Workshop: Leveraging Patients Generated Data (PGD '17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slicing the Aurora: An Immersive Proxemics-Aware Visualization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Lay</w:t>
+                <w:t xml:space="preserve">Differences That Matter: In-Clinic Communication Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateme Rajabiyazdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Donovan</w:t>
+                <w:t xml:space="preserve">Haley Macleod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raimund Dachselt</w:t>
+                <w:t xml:space="preserve">Diane Gromala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2016 ACM Companion on Interactive Surfaces and Spaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Pervasive Computing Technologies for Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618642v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fireflies: Biomimicry-Inspired InfoVis for Exploring Public Opinion about an Infectious Disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Symmetry of My Life: An Autobiographical Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2016 Electronic Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">IEEE VIS 2017 Electronic Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587936v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Trees: Sketching Tree Layouts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javad Sadeghi</w:t>
+                <w:t xml:space="preserve">SDCurve.js: A JavaScript Library for Interactive Subdivision Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Working Conference on Advanced Visual Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE VIS 2016 Electronic Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Baltimore, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618626v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Readability of Stacked Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jagoda Walny</w:t>
+                <w:t xml:space="preserve">Slicing the Aurora: An Immersive Proxemics-Aware Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lindsay Macdonald</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Donovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimund Dachselt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Graphics Interface Conference (GI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20380/GI2016.21⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2016 ACM Companion on Interactive Surfaces and Spaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Niagara Falls, Canada. pp.91 - 97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3009939.3009954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587962v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slicing the Aurora</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jo Vermeulen</w:t>
+                <w:t xml:space="preserve">Fireflies: Biomimicry-Inspired InfoVis for Exploring Public Opinion about an Infectious Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bon Adriel Aseniero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Eggermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2016 Arts Program Exhibit</w:t>
+              <w:t xml:space="preserve">IEEE VIS 2016 Electronic Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587963v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Go and Grow: Mapping Personal Data to a Living Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Botros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bon Adriel Aseniero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Working Conference on Advanced Visual Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Bari, Italy. pp.112 - 119, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2909132.2909267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fireflies: Expressive InfoVis Inspired by Biomimicry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bon Adriel Aseniero</w:t>
+                <w:t xml:space="preserve">Flexible Trees: Sketching Tree Layouts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marjan Eggermont</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Flemisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2016 Arts Program Exhibit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the International Working Conference on Advanced Visual Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bari, Italy. pp.84-87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2909132.2909274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587964v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involving Patients in their Care Plan: Patients' and Care providers' Perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Assessing the Readability of Stacked Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Thudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagoda Walny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateme Rajabiyazdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Santana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaime Kaufman</w:t>
+                <w:t xml:space="preserve">Lindsay Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the CHI Workshop on Interactive Systems in Healthcare (WISH'16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of Graphics Interface Conference (GI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Victoria, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20380/GI2016.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587993v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Biological Inspiration in an Information Visualization Class</w:t>
+                <w:t xml:space="preserve">Slicing the Aurora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjan Eggermont</w:t>
+                <w:t xml:space="preserve">Sebastian Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Donovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimund Dachselt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the VIS 2016 workshop on Pedagogy of Data Visualization</w:t>
+              <w:t xml:space="preserve">IEEE VIS 2016 Arts Program Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587906v1</w:t>
+                <w:t xml:space="preserve">hal-01587963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDCurve.js: A JavaScript Library for Interactive Subdivision Curves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Pusch</w:t>
+                <w:t xml:space="preserve">Fireflies: Expressive InfoVis Inspired by Biomimicry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bon Adriel Aseniero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Eggermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2016 Electronic Conference Proceedings</w:t>
+              <w:t xml:space="preserve">IEEE VIS 2016 Arts Program Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587940v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WESt: Visualizing non-Emergency Surgery Waiting Times</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Involving Patients in their Care Plan: Patients' and Care providers' Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateme Rajabiyazdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Babione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Kaufman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2015 Electronic Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the CHI Workshop on Interactive Systems in Healthcare (WISH'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587925v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIY Bertin Matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leveraging Biological Inspiration in an Information Visualization Class</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Eggermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bon Adriel Aseniero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fallah Fallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the CHI Workshop on Exploring the Challenges of Making Data Physical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Proceedings of the VIS 2016 workshop on Pedagogy of Data Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138897v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossets: Manipulating Multiple Sliders by Crossing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WESt: Visualizing non-Emergency Surgery Waiting Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateme Rajabiyazdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Graphics Interface Conference (GI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toronto, Canada. pp.233-240</w:t>
+              <w:t xml:space="preserve">IEEE VIS 2015 Electronic Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152074v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Direct Manipulation of Ranking Tables for Time Navigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DIY Bertin Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Goc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Di Vozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '15 - 33rd Annual ACM Conference on Human Factors in Computing Systems </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the CHI Workshop on Exploring the Challenges of Making Data Physical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Seoul, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138447v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who Rules Infovis? Unwrapping the Conference Organization</w:t>
+                <w:t xml:space="preserve">Crossets: Manipulating Multiple Sliders by Crossing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2015 Electronic Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of Graphics Interface Conference (GI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toronto, Canada. pp.233-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587929v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert Player Interface Design: Preserving the Flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the Direct Manipulation of Ranking Tables for Time Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vuillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the CHI Workshop on Player Experience: Mixed Methods and Reporting Results</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI '15 - 33rd Annual ACM Conference on Human Factors in Computing Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.2703-2706, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2702123.2702237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587880v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation de Sliders Multiples par Franchissement</w:t>
+                <w:t xml:space="preserve">Who Rules Infovis? Unwrapping the Conference Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE VIS 2015 Electronic Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089629v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À Table! Improving Temporal Navigation in Soccer Ranking Tables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8397,882 +8449,1042 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI 2014 - Proceedings of the 2014 Annual Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.887-896, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2556288.2557379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Horizon Graphs: Improving the Compact Visualization of Multiple Time Series</w:t>
+                <w:t xml:space="preserve">Manipulation de Sliders Multiples par Franchissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2013 Annual Conference on Human Factors in Computing Systems (CHI 2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2470654.2466441⟩</w:t>
+              <w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lille, France. pp.48-54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2670444.2670449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781390v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CollaStar : Interaction collaborative avec des données multidimensionnelles et temporelles</w:t>
+                <w:t xml:space="preserve">Expert Player Interface Design: Preserving the Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the CHI Workshop on Player Experience: Mixed Methods and Reporting Results</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toronto, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877321v2</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illustrative Data Graphics in 18th-19th Century Style: A Case Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R2S2: a Hybrid Technique to Visualize Sport Ranking Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Visualization - IEEE VIS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">What's the score? The 1st Workshop on Sports Data Visualization, IEEE VIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Atlanta, GA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849079v2</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CinemAviz</w:t>
+                <w:t xml:space="preserve">Interactive Horizon Graphs: Improving the Compact Visualization of Multiple Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VAST Challenge n°1, IEEE VIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2013 Annual Conference on Human Factors in Computing Systems (CHI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2013, Paris, France. pp.3217-3226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2470654.2466441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869372v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Crowdsourcing of Detailed Soccer Data</w:t>
+                <w:t xml:space="preserve">CollaStar : Interaction collaborative avec des données multidimensionnelles et temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Christie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">What's the score? The 1st Workshop on Sports Data Visualization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, Nov 2013, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2534903.2534919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868775v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Showcase: An Illustrative Data Graphic in an 18th-19th Century Style</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CinemAviz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Showcase at the Joint ACM/EG Symposium on Computational Aesthetics, Sketch-Based Interfaces and Modeling, and Non-Photorealistic Animation and Rendering (Expressive 2013, July 19--20, Anaheim, CA, USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">VAST Challenge n°1, IEEE VIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Atlanta, GA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849083v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R2S2: a Hybrid Technique to Visualize Sport Ranking Evolution</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Illustrative Data Graphics in 18th-19th Century Style: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">What's the score? The 1st Workshop on Sports Data Visualization, IEEE VIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Atlanta, GA, United States</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Visualization - IEEE VIS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869346v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849079v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Real-Time Crowdsourcing of Detailed Soccer Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vuillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What's the score? The 1st Workshop on Sports Data Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Atlanta, GA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visual Showcase: An Illustrative Data Graphic in an 18th-19th Century Style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Dufournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visual Showcase at the Joint ACM/EG Symposium on Computational Aesthetics, Sketch-Based Interfaces and Modeling, and Non-Photorealistic Animation and Rendering (Expressive 2013, July 19--20, Anaheim, CA, USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Anaheim, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Progressive Horizon Graphs: Improving Small Multiples Visualization of Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Information Visualization (INFOVIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2012, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9282,51 +9494,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded and Situated Visualisation in Mixed Reality to Support Interval Running - A Research Highlight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9385,73 +9597,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VIS 2025 Electronic Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noticing as Visualization Practice: Discovering Data in the Everyday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foroozan Daneshzand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9480,483 +9692,483 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VIS 2025 Electronic Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Envisioning Tools to Support Creating Information-Communicating Garments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lakhdhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowmya Somanath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GI 2023 Posters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Potential for Smart Garments as Extension for Mobile Devices to Support In-Situ Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahare Bakhtiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowmya Somanath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GI 2023 Posters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising Farms by the Movement of Animals through Them</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Slingsby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Paterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Rigby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VIS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Berlin, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Tour de France 2014 at a Glance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VGTC VPG international data-visualization contest - IEEE VIS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertifier: New Interactions for Crafting Tabular Visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9985,51 +10197,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lille, France. pp.16-17, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10039,98 +10251,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing Multidimensional and Temporal Data at the Good Scale by Designing and Refining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10140,91 +10352,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal Visualization: Exploring Data in Everyday Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Thudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Tory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Willett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10232,51 +10444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10286,51 +10498,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zooids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Goc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10389,234 +10601,234 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samuel Huron; Till Nagel; Lora Oehlberg; Wesley Willett. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Making with Data: Physical Design and Craft in a Data-Driven World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A K Peters/CRC Press, 2023, 9781032207223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Introduction to Mobile Data Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Langner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lonni Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Dwyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobile Data Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Chapman and Hall/CRC, pp.1-32, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003090823-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Visualization Design: An Ideation Method to Try</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10638,70 +10850,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foroozan Daneshzand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobile Data Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapman and Hall/CRC, pp.241-261, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003090823-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10711,383 +10923,445 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-Person Visualizations for Outdoor Physical Activities: Challenges and Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tica Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijie Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yalong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VisFutures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mackenzie Hisako Dalto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Oehlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">alt.vis workshop held at IEEE VIS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ultra-Running as a Proxy Activity to Investigate XR for Challenging Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sport Tournament Predictions Using Direct Manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11097,114 +11371,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Manipulation for Information Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Paris Sud - Paris XI, 2014. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA112299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01096366v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId266"/>
+      <w:footerReference w:type="default" r:id="rId271"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11351,51 +11625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Viller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrod Knibbe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70133" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505901v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foroozan Daneshzand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelagh Carpendale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3209365" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03360714v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2021.3115417" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197062v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Dimara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2934283" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861224v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Liem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Wood" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02260450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahador Saket" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Endert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848436v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Goc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Follmer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2865159" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806107v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles D Stolper" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Stasko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13447" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01786606v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2018.1470942" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617002v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagoda Walny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Wun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pusch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2745958" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705792v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Blascheck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Macdonald Vermeulen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Vermeulen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Willett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2802520" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617003v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2743918" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617001v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Koytek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2743859" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618651v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Hosseinkhani Loorak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Collins" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2598586" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618656v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Thudt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/idj.23.1.07thu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Wm Hall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Kusalik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gutwin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/133160.133216" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01435503v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2016.100" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen Kamal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hill" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2467325" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358736v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023890v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2346279" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.192" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-05480068v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahare Bakhtiari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sauv&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bressa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546329v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichun Zhao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayue Wong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Somanath" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790871" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castaneda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508794v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508831v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Beattie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508711v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarjun Singh Grewal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Losev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689050.3704943" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151375v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514513v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruishan Wu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zezhong Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508778v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibya Prokash Sarkar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514474v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507653v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lakhdhir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chehak Nayar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Anderson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fournier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Holsti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642435" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507639v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642338" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520762v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700822v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elshabasi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Yao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2409.06426" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514412v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Cheng Lai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ji" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyao Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514424v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Jangida" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508758v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maybins Lengwe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Weber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520826v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens H Weber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Price" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW57809.2023.00082" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kondratova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520730v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861239v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Rajabiyazdi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Oehlberg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861235v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorin Weatherston" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis K Hore" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Wallace" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret-Anne Storey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3383072" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514373v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhairavi Warke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861228v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910365v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969260v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Goudarouli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hirschorn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910355v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01818137v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyuan Ren" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.6104705" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910351v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806100v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Knudsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Kosminsky" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieka West" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3186539" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852149v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910357v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587990v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Macleod" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gromala" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587944v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587997v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618642v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Donovan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Dachselt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3009939.3009954" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587936v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Adriel Aseniero" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Eggermont" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618626v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Sadeghi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Flemisch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hancock" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909274" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587962v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Macdonald" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI2016.21" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587963v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618634v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Botros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909267" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587964v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587993v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Babione" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santana" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Kaufman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587906v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallah Fallah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587940v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587925v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138897v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Di Vozzo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138447v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702237" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587929v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587880v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089629v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670449" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929844v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557379" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781390v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2466441" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877321v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lino" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534919" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849079v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869372v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868775v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849083v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869346v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734497v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514549v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514565v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514531v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514528v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910368v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Slingsby" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Paterson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rigby" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Grace" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Nguyen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138895v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089616v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879659v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623460v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Tory" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03978632v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03457381v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Langner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Collins" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Dwyer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003090823-1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03524563v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003090823-8" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519489v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tica Lin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalong Yang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordeil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05361293v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackenzie Hisako Dalto" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633739v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01096366v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112299" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Viller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrod Knibbe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70133" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505901v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foroozan Daneshzand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelagh Carpendale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3209365" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03360714v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2021.3115417" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861224v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Liem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Wood" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197062v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Dimara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2934283" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02260450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahador Saket" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Endert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848436v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Goc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Follmer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2865159" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806107v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles D Stolper" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Stasko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13447" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01786606v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2018.1470942" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617002v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagoda Walny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Wun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pusch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2745958" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705792v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Blascheck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Macdonald Vermeulen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Vermeulen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Willett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2802520" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617003v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2743918" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617001v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Koytek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2743859" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618651v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Hosseinkhani Loorak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Collins" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2598586" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618656v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Thudt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/idj.23.1.07thu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen Kamal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hill" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2467325" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618618v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Wm Hall" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Kusalik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gutwin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/133160.133216" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01435503v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2016.100" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358736v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023890v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2346279" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.192" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584027v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Shatzel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordeil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-05480068v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahare Bakhtiari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sauv&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bressa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichun Zhao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayue Wong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Somanath" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790871" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514474v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508808v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castaneda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508831v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Beattie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151375v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508711v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarjun Singh Grewal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Losev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689050.3704943" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514513v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruishan Wu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zezhong Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508778v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibya Prokash Sarkar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520762v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507653v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lakhdhir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chehak Nayar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Anderson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fournier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Holsti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642435" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508735v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISAP64569.2024.00008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507639v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642338" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700822v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elshabasi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Yao" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2409.06426" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514412v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Cheng Lai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ji" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyao Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508758v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maybins Lengwe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Weber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520826v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens H Weber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Price" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW57809.2023.00082" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514424v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Jangida" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520730v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kondratova" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861239v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Rajabiyazdi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Oehlberg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861235v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorin Weatherston" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis K Hore" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Wallace" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret-Anne Storey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3383072" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514373v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhairavi Warke" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861228v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852149v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910357v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969260v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Goudarouli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hirschorn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910355v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910365v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01818137v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyuan Ren" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.6104705" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910351v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806100v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Knudsen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Kosminsky" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieka West" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3186539" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587997v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587990v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Macleod" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gromala" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587944v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587940v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618642v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Donovan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Dachselt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3009939.3009954" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587936v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Adriel Aseniero" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Eggermont" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618634v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Botros" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909267" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618626v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Sadeghi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Flemisch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hancock" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909274" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587962v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Macdonald" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI2016.21" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587963v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587964v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587993v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Babione" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santana" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Kaufman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587906v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallah Fallah" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587925v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138897v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Di Vozzo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152074v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138447v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702237" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587929v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929844v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557379" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089629v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670449" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587880v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869346v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781390v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2466441" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877321v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lino" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534919" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869372v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849079v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868775v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849083v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734497v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514549v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514565v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514531v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514528v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910368v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Slingsby" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Paterson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rigby" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Grace" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Nguyen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138895v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089616v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879659v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623460v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Tory" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03978632v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03457381v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Langner" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Collins" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Dwyer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003090823-1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03524563v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003090823-8" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519489v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tica Lin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalong Yang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05361293v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackenzie Hisako Dalto" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530310v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633739v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01096366v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112299" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>