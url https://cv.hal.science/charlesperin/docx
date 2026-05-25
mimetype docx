--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -541,451 +541,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Empathy in Visual Data Storytelling: Evaluating their Influence on Attitude</w:t>
+                <w:t xml:space="preserve">What is Interaction for Data Visualization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Liem</w:t>
+                <w:t xml:space="preserve">Evanthia Dimara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jo Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.119 - 129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2019.2934283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861224v1</w:t>
+                <w:t xml:space="preserve">hal-02197062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is Interaction for Data Visualization?</w:t>
+                <w:t xml:space="preserve">Structure and Empathy in Visual Data Storytelling: Evaluating their Influence on Attitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evanthia Dimara</w:t>
+                <w:t xml:space="preserve">Johannes Liem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02197062v1</w:t>
+                <w:t xml:space="preserve">hal-02861224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Direct Manipulation of Graphical Encodings as a Method for User Interaction</w:t>
+                <w:t xml:space="preserve">Dynamic Composite Data Physicalization Using Wheeled Micro-Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahador Saket</w:t>
+                <w:t xml:space="preserve">Mathieu Le Goc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Huron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Perin</w:t>
+                <w:t xml:space="preserve">Sean Follmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Endert</w:t>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 25 (1), pp.737-747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2018.2865159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02260450v1</w:t>
+                <w:t xml:space="preserve">hal-01848436v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Composite Data Physicalization Using Wheeled Micro-Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Le Goc</w:t>
+                <w:t xml:space="preserve">Investigating Direct Manipulation of Graphical Encodings as a Method for User Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahador Saket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Endert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 25 (1), pp.737-747. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848436v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02260450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the Art of Sports Data Visualization</w:t>
               </w:r>
@@ -1023,51 +1023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles D Stolper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John T Stasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (3), pp.1-24. </w:t>
@@ -1118,64 +1118,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bertin's Legacy in Information Visualization and the Reorderable Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartography and Geographic Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (2), pp.176-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1222,51 +1222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Reading of Visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagoda Walny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1471,638 +1471,612 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705792v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Graphical Perception of Time and Speed on 2D+Time Trajectories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subjectivity in Personal Storytelling with Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Thudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Pusch</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Willett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2743918⟩</w:t>
+              <w:t xml:space="preserve">Information Design Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (1), pp.48 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/idj.23.1.07thu⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617003v1</w:t>
+                <w:t xml:space="preserve">hal-01618656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MyBrush: Brushing and Linking with Personal Agency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philipp Koytek</w:t>
+                <w:t xml:space="preserve">Exploring the Possibilities of Embedding Heterogeneous Data Attributes in Familiar Visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Hosseinkhani Loorak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth André</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher G. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2743859⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 23 (1), pp.581 - 590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2016.2598586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617001v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Possibilities of Embedding Heterogeneous Data Attributes in Familiar Visualizations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the Graphical Perception of Time and Speed on 2D+Time Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christopher G. Collins</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Wun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 23 (1), pp.581 - 590. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2016.2598586⟩</w:t>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2743918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618651v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjectivity in Personal Storytelling with Visualization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MyBrush: Brushing and Linking with Personal Agency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Koytek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Thudt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wesley Willett</w:t>
+                <w:t xml:space="preserve">Elisabeth André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Design Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (1), pp.48 - 64. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/idj.23.1.07thu⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2743859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618656v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TimeSpan: Using Visualization to Explore Temporal Multi-dimensional Data of Stroke Patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Gap Charts to Visualize the Temporal Evolution of Ranks and Scores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noreen Kamal</w:t>
+                <w:t xml:space="preserve">Jeremy Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Hill</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+                <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (1), pp.409-418. </w:t>
+              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (5), pp.38-49 </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2015.2467325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MCG.2016.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618608v1</w:t>
+                <w:t xml:space="preserve">hal-01435503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalizing Emphasis in Information Visualization</w:t>
               </w:r>
@@ -2212,131 +2186,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Gap Charts to Visualize the Temporal Evolution of Ranks and Scores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TimeSpan: Using Visualization to Explore Temporal Multi-dimensional Data of Stroke Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Hosseinkhani Loorak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Boy</w:t>
+                <w:t xml:space="preserve">Noreen Kamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Vernier</w:t>
+                <w:t xml:space="preserve">Michael Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 36 (5), pp.38-49 </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (1), pp.409-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCG.2016.100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2015.2467325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435503v1</w:t>
+                <w:t xml:space="preserve">hal-01618608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sports Tournament Predictions Using Direct Manipulation</w:t>
               </w:r>
@@ -2417,64 +2417,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting Bertin matrices: New Interactions for Crafting Tabular Visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (12), pp.2082 - 2091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2534,51 +2534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (12), pp.2506-2515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2638,1568 +2638,1586 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and Opportunities for Immersive Visualizations for Running</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Craft-Based Data Physicalization: Opportunities and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liam Shatzel</w:t>
+                <w:t xml:space="preserve">Bahare Bakhtiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foroozan Daneshzand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Cordeil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kim Sauvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bressa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2026 Workshop on Next Steps for Augmented Reality On-the-Move: Challenges &amp; Opportunities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI EA '26: Proceedings of the Extended Abstracts of the 2026 CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2026, BARCELONA, Spain. pp.Article No.: 931, Pages 1 - 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3772363.3778766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05584027v1</w:t>
+                <w:t xml:space="preserve">hal-05480068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craft-Based Data Physicalization: Opportunities and Challenges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kim Sauvé</w:t>
+                <w:t xml:space="preserve">Challenges and Opportunities for Immersive Visualizations for Running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bressa</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liam Shatzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI conference on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, Apr 2026, BARCELONA, Spain</w:t>
+              <w:t xml:space="preserve">CHI 2026 Workshop on Next Steps for Augmented Reality On-the-Move: Challenges &amp; Opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480068v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ClayPhys: Towards Toolkits that Support Making Expressive Data Physicalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahare Bakhtiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yichun Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayue Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowmya Somanath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In proceedings of the 2026 CHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Apr 2026, Barcelona, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3772318.3790871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VISMOCK: A Programmable Smocking Technique for Creating Interactive Data Physicalization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bahare Bakhtiari</w:t>
+                <w:t xml:space="preserve">Exploring Feedforward in Data Physicalization Authoring Tools: Supporting Design Exploration Before Fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foroozan Daneshzand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sowmya Somanath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2025 Electronic Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Graphics Interface Conference (GI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Kelowna, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514474v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Young Children Make Sense of their Own Data through Constructive Physicalization? A Qualitative Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sowmya Somanath</w:t>
+                <w:t xml:space="preserve">Interaction Techniques for Stacked-Dimension Visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Beattie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gutwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphics Interface Conference (GI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Kelowna, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508808v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Feedforward in Data Physicalization Authoring Tools: Supporting Design Exploration Before Fabrication</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+                <w:t xml:space="preserve">Can Young Children Make Sense of their Own Data through Constructive Physicalization? A Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Castaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sowmya Somanath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphics Interface Conference (GI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Kelowna, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508794v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Techniques for Stacked-Dimension Visualizations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carl Gutwin</w:t>
+                <w:t xml:space="preserve">Designing with Data: Supporting Design Processes in Physicalization Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foroozan Daneshzand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navarjun Singh Grewal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Losev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphics Interface Conference (GI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TEI '25: Nineteenth International Conference on Tangible, Embedded, and Embodied Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Bordeaux/Talence France, France. pp.1-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3689050.3704943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508831v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FlexPhys: A Workshop Cookbook for Operationalizing Data Physicalization Research Questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahare Bakhtiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowmya Somanath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Visualization and Visual Analytics (VIS2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physically encoding data with material flexibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahare Bakhtiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowmya Somanath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VIS 2025 Electronic Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing with Data: Supporting Design Processes in Physicalization Construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Foroozan Daneshzand</w:t>
+                <w:t xml:space="preserve">ThreadWave: Visualizing Co-authorship as Temporal Threads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruishan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zezhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Losev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI '25: Nineteenth International Conference on Tangible, Embedded, and Embodied Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE VIS 2025 Electronic Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508711v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ThreadWave: Visualizing Co-authorship as Temporal Threads</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zezhong Wang</w:t>
+                <w:t xml:space="preserve">Collaboration Dynamics in Constructive Physicalization of Shared Personal Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dibya Prokash Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sowmya Somanath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2025 Electronic Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Graphics Interface Conference (GI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Kelowna, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514513v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration Dynamics in Constructive Physicalization of Shared Personal Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dibya Prokash Sarkar</w:t>
+                <w:t xml:space="preserve">VISMOCK: A Programmable Smocking Technique for Creating Interactive Data Physicalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahare Bakhtiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowmya Somanath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphics Interface Conference (GI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Kelowna, Canada</w:t>
+              <w:t xml:space="preserve">IEEE VIS 2025 Electronic Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508778v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Ephemerality and Integration with Everyday Objects as Strategies for Improving Personal Data Privacy through VISMOCK</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bahare Bakhtiari</w:t>
+                <w:t xml:space="preserve">Expressive Clothing: Understanding Hobbyist-Sewers' Visions for Self-Expression Through Clothing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lakhdhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowmya Somanath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physicalization from Theory to Practice, ACM DIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI '24: CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Honolulu HI USA, United States. pp.1-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3613904.3642338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520762v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GlucoMaker: Enabling Collaborative Customization of Glucose Monitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lakhdhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chehak Nayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraser Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liisa Holsti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI '24: CHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Honolulu, United States. pp.1-21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3613904.3642435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Process of ‘Shredded Lives’: An Illustrated Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foroozan Daneshzand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4218,418 +4236,396 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE VIS Arts Program (VISAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, St. Pete Beach, United States. pp.39-52, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VISAP64569.2024.00008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressive Clothing: Understanding Hobbyist-Sewers' Visions for Self-Expression Through Clothing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Lakhdhir</w:t>
+                <w:t xml:space="preserve">Using Ephemerality and Integration with Everyday Objects as Strategies for Improving Personal Data Privacy through VISMOCK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahare Bakhtiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowmya Somanath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '24: CHI Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physicalization from Theory to Practice, ACM DIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507639v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecting Information Needs for Egocentric Visualizations while Running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Elshabasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijie Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Willett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VIS Workshop on First-Person Visualizations for Outdoor Physical Activities: Challenges and Opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, St. Pete Beach, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2409.06426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Visualization in Three-Dimensional Photorealistic Environment: A Case Study of Forestry and Visual Impact Assessments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kuan-Cheng Lai</w:t>
+                <w:t xml:space="preserve">Data Perception on Maps based on 2D and 3D presentation of Data and Terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayush Jangida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Li Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiyao Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GI 2023 Posters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514412v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Prescriptions into Calendars: Design Considerations</w:t>
               </w:r>
@@ -4821,623 +4817,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Perception on Maps based on 2D and 3D presentation of Data and Terrain</w:t>
+                <w:t xml:space="preserve">Information Visualization in Three-Dimensional Photorealistic Environment: A Case Study of Forestry and Visual Impact Assessments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayush Jangida</w:t>
+                <w:t xml:space="preserve">Kuan-Cheng Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiyao Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GI 2023 Posters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514424v1</w:t>
+                <w:t xml:space="preserve">hal-05514412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using KiriPhys to Show Expanding Carbon Emissions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Engaging Diverse Individuals in Remote Co-Design to Collaboratively Design Personalized Glucose Monitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lakhdhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liisa Holsti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Kondratova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraser Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viz4Climate, IEEE VIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Oklahoma City / Hybrid, United States</w:t>
+              <w:t xml:space="preserve">Disability Inclusive Remote Co-Design, ASSETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520730v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engaging Diverse Individuals in Remote Co-Design to Collaboratively Design Personalized Glucose Monitors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using KiriPhys to Show Expanding Carbon Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foroozan Daneshzand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability Inclusive Remote Co-Design, ASSETS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Viz4Climate, IEEE VIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Oklahoma City / Hybrid, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520795v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Design of Patient-Generated Data Visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateme Rajabiyazdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Oehlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphics Interface Conference (GI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Unquantified Uncertainty Visualization Design Space During the Opioid Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorin Weatherston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis K Hore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Wallace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret-Anne Storey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended Abstracts of the 2020 CHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Hawai, United States. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3334480.3383072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicalization Inspired by Kirigami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foroozan Daneshzand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhairavi Warke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5452,2903 +5461,2903 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VIS 2020 Electronic Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing Unquantifiable Uncertainty in Drug Checking Test Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorin Weatherston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret-Anne Storey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VIS 2019 Electronic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Symmetry of My Life II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personal Patient-Generated Data Visualizations for Diabetes Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateme Rajabiyazdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Oehlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VIS 2018 Electronic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852149v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycles and (A)Symmetry Exploring the Design of Shareable Personal Visualizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conveying Uncertainty in Archived War Diaries with GeoBlobs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Liem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Goudarouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Hirschorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2018 Arts Program Annotated Portfolios</w:t>
+              <w:t xml:space="preserve">IEEE VIS 2018 Electronic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910357v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conveying Uncertainty in Archived War Diaries with GeoBlobs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">WW100 {World War One Hundred}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Liem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirini Goudarouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Hirschorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2018 Electronic Conference</w:t>
+              <w:t xml:space="preserve">IEEE VIS 2018 Arts Program Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969260v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WW100 {World War One Hundred}</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jo Wood</w:t>
+                <w:t xml:space="preserve">Ways of Visualizing Data on Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuyuan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2018 Arts Program Exhibit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TransImage 2018 - 5th Biennial Transdisciplinary Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Edinburgh, United Kingdom. pp.1-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.6104705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910355v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal Patient-Generated Data Visualizations for Diabetes Patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fateme Rajabiyazdi</w:t>
+                <w:t xml:space="preserve">Embedded Personal Physicalizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Goc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Follmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2018 Electronic Conference</w:t>
+              <w:t xml:space="preserve">Toward a Design Language for Data Physicalization, IEEE VIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910365v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ways of Visualizing Data on Curves</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Democratizing Open Energy Data for Public Discourse using Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Søren Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Kosminsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagoda Walny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mieka West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransImage 2018 - 5th Biennial Transdisciplinary Imaging Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6084/m9.figshare.6104705⟩</w:t>
+              <w:t xml:space="preserve">Extended Abstracts of the 2018 CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montreal QC, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3170427.3186539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818137v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Personal Physicalizations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Symmetry of My Life II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sean Follmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toward a Design Language for Data Physicalization, IEEE VIS</w:t>
+              <w:t xml:space="preserve">IEEE VIS 2018 Electronic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910351v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Democratizing Open Energy Data for Public Discourse using Visualization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cycles and (A)Symmetry Exploring the Design of Shareable Personal Visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extended Abstracts of the 2018 CHI Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE VIS 2018 Arts Program Annotated Portfolios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806100v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Individuality of Challenges to Technology Approaches to Personally Collected Health Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Differences That Matter: In-Clinic Communication Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateme Rajabiyazdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haley Macleod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Gromala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the PervasiveHealth Workshop: Leveraging Patients Generated Data (PGD '17)</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Pervasive Computing Technologies for Healthcare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587997v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences That Matter: In-Clinic Communication Challenges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Symmetry of My Life: An Autobiographical Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on Pervasive Computing Technologies for Healthcare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">IEEE VIS 2017 Electronic Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587990v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Symmetry of My Life: An Autobiographical Visualization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Individuality of Challenges to Technology Approaches to Personally Collected Health Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateme Rajabiyazdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Oehlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2017 Electronic Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the PervasiveHealth Workshop: Leveraging Patients Generated Data (PGD '17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587944v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDCurve.js: A JavaScript Library for Interactive Subdivision Curves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Pusch</w:t>
+                <w:t xml:space="preserve">Slicing the Aurora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Donovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimund Dachselt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2016 Electronic Conference Proceedings</w:t>
+              <w:t xml:space="preserve">IEEE VIS 2016 Arts Program Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587940v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slicing the Aurora: An Immersive Proxemics-Aware Visualization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jo Vermeulen</w:t>
+                <w:t xml:space="preserve">Flexible Trees: Sketching Tree Layouts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Flemisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2016 ACM Companion on Interactive Surfaces and Spaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the International Working Conference on Advanced Visual Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bari, Italy. pp.84-87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2909132.2909274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3009939.3009954⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01618642v1</w:t>
+                <w:t xml:space="preserve">hal-01618626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fireflies: Biomimicry-Inspired InfoVis for Exploring Public Opinion about an Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bon Adriel Aseniero</w:t>
+                <w:t xml:space="preserve">Assessing the Readability of Stacked Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Thudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagoda Walny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateme Rajabiyazdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2016 Electronic Conference Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of Graphics Interface Conference (GI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Victoria, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20380/GI2016.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587936v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Go and Grow: Mapping Personal Data to a Living Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Botros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bon Adriel Aseniero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Working Conference on Advanced Visual Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Bari, Italy. pp.112 - 119, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2909132.2909267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Trees: Sketching Tree Layouts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javad Sadeghi</w:t>
+                <w:t xml:space="preserve">Slicing the Aurora: An Immersive Proxemics-Aware Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Donovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimund Dachselt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Working Conference on Advanced Visual Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2909132.2909274⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2016 ACM Companion on Interactive Surfaces and Spaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Niagara Falls, Canada. pp.91 - 97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3009939.3009954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618626v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Readability of Stacked Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jagoda Walny</w:t>
+                <w:t xml:space="preserve">Fireflies: Biomimicry-Inspired InfoVis for Exploring Public Opinion about an Infectious Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bon Adriel Aseniero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Eggermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Graphics Interface Conference (GI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE VIS 2016 Electronic Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Baltimore, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20380/GI2016.21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01587962v1</w:t>
+                <w:t xml:space="preserve">hal-01587936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slicing the Aurora</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jo Vermeulen</w:t>
+                <w:t xml:space="preserve">Fireflies: Expressive InfoVis Inspired by Biomimicry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bon Adriel Aseniero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Eggermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VIS 2016 Arts Program Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587963v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fireflies: Expressive InfoVis Inspired by Biomimicry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bon Adriel Aseniero</w:t>
+                <w:t xml:space="preserve">Involving Patients in their Care Plan: Patients' and Care providers' Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateme Rajabiyazdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Babione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Kaufman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2016 Arts Program Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the CHI Workshop on Interactive Systems in Healthcare (WISH'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587964v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involving Patients in their Care Plan: Patients' and Care providers' Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fateme Rajabiyazdi</w:t>
+                <w:t xml:space="preserve">Leveraging Biological Inspiration in an Information Visualization Class</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Eggermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bon Adriel Aseniero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fallah Fallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the CHI Workshop on Interactive Systems in Healthcare (WISH'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, San Jose, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the VIS 2016 workshop on Pedagogy of Data Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587993v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Biological Inspiration in an Information Visualization Class</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjan Eggermont</w:t>
+                <w:t xml:space="preserve">SDCurve.js: A JavaScript Library for Interactive Subdivision Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fallah Fallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the VIS 2016 workshop on Pedagogy of Data Visualization</w:t>
+              <w:t xml:space="preserve">IEEE VIS 2016 Electronic Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587906v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WESt: Visualizing non-Emergency Surgery Waiting Times</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crossets: Manipulating Multiple Sliders by Crossing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2015 Electronic Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of Graphics Interface Conference (GI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toronto, Canada. pp.233-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587925v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIY Bertin Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Goc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Di Vozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the CHI Workshop on Exploring the Challenges of Making Data Physical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossets: Manipulating Multiple Sliders by Crossing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WESt: Visualizing non-Emergency Surgery Waiting Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateme Rajabiyazdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Graphics Interface Conference (GI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toronto, Canada. pp.233-240</w:t>
+              <w:t xml:space="preserve">IEEE VIS 2015 Electronic Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152074v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Direct Manipulation of Ranking Tables for Time Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI '15 - 33rd Annual ACM Conference on Human Factors in Computing Systems </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.2703-2706, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2702123.2702237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who Rules Infovis? Unwrapping the Conference Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8364,204 +8373,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VIS 2015 Electronic Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À Table! Improving Temporal Navigation in Soccer Ranking Tables</w:t>
+                <w:t xml:space="preserve">Expert Player Interface Design: Preserving the Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2014 - Proceedings of the 2014 Annual Conference on Human Factors in Computing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the CHI Workshop on Player Experience: Mixed Methods and Reporting Results</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2556288.2557379⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00929844v1</w:t>
+                <w:t xml:space="preserve">hal-01587880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation de Sliders Multiples par Franchissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lille, France. pp.48-54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8589,902 +8563,937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert Player Interface Design: Preserving the Flow</w:t>
+                <w:t xml:space="preserve">À Table! Improving Temporal Navigation in Soccer Ranking Tables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vuillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the CHI Workshop on Player Experience: Mixed Methods and Reporting Results</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI 2014 - Proceedings of the 2014 Annual Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.887-896, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2556288.2557379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587880v1</w:t>
+                <w:t xml:space="preserve">hal-00929844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R2S2: a Hybrid Technique to Visualize Sport Ranking Evolution</w:t>
+                <w:t xml:space="preserve">CollaStar : Interaction collaborative avec des données multidimensionnelles et temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Christie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">What's the score? The 1st Workshop on Sports Data Visualization, IEEE VIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, Nov 2013, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2534903.2534919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869346v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Horizon Graphs: Improving the Compact Visualization of Multiple Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2013 Annual Conference on Human Factors in Computing Systems (CHI 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Apr 2013, Paris, France. pp.3217-3226, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2470654.2466441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CollaStar : Interaction collaborative avec des données multidimensionnelles et temporelles</w:t>
+                <w:t xml:space="preserve">CinemAviz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VAST Challenge n°1, IEEE VIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Atlanta, GA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877321v2</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CinemAviz</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Illustrative Data Graphics in 18th-19th Century Style: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VAST Challenge n°1, IEEE VIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Atlanta, GA, United States</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Visualization - IEEE VIS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869372v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849079v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illustrative Data Graphics in 18th-19th Century Style: A Case Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Visual Showcase: An Illustrative Data Graphic in an 18th-19th Century Style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Dufournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Visualization - IEEE VIS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">Visual Showcase at the Joint ACM/EG Symposium on Computational Aesthetics, Sketch-Based Interfaces and Modeling, and Non-Photorealistic Animation and Rendering (Expressive 2013, July 19--20, Anaheim, CA, USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849079v2</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Crowdsourcing of Detailed Soccer Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">What's the score? The 1st Workshop on Sports Data Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Atlanta, GA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Showcase: An Illustrative Data Graphic in an 18th-19th Century Style</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R2S2: a Hybrid Technique to Visualize Sport Ranking Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Showcase at the Joint ACM/EG Symposium on Computational Aesthetics, Sketch-Based Interfaces and Modeling, and Non-Photorealistic Animation and Rendering (Expressive 2013, July 19--20, Anaheim, CA, USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">What's the score? The 1st Workshop on Sports Data Visualization, IEEE VIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Atlanta, GA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849083v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive Horizon Graphs: Improving Small Multiples Visualization of Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Information Visualization (INFOVIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2012, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9494,51 +9503,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded and Situated Visualisation in Mixed Reality to Support Interval Running - A Research Highlight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9597,73 +9606,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VIS 2025 Electronic Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noticing as Visualization Practice: Discovering Data in the Everyday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foroozan Daneshzand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9692,556 +9701,556 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VIS 2025 Electronic Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Envisioning Tools to Support Creating Information-Communicating Garments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lakhdhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowmya Somanath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GI 2023 Posters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Potential for Smart Garments as Extension for Mobile Devices to Support In-Situ Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahare Bakhtiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowmya Somanath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GI 2023 Posters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising Farms by the Movement of Animals through Them</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Slingsby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Paterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Rigby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VIS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Berlin, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Tour de France 2014 at a Glance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VGTC VPG international data-visualization contest - IEEE VIS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertifier: New Interactions for Crafting Tabular Visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lille, France. pp.16-17, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10251,98 +10260,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing Multidimensional and Temporal Data at the Good Scale by Designing and Refining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10352,143 +10361,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal Visualization: Exploring Data in Everyday Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Thudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Tory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Willett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10498,337 +10507,337 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zooids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Goc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Follmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samuel Huron; Till Nagel; Lora Oehlberg; Wesley Willett. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Making with Data: Physical Design and Craft in a Data-Driven World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A K Peters/CRC Press, 2023, 9781032207223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Introduction to Mobile Data Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Langner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lonni Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Dwyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobile Data Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Chapman and Hall/CRC, pp.1-32, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003090823-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Visualization Design: An Ideation Method to Try</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10850,70 +10859,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foroozan Daneshzand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobile Data Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapman and Hall/CRC, pp.241-261, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003090823-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10923,272 +10932,272 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-Person Visualizations for Outdoor Physical Activities: Challenges and Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tica Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijie Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yalong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VisFutures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mackenzie Hisako Dalto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Oehlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">alt.vis workshop held at IEEE VIS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11198,113 +11207,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-Running as a Proxy Activity to Investigate XR for Challenging Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport Tournament Predictions Using Direct Manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11317,51 +11326,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11371,114 +11380,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Manipulation for Information Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Paris Sud - Paris XI, 2014. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014PA112299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01096366v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId271"/>
+      <w:footerReference w:type="default" r:id="rId272"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11625,51 +11634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Viller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrod Knibbe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70133" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505901v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foroozan Daneshzand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelagh Carpendale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3209365" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03360714v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2021.3115417" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861224v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Liem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Wood" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197062v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Dimara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2934283" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02260450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahador Saket" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Endert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848436v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Goc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Follmer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2865159" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806107v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles D Stolper" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Stasko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13447" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01786606v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2018.1470942" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617002v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagoda Walny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Wun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pusch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2745958" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705792v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Blascheck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Macdonald Vermeulen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Vermeulen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Willett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2802520" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617003v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2743918" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617001v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Koytek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2743859" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618651v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Hosseinkhani Loorak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Collins" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2598586" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618656v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Thudt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/idj.23.1.07thu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen Kamal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hill" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2467325" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618618v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Wm Hall" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Kusalik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gutwin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/133160.133216" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01435503v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2016.100" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358736v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023890v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2346279" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.192" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584027v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Shatzel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordeil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-05480068v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahare Bakhtiari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sauv&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bressa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichun Zhao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayue Wong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Somanath" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790871" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514474v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508808v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castaneda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508831v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Beattie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151375v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508711v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarjun Singh Grewal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Losev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689050.3704943" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514513v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruishan Wu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zezhong Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508778v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibya Prokash Sarkar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520762v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507653v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lakhdhir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chehak Nayar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Anderson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fournier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Holsti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642435" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508735v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISAP64569.2024.00008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507639v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642338" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700822v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elshabasi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Yao" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2409.06426" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514412v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Cheng Lai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ji" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyao Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508758v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maybins Lengwe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Weber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520826v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens H Weber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Price" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW57809.2023.00082" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514424v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Jangida" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520730v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kondratova" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861239v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Rajabiyazdi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Oehlberg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861235v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorin Weatherston" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis K Hore" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Wallace" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret-Anne Storey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3383072" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514373v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhairavi Warke" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861228v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852149v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910357v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969260v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Goudarouli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hirschorn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910355v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910365v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01818137v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyuan Ren" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.6104705" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910351v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806100v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Knudsen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Kosminsky" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieka West" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3186539" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587997v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587990v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Macleod" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gromala" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587944v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587940v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618642v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Donovan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Dachselt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3009939.3009954" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587936v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Adriel Aseniero" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Eggermont" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618634v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Botros" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909267" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618626v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Sadeghi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Flemisch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hancock" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909274" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587962v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Macdonald" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI2016.21" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587963v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587964v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587993v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Babione" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santana" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Kaufman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587906v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallah Fallah" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587925v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138897v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Di Vozzo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152074v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138447v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702237" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587929v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929844v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557379" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089629v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670449" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587880v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869346v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781390v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2466441" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877321v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lino" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534919" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869372v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849079v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868775v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849083v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734497v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514549v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514565v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514531v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514528v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910368v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Slingsby" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Paterson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rigby" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Grace" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Nguyen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138895v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089616v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879659v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623460v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Tory" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03978632v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03457381v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Langner" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Collins" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Dwyer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003090823-1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03524563v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003090823-8" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519489v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tica Lin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalong Yang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05361293v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackenzie Hisako Dalto" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530310v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633739v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01096366v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112299" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Viller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrod Knibbe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70133" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505901v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foroozan Daneshzand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelagh Carpendale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3209365" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03360714v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2021.3115417" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197062v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Dimara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2934283" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861224v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Liem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Wood" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848436v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Goc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Follmer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2865159" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02260450v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahador Saket" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Endert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806107v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles D Stolper" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Stasko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13447" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01786606v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2018.1470942" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617002v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagoda Walny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Wun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pusch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2745958" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705792v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Blascheck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Macdonald Vermeulen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Vermeulen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Willett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2802520" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618656v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Thudt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/idj.23.1.07thu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618651v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Hosseinkhani Loorak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Collins" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2598586" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2743918" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617001v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Koytek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2743859" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01435503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2016.100" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618618v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Wm Hall" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Kusalik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gutwin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/133160.133216" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen Kamal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hill" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2467325" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358736v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023890v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2346279" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.192" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-05480068v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahare Bakhtiari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sauv&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bressa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772363.3778766" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584027v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Shatzel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordeil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546329v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichun Zhao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayue Wong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Somanath" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790871" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508831v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Beattie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508808v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castaneda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508711v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarjun Singh Grewal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Losev" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689050.3704943" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151375v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514439v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huber" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514513v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruishan Wu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zezhong Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508778v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibya Prokash Sarkar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514474v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507639v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lakhdhir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642338" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507653v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chehak Nayar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Anderson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fournier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Holsti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642435" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508735v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISAP64569.2024.00008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520762v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700822v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elshabasi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Yao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2409.06426" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514424v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Jangida" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyao Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508758v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maybins Lengwe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Weber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520826v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens H Weber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Price" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW57809.2023.00082" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514412v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Cheng Lai" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ji" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kondratova" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520730v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861239v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Rajabiyazdi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Oehlberg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861235v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorin Weatherston" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis K Hore" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Wallace" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret-Anne Storey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3383072" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514373v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhairavi Warke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861228v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969260v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Goudarouli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hirschorn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910355v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01818137v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyuan Ren" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.6104705" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910351v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806100v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Knudsen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Kosminsky" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieka West" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3186539" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852149v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910357v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587990v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Macleod" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gromala" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587944v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587997v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587963v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Donovan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Dachselt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618626v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Sadeghi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Flemisch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hancock" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909274" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587962v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Macdonald" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI2016.21" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618634v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Botros" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Adriel Aseniero" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909267" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618642v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3009939.3009954" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587936v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Eggermont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587964v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587993v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Babione" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santana" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Kaufman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587906v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallah Fallah" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587940v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152074v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138897v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Di Vozzo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587925v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138447v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702237" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587929v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587880v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089629v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670449" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929844v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557379" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877321v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lino" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534919" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781390v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2466441" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869372v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849079v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849083v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868775v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869346v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734497v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514549v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514565v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514531v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05514528v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910368v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Slingsby" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Paterson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rigby" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Grace" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Nguyen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138895v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089616v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879659v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623460v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Tory" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03978632v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03457381v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Langner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Collins" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Dwyer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003090823-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03524563v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003090823-8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519489v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tica Lin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalong Yang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05361293v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackenzie Hisako Dalto" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530310v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633739v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01096366v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112299" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>