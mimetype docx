--- v0 (2026-03-26)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charles Raux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are solo driving commuters ready to switch to carpool? Heterogeneity of preferences in Lyon's urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 115, pp.27-39. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2021.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03874904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the built environment shape commuting? The case of Lyon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayana Lamatkhanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lény Grassot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Espace, Société, Territoire, document 976, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.36629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03010833v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous en ville ! Faut-il empêcher l’émiettement périurbain pour décarboner la mobilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Aménagement, Urbanisme, document 981, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.36910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03264846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility choices and climate change: Assessing the effects of social norms, emissions information and economic incentives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bougna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hilton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Transportation Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.101007. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.retrec.2020.101007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03045959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of sustainability of suburban areas in France: Lyon, Strasbourg, Mulhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Nimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lény Grassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Part of special issue : Urban Mobility – Shaping the Future Together mobil.TUM 2018 – International Scientific Conference on Mobility and Transport Conference Proceedings, 41, pp.426-429. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2019.09.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04660057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité quotidienne face à la contrainte carbone : Quelles politiques privilégier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lény Grassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Nimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sévenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74 | 2018, pp.83-116. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal carbon allowances: Can a budget label do the trick?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewelina Marek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Engelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.170-178. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02125850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are bike sharing schemes members and do they travel differently? The case of Lyon’s “Velo’v” scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Zoubir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirkan Geyik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106, pp.350 - 363. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tra.2017.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01639787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the polycentric city with multi-worker households: an agent-based microeconomic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lemoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2016.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602087v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving political acceptability for new transport infrastructure in congested urban regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Westin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel P. Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stef Proost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Basck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research. Part A, General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.286-303. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tra.2016.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01370339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in daily activity-travel patterns: the case of a one-week travel diary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cornelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (4), pp.14. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12544-016-0213-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the results of a referendum on urban road pricing in France: “the cry of Cassandra”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche-Lecorvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eliasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Brundell-Freij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12544-016-0201-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Would personal carbon trading reduce travel emissions more effectively than a carbon tax?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35, pp.72-83. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2014.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2015.07.347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tax can nudge: The impact of an environmentally motivated bonus/malus fiscal system on transport preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Charalambides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waroquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.17-27. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joep.2014.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The efficiency of congestion charging: Some lessons from cost-benefit analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Transportation Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (1), pp.85-92. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.retrec.2012.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01026428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the perceived justice of urban road pricing: An empirical study in Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (7), pp.1124-1136. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tra.2012.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01026420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes et changements de comportement de mobilité des ménages face à l’instauration de politiques de rationnement du carburant automobile : résultats d’une enquête qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 | 2011, pp.57-82. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel and activity time allocation: An empirical comparison between eight cities in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iragaël Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (2), pp. 401-412. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2010.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péage urbain et (in)justice perçue : un obstacle à l'expérimentation en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.149-176. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.112.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport, energy and greenhouse gases: perspectives on demand limitation. Guest editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lee-Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.11-113. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12053-009-9068-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01026479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential for CO2 emissions trading in transport: the case of personal vehicles and freight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp. 133-148. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12053-009-9065-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The funding of urban transportation and the issue of road pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of transport economics = Rivista internazionale di economia dei trasporti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XXXVI (2), pp. 197-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00456572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How fair is pricing perceived to be? An empirical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (1-2), pp.227-240. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11127-008-9390-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00372115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits à circuler échangeable : une alternative pertinente et réaliste au péage urbain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 | 2009, pp.127-154. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00327061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">multi-state non-homogeneous semi-markov model of daily activity type, timing and duration sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iragaël Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, NO. 2134, pp. 123-134. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3141/2134-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00310900v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitriser les émissions de CO2 dans le transport : vers des marchés de droits à consommer du carburant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 75, pp. 10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00323092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation économique des politiques de transport et indicateurs d'accessibilité spatiale : l'apport des SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ovtracht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 435, 17 p. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.21333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00372158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil pour répondre à la problématique transport-habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Traisnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre Techniques de l'Ingénieur - Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp. 3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00189521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés de permis d'émissions de CO2 dans le transport : une analyse prospective dans le cas des automobilistes et du fret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes de synthèse du SESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tome 2 : Instruments économiques de lutte contre l'effet de serre (167), pp. 19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00204074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenelle de l'environnement : quels impacts pour les projets d'infrastructures de transport en Rhône-Alpes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73, pp. 22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00323162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les émissions de CO2 dans le transport : un marché de permis pour les automobilistes et le frêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports : économie, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 445, pp. 285-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00204023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et déplacements dans les aires urbaines. Impacts énergétiques et environnementaux de la croissance périurbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Traisnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 103, pp. 31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des changements concevables pour le secteur des transports dans l'objectif &amp;quot;Facteur 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre Techniques de l'Ingénieur - Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp. 4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires à propos de l'article « L'expérience du péage de Londres » par R. Prud'homme et J.-P. Bocajero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports : économie, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 431, pp. 174-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System of Tradable CO2 Permits Applied to Fuel Consumption by Motorists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (3), pp. 255-265. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2005.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00067833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on &amp;quot;The London congestion charge: a tentative economic appraisal&amp;quot; (Prud'homme and Bocajero, 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (4), pp. 368-371. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2005.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00067920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Transferable Permits in Transport Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (3), pp. 185-197. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2004.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00067895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acceptability of Urban Road Pricing: A Theoretical Analysis Applied to Experience in Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (2), pp. 191-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00067812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les péages urbains peuvent-ils satisfaire une politique d'agglomération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 75, pp. 115-130. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0761-8980(02)00009-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00067866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport et effet de serre : un système de permis négociables appliqué aux automobilistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports : économie, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 407, pp. 157-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00128685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment conciler efficacité et équité dans la politique tarifaire des transports ? Le cas de TEO à Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40 | 2001, pp.27-52. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.11995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptabilité des changements tarifaires dans le secteur des transports : comment concilier efficacité et équité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4, pp.539-558. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.014.0539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editorial. Special issue: Extending the scope of travel surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lee-Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 25 (2), pp.121-127. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1005026102402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01359501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stated adaptation surveys and choice process: Some methodological issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre d'Arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 25 (2), pp. 169-185. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1005042505063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontier impedance effects and the growth of international exchanges: an empirical analysis for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 77 (2), pp. 155-172. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1435-5597.1998.tb00712.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges sans frontières, échanges sans limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Diaz Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3, pp.511-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00140926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle stratégique de simulation des déplacements urbains. Conception et aspects méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lhomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 52, pp. 31-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00140260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de frontière, une barrière à la compréhension des échanges internationaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Diaz Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 25 (3), pp.193-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01485252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le péage urbain : une incitation au changement de mode de transports ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports : économie, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 372, pp. 246-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe et usage de l'espace ? L'influence de la répartition des rôles au sein du ménage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 1, pp. 99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00324383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déplacements des citadins : une méthode d'investigation systématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 4 | 1981, pp.75-84. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.11786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00910233v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Choices and Climate Change: Assessing the Effects of Social Norms and Economic Incentives through Discrete Choice Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bougna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hilton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94th TRB Annual Meeting. Transportation and Climate Change - Impacts, Adaptation and Mitigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TRB, Jan 2015, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An attractiveness-based model for shopping trips in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Routhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Conference on Transport Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbonne, Portugal. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pertinence des mesures gravitaires de l'accessibilité : démonstration par la théorie et l'exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ovtracht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Department for Urban Structure and Transport Planning (Ed). Mobil.TUM 2008. International Conference on Mobility and Transport, April 8-9, 2008, Munich, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Munich, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accessibilité aux aménités urbaines. Théorie, modélisation et représentation cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ovtracht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR 5600, CRENAM, Ecole des Mines de Saint-Etienne, et al (Eds). SAGEO 2007. Colloque International de Géomatique et d'Analyse Spatiale, 18-20 Juin 2007, Clermont-Ferrand, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How fair is urban transport pricing perceived to be? An empirical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCTRS, University of California. 11th World Conference on Transport Research - WCTR'07, June 24-28 2007, Berkeley, CA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Berkeley, United States. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00179514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of the fairness of pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concejal del Área de Gobierno de Seguridad y Servicios a la Comunidad - Ayuntamiento de Madrid, Fundación Movilidad. I Congreso Internacional “Los Ciudadanos y la Gestión de la Movilidad”, 25-27 Septiembre 2006, Madrid (España)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spain. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00109055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer l'acceptation du péage urbain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATEC, ITS FRANCE. Congrès de l'ATEC, Mobilité durable : aménagements, infrastructures, équipements et services, 26 et 27 janvier 2005 Palais des Arts et Congrès d'Issy-les-Moulineaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un marché de permis d'émission de CO2 dans le transport de marchandises : est-ce possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCTR. Quatrièmes rencontres francophones de socio-économie des transports, 6-7 juillet 2004, Istanbul, Turquie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité et équité du péage : expérience du passé à Lyon et simulations pour demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Cergy-Pontoise, Théorie Economique, Modélisation et Applications (UMR CNRS 7536). 6ième Journée Transport : Emile Quinet. Tarification urbaine. Après Londres : Paris et les grandes agglomérations françaises ? = Urban road pricing. After London: Paris and the Large French towns?. 18 mai 2004, Cergy-Pontoise (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Cergy-Pontoise, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer l'acceptation du péage urbain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier. XVIIèmes conférence, Colloque 5 Transports en commun et transports routiers urbains : qui doit payer ? = Who must pay for urbain road and transit services?, 7-8 oct. 2004, Montréal - Québec - Sherbrooke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montréal, Canada. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system of tradable permits applied to fuel consumption by motorists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCTRS, ITU. 10th World Conference on Transport Research - WCTR'04, 4-8 July 2004, Istanbul, Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lyon, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems dynamics model for the urban travel system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AET. European Transport Conference 2003 – ETC 2003, 8 - 10 october 2003, Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, London, United Kingdom. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00092186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban transport investments and changes in travel demand: evidence from European case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AET. European Transport Conference 2003 – ETC 2003, 8 - 10 october 2003, Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, London, United Kingdom. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00092213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptabilité des changements tarifaires dans le secteur des transports : comment concilier efficacité et équité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF. Développement régional, économie du savoir, nouvelles technologies de l'information et de la communication - XXXVIè colloque de l'ASRDLF, 6-9 septembre 2000, Crans-Montana, Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Crans-Montana, Suisse. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability factors to transport policy changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETC. Proceedings of seminar C – Discovering local transport plans and road traffic reduction, 11-13 september 2000, Homerton College, Cambridge, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Cambridge, United Kingdom. pp. 167-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie et développement urbain durable : émissions urbaines. Inventaires et politiques publiques & transport et usage du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cochran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.156, 2011, Coll. Développement durable, 978-2-9112256-44-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la ville. Formes urbaines et politiques de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Morency</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Cambien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Nguyen-Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Antoni. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 438 p., 2011, Méthodes et Approches, Gérard Brun, 978-2-7178-5971-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradable Permits in the Transport Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Libbey Eurotext</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.68, 2011, 978-2-7420-0794-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umweltzertifikate im Verkehrsbereich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TÜV Media GmbH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.100, 2009, Coll. Verkehr Forschung Innovation, 978-3-8249-1339-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01735915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le calcul économique dans le processus de choix collectif des investissements de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 454 p., 2007, coll. Méthodes et approches, Gérard Brun, 978-2717854251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00187333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les permis négociables dans le secteur des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.98, 2007, Transports Recherche Innovation, 978-2-11-006441-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le péage urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Documentation française (La), 92 p., 2007, Coll. Transports, recherche, innovation. Le point sur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes de déplacements urbains : mesurer le présent, simuler le futur = Urban travel survey methods: measuring the present, simulating the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Chapleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lee-Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BONNEL Patrick ; CHAPLEAU Robert ; LEE-GOSSELIN Martin ; RAUX Charles (Eds). Programme Rhône-Alpes, recherches en sciences humaines ; Centre Jacques Cartier, 513 p., 1997, Les chemins de la recherche, ISSN 1248-5829 ; 42, Alain Bideau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réactions au péage urbain. Enquête exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre d'Arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d'économie des transports, 163 p., 1995, Coll. Etudes et Recherches, n° 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets-frontière : évidences empiriques, impasses théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Diaz Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d'économie des transports, 104 p., 1995, Coll. Etudes et Recherches, n° 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité urbaine, de la paralysie au péage ? = Urban mobility from paralysis to pricing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lee-Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RAUX Charles, LEE-GOSSELIN Martin (Eds). Programme Rhône-Alpes, recherches en sciences humaines ; Centre Jacques Cartier, 363 p., 1992, Programme Rhône-Alpes Recherches en sciences humaines, ISSN 1160-2961 ; 10, Alain Bideau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-World Experiences of Congestion Pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Vickerman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.134-138, 2021, 9780081026724. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-102671-7.10022-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03230831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instauration d'une taxe carbone ou de quotas d'émissions échangeables de CO2 : élaboration d'une typologie des changements de comportement de mobilité et des attitudes des particuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarwell Helga-Jane, Frère Séverine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-fiscalité et transport durable : entre prime et taxe ?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.245-269, 2011, 9782757402139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01283961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILOT : un modèle multi-agents de structuration de l’étalement urbain et du réseau de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lemoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Antoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modéliser la ville : Formes urbaines et politiques de transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-364, 2011, Coll. Méthodes et approches, 978-2-7178-5971-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01729177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downstream Emissions Trading for Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Werner Rothengatter; Yoshitsugu Hayashi; Wolfgang Schade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Moving to Climate Intelligence. New Chances for Controlling Climate Impacts of Transport after the Economic Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.209-226, 2011, Transportation Research, Economics and Policy, Print ISBN 978-1-4419-7642-0, Online ISBN 978-1-4419-7643-7. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-7643-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01695597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradable driving rights in urban areas: their potential for tackling congestion and traffic-related pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Ison; Tom Rye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Implementation and Effectiveness of Transport Demand Management Measures. An International Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-120, 2008, 9780754649533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00185012v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French multi-modal transport funds: issues of cross-financing and pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andre de Palma ; Robin Lindsey ; Stef Proost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investment and the Use of Tax and Toll Revenues in the Transport Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp. 243-268, 2007, coll. Research in transportation economics, vol. 19, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0739-8859(07)19011-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures de l'acceptabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vaskova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Maurice; Yves Crozet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul économique dans le processus de choix collectif des investissements de transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.432-454, 2007, Coll. Méthodes et Approches, 978-2717854251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00197512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation des comportements au calcul économique : l’équité des politiques de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Maurice; Yves Crozet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul économique dans le processus de choix collectif des investissements de transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.317-339, 2007, Coll. Méthodes et approches, 978-2717854251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Framework of Pricing Acceptability: Application to Four Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCHADE J., SCHLAG B. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acceptability of Transport Pricing Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp. 153-168, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00080461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport Energy and Emissions: Rail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HENSHER D.A., BUTTON K.J. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 16, Elsevier, pp. 293-307, 2003, Handbooks in Transport, vol. 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00080523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Transferable Permits in the Transport Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OECD (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementing Domestic Tradeable Permits. Recent Developments and Future Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OECD, pp. 141-185, 2002, OECD Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00080454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in Forecasting: The Role of Strategic Modeling to Control Them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IATBR, MAHNASSANI H.-S. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Perpetual Motion. Travel Behaviour Research, Opportunities and Application Challenges - Eight International Conference on Travel Behavior Research - (Selected Proceedings)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Section 8. Forecasting. – Chapter 24., Pergamon, pp. 505-526, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire ou repenser la mobilité urbaine quotidienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réduire ou repenser la mobilité urbaine quotidienne ? : Rapport de la cent-deuxième table ronde d'économie des transports tenue à Paris les 9-10 mai 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 102, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions OCDE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-138, 1996, table ronde CEMT, 9789282122167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01735734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Daily Urban Mobility : Less or Differently ? France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing Daily Urban Mobility : Less or Differently ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions OCDE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-134, 1996, European Conference of Ministers of Transport, 9789282112168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01735298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'un marché de permis d'émission de CO2 dans le transport de marchandises. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Danau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans énergétiques Transport-Habitat et méthodologie BETEL. ETHEL. Rapport R2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Traisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindjid Maïzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Multimodal Fund Case Study, Annex 4 to REVENUE Project Deliverable 4, “Report on the Implementation of Interurban Case Studies”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art et synthèse en matière de prospective. ETHEL. Rapport R1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Traisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Macraigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la dynamique du système de déplacements urbains : une plate-forme de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hermemier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d'acceptabilité de nouvelles mesures tarifaires en transports urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Loi&amp;quot; de Zahavi, quelle pertinence pour comprendre la contraction ou la dilatation des espaces-temps de la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iragaël Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures Impacts Assessment, deliverable 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Values of Time for Carpool Commuting with HOV lanes: A Discrete Choice Experiment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02988756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are bike sharing schemes members and how they travel daily? The case of the Lyon’s “Velo’v” scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Zoubir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where in cities do &amp;quot;rich&amp;quot; and &amp;quot;poor&amp;quot; people live? The urban economics model revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lemoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805116v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability versus stability in daily travel and activity behaviour. The case of a one week travel diary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cornelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00612610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shared frailty semi-parametric markov renewal model for travel and activity time-use pattern analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iragaël Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An additive risk based multistate model for activity chaining behavior analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iragaël Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERITHEL. Formes (péri)urbaines, transport, habitat, énergie, environnement, localisation : un bilan prospectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Charmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lény Grassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindjid Maizia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Convention de financement 1417C0036, LAET (Lyon, France); EIFER (European Institute For Energy Research); RIVES (Recherches Interdisciplinaires Ville, Espace, Société); CITERES (CItés, TERritoires, Environnement et Sociétés). 2020, pp.182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02936767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la génération des boucles de mobilité sur les Enquêtes Ménages Déplacements françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirkan Geyik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lény Grassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahid Nabavi Larijani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FUI AAP 17, Contrat d’aide n° F1407056 Q, LAET (Lyon, France). 2018, pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03109300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du trafic routier et calcul des temps de parcours sur un réseau de transports collectifs urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahid Nabavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lény Grassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirkan Geyik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FUI AAP 17, Contrat d’aide n° F1407056 Q, LAET (Lyon, France). 2018, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03109350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExpAcc : Facteurs explicatifs de l'acceptabilité par l'utilisateur de la route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Rappazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport final. Décision de financement n° 1066C0081, LET. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoAccept. Coordination politique et acceptabilité des péages routiers. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Basck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Westin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel P. Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stef Proost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Convention de subvention 10-MT-SURPRICE-3-CVS-071, LET; KTH Royal institute of technology. 2012, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01707861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIDES: Flexibilité et Impacts de la Demande de transport des différents secteurs Economiques, et simulation de Scénarios d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00796501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois expériences de péage urbain en Europe : évaluation et bilan socio-économique. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lettre de commande 07MTE042, LET. 2009, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01708246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Localisations Transport. Projet ILOT – Phase I. Rapport final pour la DRAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mc Breen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lettre de commande 05MT5027 - ISRN EQ-DRAST-PREDIT--06-15—FR, LET. 2006, pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation des comportements transports-habitat-localisations. ETHEL. Rapport R3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Traisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindjid Maïzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de serre et les transports. Les potentialités des permis d'émissions négociables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fricker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil National des Transports (CNT). 2001, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01406036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des permis négociables dans le secteur des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00866145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête exploratoire sur les réactions au péage urbain. Méthode, réactions, faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre d'Arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets-frontières. Rapport n°1. Les sources statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Diaz Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets-frontières. Rapport n°4. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Diaz Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets-frontières. Rapport n°2. Les trafics de voyageurs aux frontières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les investissements en transports collectifs dans l'agglomération Lyonnaise : simulation des effets et risques financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tabourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00911579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports et mode de vie des ménages périurbains. Mobilité et systèmes de transport dans les espaces périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre d'Arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité résidentielle, activités et espaces fréquentés en milieux périurbains: enquête en périphérie de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre d'Arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LET; INRETS. 1989, pp.342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01203288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets frontières. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Routhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tabourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les analyses des comportements de mobilité individuelle quotidienne. Une synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Décision d’aide à la recherche N° 85-24, LET. 1988, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01708369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation des comportements à l'évaluation des politiques publiques : le cas des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université Lumière - Lyon II, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00115076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charles Raux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are solo driving commuters ready to switch to carpool? Heterogeneity of preferences in Lyon's urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 115, pp.27-39. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2021.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03874904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the built environment shape commuting? The case of Lyon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayana Lamatkhanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lény Grassot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Espace, Société, Territoire, document 976, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.36629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03010833v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous en ville ! Faut-il empêcher l’émiettement périurbain pour décarboner la mobilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Aménagement, Urbanisme, document 981, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.36910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03264846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility choices and climate change: Assessing the effects of social norms, emissions information and economic incentives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bougna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hilton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Transportation Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.101007. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.retrec.2020.101007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03045959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of sustainability of suburban areas in France: Lyon, Strasbourg, Mulhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Nimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lény Grassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Part of special issue : Urban Mobility – Shaping the Future Together mobil.TUM 2018 – International Scientific Conference on Mobility and Transport Conference Proceedings, 41, pp.426-429. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2019.09.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04660057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité quotidienne face à la contrainte carbone : Quelles politiques privilégier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lény Grassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Nimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sévenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74 | 2018, pp.83-116. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal carbon allowances: Can a budget label do the trick?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewelina Marek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Engelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.170-178. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02125850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are bike sharing schemes members and do they travel differently? The case of Lyon’s “Velo’v” scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Zoubir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirkan Geyik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106, pp.350 - 363. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tra.2017.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01639787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving political acceptability for new transport infrastructure in congested urban regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Westin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel P. Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stef Proost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Basck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research. Part A, General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.286-303. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tra.2016.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01370339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in daily activity-travel patterns: the case of a one-week travel diary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cornelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (4), pp.14. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12544-016-0213-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the polycentric city with multi-worker households: an agent-based microeconomic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lemoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2016.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602087v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the results of a referendum on urban road pricing in France: “the cry of Cassandra”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche-Lecorvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eliasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Brundell-Freij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12544-016-0201-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2015.07.347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Would personal carbon trading reduce travel emissions more effectively than a carbon tax?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35, pp.72-83. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2014.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tax can nudge: The impact of an environmentally motivated bonus/malus fiscal system on transport preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Charalambides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waroquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.17-27. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joep.2014.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the perceived justice of urban road pricing: An empirical study in Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (7), pp.1124-1136. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tra.2012.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01026420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The efficiency of congestion charging: Some lessons from cost-benefit analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Transportation Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (1), pp.85-92. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.retrec.2012.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01026428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes et changements de comportement de mobilité des ménages face à l’instauration de politiques de rationnement du carburant automobile : résultats d’une enquête qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 | 2011, pp.57-82. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel and activity time allocation: An empirical comparison between eight cities in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iragaël Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (2), pp. 401-412. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2010.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péage urbain et (in)justice perçue : un obstacle à l'expérimentation en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.149-176. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.112.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport, energy and greenhouse gases: perspectives on demand limitation. Guest editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lee-Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.11-113. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12053-009-9068-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01026479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential for CO2 emissions trading in transport: the case of personal vehicles and freight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp. 133-148. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12053-009-9065-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How fair is pricing perceived to be? An empirical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (1-2), pp.227-240. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11127-008-9390-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00372115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The funding of urban transportation and the issue of road pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of transport economics = Rivista internazionale di economia dei trasporti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XXXVI (2), pp. 197-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00456572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits à circuler échangeable : une alternative pertinente et réaliste au péage urbain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 | 2009, pp.127-154. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00327061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">multi-state non-homogeneous semi-markov model of daily activity type, timing and duration sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iragaël Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, NO. 2134, pp. 123-134. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3141/2134-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00310900v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitriser les émissions de CO2 dans le transport : vers des marchés de droits à consommer du carburant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 75, pp. 10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00323092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation économique des politiques de transport et indicateurs d'accessibilité spatiale : l'apport des SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ovtracht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 435, 17 p. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.21333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00372158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil pour répondre à la problématique transport-habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Traisnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre Techniques de l'Ingénieur - Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp. 3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00189521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés de permis d'émissions de CO2 dans le transport : une analyse prospective dans le cas des automobilistes et du fret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes de synthèse du SESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tome 2 : Instruments économiques de lutte contre l'effet de serre (167), pp. 19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00204074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenelle de l'environnement : quels impacts pour les projets d'infrastructures de transport en Rhône-Alpes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73, pp. 22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00323162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les émissions de CO2 dans le transport : un marché de permis pour les automobilistes et le frêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports : économie, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 445, pp. 285-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00204023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et déplacements dans les aires urbaines. Impacts énergétiques et environnementaux de la croissance périurbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Traisnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 103, pp. 31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des changements concevables pour le secteur des transports dans l'objectif &amp;quot;Facteur 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre Techniques de l'Ingénieur - Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp. 4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires à propos de l'article « L'expérience du péage de Londres » par R. Prud'homme et J.-P. Bocajero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports : économie, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 431, pp. 174-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System of Tradable CO2 Permits Applied to Fuel Consumption by Motorists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (3), pp. 255-265. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2005.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00067833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on &amp;quot;The London congestion charge: a tentative economic appraisal&amp;quot; (Prud'homme and Bocajero, 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (4), pp. 368-371. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2005.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00067920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Transferable Permits in Transport Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (3), pp. 185-197. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2004.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00067895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acceptability of Urban Road Pricing: A Theoretical Analysis Applied to Experience in Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (2), pp. 191-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00067812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les péages urbains peuvent-ils satisfaire une politique d'agglomération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 75, pp. 115-130. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0761-8980(02)00009-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00067866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptabilité des changements tarifaires dans le secteur des transports : comment concilier efficacité et équité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4, pp.539-558. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.014.0539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport et effet de serre : un système de permis négociables appliqué aux automobilistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports : économie, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 407, pp. 157-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00128685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment conciler efficacité et équité dans la politique tarifaire des transports ? Le cas de TEO à Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40 | 2001, pp.27-52. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.11995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editorial. Special issue: Extending the scope of travel surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lee-Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 25 (2), pp.121-127. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1005026102402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01359501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stated adaptation surveys and choice process: Some methodological issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre d'Arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 25 (2), pp. 169-185. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1005042505063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontier impedance effects and the growth of international exchanges: an empirical analysis for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 77 (2), pp. 155-172. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1435-5597.1998.tb00712.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges sans frontières, échanges sans limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Diaz Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3, pp.511-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00140926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle stratégique de simulation des déplacements urbains. Conception et aspects méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lhomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 52, pp. 31-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00140260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de frontière, une barrière à la compréhension des échanges internationaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Diaz Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 25 (3), pp.193-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01485252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le péage urbain : une incitation au changement de mode de transports ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports : économie, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 372, pp. 246-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe et usage de l'espace ? L'influence de la répartition des rôles au sein du ménage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 1, pp. 99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00324383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déplacements des citadins : une méthode d'investigation systématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 4 | 1981, pp.75-84. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.11786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00910233v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Choices and Climate Change: Assessing the Effects of Social Norms and Economic Incentives through Discrete Choice Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bougna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hilton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94th TRB Annual Meeting. Transportation and Climate Change - Impacts, Adaptation and Mitigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TRB, Jan 2015, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An attractiveness-based model for shopping trips in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Routhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Conference on Transport Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbonne, Portugal. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accessibilité aux aménités urbaines. Théorie, modélisation et représentation cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ovtracht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR 5600, CRENAM, Ecole des Mines de Saint-Etienne, et al (Eds). SAGEO 2007. Colloque International de Géomatique et d'Analyse Spatiale, 18-20 Juin 2007, Clermont-Ferrand, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pertinence des mesures gravitaires de l'accessibilité : démonstration par la théorie et l'exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ovtracht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Department for Urban Structure and Transport Planning (Ed). Mobil.TUM 2008. International Conference on Mobility and Transport, April 8-9, 2008, Munich, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Munich, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How fair is urban transport pricing perceived to be? An empirical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCTRS, University of California. 11th World Conference on Transport Research - WCTR'07, June 24-28 2007, Berkeley, CA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Berkeley, United States. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00179514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of the fairness of pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concejal del Área de Gobierno de Seguridad y Servicios a la Comunidad - Ayuntamiento de Madrid, Fundación Movilidad. I Congreso Internacional “Los Ciudadanos y la Gestión de la Movilidad”, 25-27 Septiembre 2006, Madrid (España)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spain. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00109055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer l'acceptation du péage urbain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATEC, ITS FRANCE. Congrès de l'ATEC, Mobilité durable : aménagements, infrastructures, équipements et services, 26 et 27 janvier 2005 Palais des Arts et Congrès d'Issy-les-Moulineaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un marché de permis d'émission de CO2 dans le transport de marchandises : est-ce possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCTR. Quatrièmes rencontres francophones de socio-économie des transports, 6-7 juillet 2004, Istanbul, Turquie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité et équité du péage : expérience du passé à Lyon et simulations pour demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Cergy-Pontoise, Théorie Economique, Modélisation et Applications (UMR CNRS 7536). 6ième Journée Transport : Emile Quinet. Tarification urbaine. Après Londres : Paris et les grandes agglomérations françaises ? = Urban road pricing. After London: Paris and the Large French towns?. 18 mai 2004, Cergy-Pontoise (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Cergy-Pontoise, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer l'acceptation du péage urbain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier. XVIIèmes conférence, Colloque 5 Transports en commun et transports routiers urbains : qui doit payer ? = Who must pay for urbain road and transit services?, 7-8 oct. 2004, Montréal - Québec - Sherbrooke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montréal, Canada. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system of tradable permits applied to fuel consumption by motorists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCTRS, ITU. 10th World Conference on Transport Research - WCTR'04, 4-8 July 2004, Istanbul, Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lyon, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems dynamics model for the urban travel system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AET. European Transport Conference 2003 – ETC 2003, 8 - 10 october 2003, Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, London, United Kingdom. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00092186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban transport investments and changes in travel demand: evidence from European case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AET. European Transport Conference 2003 – ETC 2003, 8 - 10 october 2003, Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, London, United Kingdom. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00092213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptabilité des changements tarifaires dans le secteur des transports : comment concilier efficacité et équité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF. Développement régional, économie du savoir, nouvelles technologies de l'information et de la communication - XXXVIè colloque de l'ASRDLF, 6-9 septembre 2000, Crans-Montana, Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Crans-Montana, Suisse. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability factors to transport policy changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETC. Proceedings of seminar C – Discovering local transport plans and road traffic reduction, 11-13 september 2000, Homerton College, Cambridge, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Cambridge, United Kingdom. pp. 167-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie et développement urbain durable : émissions urbaines. Inventaires et politiques publiques & transport et usage du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cochran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.156, 2011, Coll. Développement durable, 978-2-9112256-44-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la ville. Formes urbaines et politiques de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Morency</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Cambien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Nguyen-Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Antoni. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 438 p., 2011, Méthodes et Approches, Gérard Brun, 978-2-7178-5971-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradable Permits in the Transport Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Libbey Eurotext</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.68, 2011, 978-2-7420-0794-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umweltzertifikate im Verkehrsbereich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TÜV Media GmbH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.100, 2009, Coll. Verkehr Forschung Innovation, 978-3-8249-1339-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01735915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le calcul économique dans le processus de choix collectif des investissements de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 454 p., 2007, coll. Méthodes et approches, Gérard Brun, 978-2717854251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00187333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les permis négociables dans le secteur des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.98, 2007, Transports Recherche Innovation, 978-2-11-006441-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le péage urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Documentation française (La), 92 p., 2007, Coll. Transports, recherche, innovation. Le point sur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes de déplacements urbains : mesurer le présent, simuler le futur = Urban travel survey methods: measuring the present, simulating the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Chapleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lee-Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BONNEL Patrick ; CHAPLEAU Robert ; LEE-GOSSELIN Martin ; RAUX Charles (Eds). Programme Rhône-Alpes, recherches en sciences humaines ; Centre Jacques Cartier, 513 p., 1997, Les chemins de la recherche, ISSN 1248-5829 ; 42, Alain Bideau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réactions au péage urbain. Enquête exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre d'Arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d'économie des transports, 163 p., 1995, Coll. Etudes et Recherches, n° 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets-frontière : évidences empiriques, impasses théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Diaz Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d'économie des transports, 104 p., 1995, Coll. Etudes et Recherches, n° 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité urbaine, de la paralysie au péage ? = Urban mobility from paralysis to pricing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lee-Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RAUX Charles, LEE-GOSSELIN Martin (Eds). Programme Rhône-Alpes, recherches en sciences humaines ; Centre Jacques Cartier, 363 p., 1992, Programme Rhône-Alpes Recherches en sciences humaines, ISSN 1160-2961 ; 10, Alain Bideau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-World Experiences of Congestion Pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Vickerman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.134-138, 2021, 9780081026724. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-102671-7.10022-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03230831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instauration d'une taxe carbone ou de quotas d'émissions échangeables de CO2 : élaboration d'une typologie des changements de comportement de mobilité et des attitudes des particuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarwell Helga-Jane, Frère Séverine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-fiscalité et transport durable : entre prime et taxe ?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.245-269, 2011, 9782757402139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01283961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILOT : un modèle multi-agents de structuration de l’étalement urbain et du réseau de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lemoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Antoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modéliser la ville : Formes urbaines et politiques de transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-364, 2011, Coll. Méthodes et approches, 978-2-7178-5971-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01729177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downstream Emissions Trading for Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Werner Rothengatter; Yoshitsugu Hayashi; Wolfgang Schade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Moving to Climate Intelligence. New Chances for Controlling Climate Impacts of Transport after the Economic Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.209-226, 2011, Transportation Research, Economics and Policy, Print ISBN 978-1-4419-7642-0, Online ISBN 978-1-4419-7643-7. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-7643-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01695597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradable driving rights in urban areas: their potential for tackling congestion and traffic-related pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Ison; Tom Rye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Implementation and Effectiveness of Transport Demand Management Measures. An International Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-120, 2008, 9780754649533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00185012v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French multi-modal transport funds: issues of cross-financing and pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andre de Palma ; Robin Lindsey ; Stef Proost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investment and the Use of Tax and Toll Revenues in the Transport Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp. 243-268, 2007, coll. Research in transportation economics, vol. 19, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0739-8859(07)19011-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures de l'acceptabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vaskova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Maurice; Yves Crozet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul économique dans le processus de choix collectif des investissements de transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.432-454, 2007, Coll. Méthodes et Approches, 978-2717854251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00197512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation des comportements au calcul économique : l’équité des politiques de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Maurice; Yves Crozet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul économique dans le processus de choix collectif des investissements de transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.317-339, 2007, Coll. Méthodes et approches, 978-2717854251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Framework of Pricing Acceptability: Application to Four Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCHADE J., SCHLAG B. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acceptability of Transport Pricing Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp. 153-168, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00080461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport Energy and Emissions: Rail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HENSHER D.A., BUTTON K.J. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 16, Elsevier, pp. 293-307, 2003, Handbooks in Transport, vol. 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00080523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Transferable Permits in the Transport Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OECD (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementing Domestic Tradeable Permits. Recent Developments and Future Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OECD, pp. 141-185, 2002, OECD Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00080454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in Forecasting: The Role of Strategic Modeling to Control Them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IATBR, MAHNASSANI H.-S. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Perpetual Motion. Travel Behaviour Research, Opportunities and Application Challenges - Eight International Conference on Travel Behavior Research - (Selected Proceedings)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Section 8. Forecasting. – Chapter 24., Pergamon, pp. 505-526, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire ou repenser la mobilité urbaine quotidienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réduire ou repenser la mobilité urbaine quotidienne ? : Rapport de la cent-deuxième table ronde d'économie des transports tenue à Paris les 9-10 mai 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 102, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions OCDE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-138, 1996, table ronde CEMT, 9789282122167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01735734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Daily Urban Mobility : Less or Differently ? France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing Daily Urban Mobility : Less or Differently ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions OCDE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-134, 1996, European Conference of Ministers of Transport, 9789282112168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01735298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'un marché de permis d'émission de CO2 dans le transport de marchandises. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Danau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans énergétiques Transport-Habitat et méthodologie BETEL. ETHEL. Rapport R2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Traisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindjid Maïzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Multimodal Fund Case Study, Annex 4 to REVENUE Project Deliverable 4, “Report on the Implementation of Interurban Case Studies”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art et synthèse en matière de prospective. ETHEL. Rapport R1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Traisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Macraigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la dynamique du système de déplacements urbains : une plate-forme de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hermemier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d'acceptabilité de nouvelles mesures tarifaires en transports urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Loi&amp;quot; de Zahavi, quelle pertinence pour comprendre la contraction ou la dilatation des espaces-temps de la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iragaël Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures Impacts Assessment, deliverable 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Values of Time for Carpool Commuting with HOV lanes: A Discrete Choice Experiment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02988756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are bike sharing schemes members and how they travel daily? The case of the Lyon’s “Velo’v” scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Zoubir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where in cities do &amp;quot;rich&amp;quot; and &amp;quot;poor&amp;quot; people live? The urban economics model revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lemoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805116v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability versus stability in daily travel and activity behaviour. The case of a one week travel diary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cornelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00612610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shared frailty semi-parametric markov renewal model for travel and activity time-use pattern analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iragaël Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An additive risk based multistate model for activity chaining behavior analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iragaël Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERITHEL. Formes (péri)urbaines, transport, habitat, énergie, environnement, localisation : un bilan prospectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Charmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lény Grassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindjid Maizia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Convention de financement 1417C0036, LAET (Lyon, France); EIFER (European Institute For Energy Research); RIVES (Recherches Interdisciplinaires Ville, Espace, Société); CITERES (CItés, TERritoires, Environnement et Sociétés). 2020, pp.182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02936767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du trafic routier et calcul des temps de parcours sur un réseau de transports collectifs urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahid Nabavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lény Grassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirkan Geyik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FUI AAP 17, Contrat d’aide n° F1407056 Q, LAET (Lyon, France). 2018, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03109350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la génération des boucles de mobilité sur les Enquêtes Ménages Déplacements françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirkan Geyik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lény Grassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahid Nabavi Larijani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FUI AAP 17, Contrat d’aide n° F1407056 Q, LAET (Lyon, France). 2018, pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03109300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExpAcc : Facteurs explicatifs de l'acceptabilité par l'utilisateur de la route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Rappazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport final. Décision de financement n° 1066C0081, LET. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoAccept. Coordination politique et acceptabilité des péages routiers. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Basck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Westin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel P. Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stef Proost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Convention de subvention 10-MT-SURPRICE-3-CVS-071, LET; KTH Royal institute of technology. 2012, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01707861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIDES: Flexibilité et Impacts de la Demande de transport des différents secteurs Economiques, et simulation de Scénarios d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00796501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois expériences de péage urbain en Europe : évaluation et bilan socio-économique. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lettre de commande 07MTE042, LET. 2009, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01708246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Localisations Transport. Projet ILOT – Phase I. Rapport final pour la DRAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mc Breen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lettre de commande 05MT5027 - ISRN EQ-DRAST-PREDIT--06-15—FR, LET. 2006, pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation des comportements transports-habitat-localisations. ETHEL. Rapport R3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Traisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindjid Maïzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de serre et les transports. Les potentialités des permis d'émissions négociables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fricker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil National des Transports (CNT). 2001, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01406036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des permis négociables dans le secteur des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00866145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête exploratoire sur les réactions au péage urbain. Méthode, réactions, faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre d'Arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets-frontières. Rapport n°1. Les sources statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Diaz Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets-frontières. Rapport n°4. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Diaz Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets-frontières. Rapport n°2. Les trafics de voyageurs aux frontières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports et mode de vie des ménages périurbains. Mobilité et systèmes de transport dans les espaces périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre d'Arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les investissements en transports collectifs dans l'agglomération Lyonnaise : simulation des effets et risques financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tabourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00911579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité résidentielle, activités et espaces fréquentés en milieux périurbains: enquête en périphérie de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre d'Arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LET; INRETS. 1989, pp.342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01203288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets frontières. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Routhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tabourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les analyses des comportements de mobilité individuelle quotidienne. Une synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Décision d’aide à la recherche N° 85-24, LET. 1988, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01708369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation des comportements à l'évaluation des politiques publiques : le cas des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université Lumière - Lyon II, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00115076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03874904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Le Goff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monchambert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Raux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2021.10.001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010833v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayana Lamatkhanova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Grassot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36629" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264846v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36910" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chevalier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bougna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hilton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retrec.2020.101007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660057v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sevenet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nimal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2019.09.070" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;venet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12179" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Marek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Engelmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2018.06.007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Zoubir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirkan Geyik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2017.10.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602087v5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2016.10.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Westin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel P. Franklin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Proost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Basck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2016.04.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389479v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Yu Ma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cornelis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12544-016-0213-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche-Lecorvec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eliasson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamilton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brundell-Freij" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12544-016-0201-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099917v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Croissant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pons" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2014.11.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RP170W4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193058v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.07.347" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153875v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Charalambides" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waroquier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2014.02.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BSXP0PR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026428v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retrec.2012.03.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026420v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2012.01.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077172v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lejoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12106" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578085v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kaufmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2010.11.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.112.0149" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026479v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lee-Gosselin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-009-9068-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566195v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-009-9065-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456572v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnafous" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372115v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-008-9390-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12082" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00310900v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2134-15" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323092v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.21333" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189521v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Traisnel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204074v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323162v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178358v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136646v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093519v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067833v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Marlot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2005.02.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067920v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2005.07.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067895v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2004.01.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067812v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067866v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Andan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0761-8980(02)00009-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128685v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151552v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11995" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177085v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.014.0539" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359501v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005026102402" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PDZL36QW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139993v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005042505063" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE2615D8F70C6FD1A7C987AFEEE94850E2D2376D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144768v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Plat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1435-5597.1998.tb00712.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140926v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Diaz Olvera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Nir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140260v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lhomet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485252v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191051v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324383v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910233v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11786" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158088v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690098v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Feliu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Routhier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283260v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179514v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109055v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096141v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093545v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delvert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096273v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093410v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093244v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092186v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092213v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177132v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177186v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748624v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Avner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aw" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cochran" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860300v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morency" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cambien" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Nguyen-Luong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741368v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jle.com/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735915v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tuev-media.de" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187333v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Maurice" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Abraham" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gaudry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ivaldi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135912v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178037v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271106v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chapleau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139369v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Godinot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139382v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270822v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230831v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102671-7.10022-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283961v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729177v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695597v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7643-7_14" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185012v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178530v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0739-8859(07)19011-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197512v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vaskova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730876v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080461v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080523v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080454v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093145v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735734v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.itf-oecd.org/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735298v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oecd-ilibrary.org/transport/changing-daily-urban-mobility_9789282105597-en" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286000v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alligier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Danau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101248v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindjid Ma&#239;zia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141412v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101186v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morice" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Macraigne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093625v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hermemier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096304v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088507v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093747v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petiot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cusset" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988756v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193169v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805116v3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612610v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477695v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437877v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936767v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindjid Maizia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109300v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahid Nabavi Larijani" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109350v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahid Nabavi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863310v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rappazzo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707861v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796501v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708246v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135921v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Edwards" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marchal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Breen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958585v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406036v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fricker" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866145v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847940v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817856v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bardenet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabella" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817909v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chaplain" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817902v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911579v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabourin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848784v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203288v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brassart" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817850v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708369v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00115076v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03874904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Le Goff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monchambert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Raux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2021.10.001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010833v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayana Lamatkhanova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Grassot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36629" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264846v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36910" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chevalier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bougna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hilton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retrec.2020.101007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660057v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sevenet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nimal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2019.09.070" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;venet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12179" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Marek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Engelmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2018.06.007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K4PZK2X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639787v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Zoubir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirkan Geyik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2017.10.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Westin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel P. Franklin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Proost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Basck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2016.04.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389479v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Yu Ma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cornelis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12544-016-0213-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602087v5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2016.10.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347595v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche-Lecorvec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eliasson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamilton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brundell-Freij" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12544-016-0201-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.07.347" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Croissant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pons" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2014.11.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RP170W4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153875v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Charalambides" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waroquier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2014.02.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BSXP0PR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026420v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2012.01.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retrec.2012.03.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lejoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12106" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kaufmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2010.11.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733337v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.112.0149" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026479v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lee-Gosselin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-009-9068-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-009-9065-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372115v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-008-9390-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456572v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnafous" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327061v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12082" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00310900v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2134-15" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323092v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mercier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.21333" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189521v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Traisnel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204074v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323162v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204023v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178358v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136646v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093519v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067833v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Marlot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2005.02.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067920v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2005.07.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067895v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2004.01.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067812v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067866v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Andan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0761-8980(02)00009-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177085v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.014.0539" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151552v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11995" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359501v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005026102402" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PDZL36QW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139993v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005042505063" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE2615D8F70C6FD1A7C987AFEEE94850E2D2376D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144768v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Plat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1435-5597.1998.tb00712.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140926v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Diaz Olvera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Nir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140260v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lhomet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485252v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191051v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324383v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910233v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11786" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158088v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Feliu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Routhier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283260v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179514v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109055v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096141v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093545v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delvert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096273v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093410v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093244v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092186v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092213v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177186v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748624v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Avner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aw" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cochran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860300v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morency" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cambien" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Nguyen-Luong" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741368v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jle.com/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735915v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tuev-media.de" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187333v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Maurice" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Abraham" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gaudry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ivaldi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135912v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178037v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271106v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chapleau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139369v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Godinot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139382v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270822v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230831v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102671-7.10022-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283961v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729177v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695597v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7643-7_14" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185012v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178530v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0739-8859(07)19011-9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197512v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vaskova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730876v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080461v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080523v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080454v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093145v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735734v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.itf-oecd.org/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735298v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oecd-ilibrary.org/transport/changing-daily-urban-mobility_9789282105597-en" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286000v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alligier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Danau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101248v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindjid Ma&#239;zia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141412v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101186v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morice" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Macraigne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093625v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hermemier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096304v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088507v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093747v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petiot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cusset" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988756v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193169v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805116v3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612610v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477695v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437877v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936767v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindjid Maizia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109350v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahid Nabavi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109300v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahid Nabavi Larijani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863310v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rappazzo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707861v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796501v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708246v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135921v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Edwards" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marchal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Breen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958585v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406036v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fricker" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866145v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847940v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817856v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bardenet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabella" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817909v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chaplain" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817902v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848784v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911579v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabourin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203288v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brassart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817850v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708369v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00115076v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>