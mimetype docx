--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charles Raux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are solo driving commuters ready to switch to carpool? Heterogeneity of preferences in Lyon's urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 115, pp.27-39. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2021.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03874904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the built environment shape commuting? The case of Lyon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayana Lamatkhanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lény Grassot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Espace, Société, Territoire, document 976, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.36629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03010833v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous en ville ! Faut-il empêcher l’émiettement périurbain pour décarboner la mobilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Aménagement, Urbanisme, document 981, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.36910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03264846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility choices and climate change: Assessing the effects of social norms, emissions information and economic incentives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bougna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hilton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Transportation Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.101007. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.retrec.2020.101007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03045959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of sustainability of suburban areas in France: Lyon, Strasbourg, Mulhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Nimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lény Grassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Part of special issue : Urban Mobility – Shaping the Future Together mobil.TUM 2018 – International Scientific Conference on Mobility and Transport Conference Proceedings, 41, pp.426-429. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2019.09.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04660057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité quotidienne face à la contrainte carbone : Quelles politiques privilégier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lény Grassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Nimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sévenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74 | 2018, pp.83-116. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal carbon allowances: Can a budget label do the trick?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewelina Marek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Engelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.170-178. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02125850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are bike sharing schemes members and do they travel differently? The case of Lyon’s “Velo’v” scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Zoubir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirkan Geyik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106, pp.350 - 363. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tra.2017.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01639787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving political acceptability for new transport infrastructure in congested urban regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Westin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel P. Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stef Proost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Basck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research. Part A, General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.286-303. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tra.2016.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01370339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in daily activity-travel patterns: the case of a one-week travel diary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cornelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (4), pp.14. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12544-016-0213-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the polycentric city with multi-worker households: an agent-based microeconomic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lemoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2016.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602087v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the results of a referendum on urban road pricing in France: “the cry of Cassandra”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche-Lecorvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eliasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Brundell-Freij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12544-016-0201-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2015.07.347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Would personal carbon trading reduce travel emissions more effectively than a carbon tax?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35, pp.72-83. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2014.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tax can nudge: The impact of an environmentally motivated bonus/malus fiscal system on transport preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Charalambides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waroquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.17-27. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joep.2014.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the perceived justice of urban road pricing: An empirical study in Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (7), pp.1124-1136. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tra.2012.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01026420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The efficiency of congestion charging: Some lessons from cost-benefit analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Transportation Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (1), pp.85-92. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.retrec.2012.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01026428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes et changements de comportement de mobilité des ménages face à l’instauration de politiques de rationnement du carburant automobile : résultats d’une enquête qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 | 2011, pp.57-82. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel and activity time allocation: An empirical comparison between eight cities in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iragaël Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (2), pp. 401-412. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2010.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péage urbain et (in)justice perçue : un obstacle à l'expérimentation en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.149-176. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.112.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport, energy and greenhouse gases: perspectives on demand limitation. Guest editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lee-Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.11-113. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12053-009-9068-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01026479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential for CO2 emissions trading in transport: the case of personal vehicles and freight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp. 133-148. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12053-009-9065-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How fair is pricing perceived to be? An empirical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (1-2), pp.227-240. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11127-008-9390-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00372115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The funding of urban transportation and the issue of road pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of transport economics = Rivista internazionale di economia dei trasporti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XXXVI (2), pp. 197-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00456572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits à circuler échangeable : une alternative pertinente et réaliste au péage urbain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 | 2009, pp.127-154. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00327061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">multi-state non-homogeneous semi-markov model of daily activity type, timing and duration sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iragaël Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, NO. 2134, pp. 123-134. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3141/2134-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00310900v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitriser les émissions de CO2 dans le transport : vers des marchés de droits à consommer du carburant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 75, pp. 10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00323092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation économique des politiques de transport et indicateurs d'accessibilité spatiale : l'apport des SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ovtracht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 435, 17 p. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.21333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00372158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil pour répondre à la problématique transport-habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Traisnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre Techniques de l'Ingénieur - Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp. 3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00189521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés de permis d'émissions de CO2 dans le transport : une analyse prospective dans le cas des automobilistes et du fret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes de synthèse du SESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tome 2 : Instruments économiques de lutte contre l'effet de serre (167), pp. 19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00204074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenelle de l'environnement : quels impacts pour les projets d'infrastructures de transport en Rhône-Alpes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73, pp. 22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00323162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les émissions de CO2 dans le transport : un marché de permis pour les automobilistes et le frêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports : économie, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 445, pp. 285-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00204023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et déplacements dans les aires urbaines. Impacts énergétiques et environnementaux de la croissance périurbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Traisnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 103, pp. 31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des changements concevables pour le secteur des transports dans l'objectif &amp;quot;Facteur 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre Techniques de l'Ingénieur - Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp. 4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires à propos de l'article « L'expérience du péage de Londres » par R. Prud'homme et J.-P. Bocajero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports : économie, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 431, pp. 174-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System of Tradable CO2 Permits Applied to Fuel Consumption by Motorists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (3), pp. 255-265. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2005.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00067833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on &amp;quot;The London congestion charge: a tentative economic appraisal&amp;quot; (Prud'homme and Bocajero, 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (4), pp. 368-371. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2005.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00067920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Transferable Permits in Transport Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (3), pp. 185-197. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2004.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00067895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acceptability of Urban Road Pricing: A Theoretical Analysis Applied to Experience in Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (2), pp. 191-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00067812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les péages urbains peuvent-ils satisfaire une politique d'agglomération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 75, pp. 115-130. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0761-8980(02)00009-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00067866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptabilité des changements tarifaires dans le secteur des transports : comment concilier efficacité et équité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4, pp.539-558. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.014.0539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport et effet de serre : un système de permis négociables appliqué aux automobilistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports : économie, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 407, pp. 157-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00128685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment conciler efficacité et équité dans la politique tarifaire des transports ? Le cas de TEO à Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40 | 2001, pp.27-52. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.11995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editorial. Special issue: Extending the scope of travel surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lee-Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 25 (2), pp.121-127. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1005026102402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01359501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stated adaptation surveys and choice process: Some methodological issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre d'Arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 25 (2), pp. 169-185. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1005042505063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontier impedance effects and the growth of international exchanges: an empirical analysis for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 77 (2), pp. 155-172. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1435-5597.1998.tb00712.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges sans frontières, échanges sans limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Diaz Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3, pp.511-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00140926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle stratégique de simulation des déplacements urbains. Conception et aspects méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lhomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 52, pp. 31-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00140260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de frontière, une barrière à la compréhension des échanges internationaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Diaz Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 25 (3), pp.193-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01485252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le péage urbain : une incitation au changement de mode de transports ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports : économie, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 372, pp. 246-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe et usage de l'espace ? L'influence de la répartition des rôles au sein du ménage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 1, pp. 99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00324383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déplacements des citadins : une méthode d'investigation systématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 4 | 1981, pp.75-84. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.11786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00910233v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Choices and Climate Change: Assessing the Effects of Social Norms and Economic Incentives through Discrete Choice Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bougna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hilton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94th TRB Annual Meeting. Transportation and Climate Change - Impacts, Adaptation and Mitigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TRB, Jan 2015, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An attractiveness-based model for shopping trips in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Routhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Conference on Transport Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbonne, Portugal. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accessibilité aux aménités urbaines. Théorie, modélisation et représentation cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ovtracht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR 5600, CRENAM, Ecole des Mines de Saint-Etienne, et al (Eds). SAGEO 2007. Colloque International de Géomatique et d'Analyse Spatiale, 18-20 Juin 2007, Clermont-Ferrand, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pertinence des mesures gravitaires de l'accessibilité : démonstration par la théorie et l'exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ovtracht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Department for Urban Structure and Transport Planning (Ed). Mobil.TUM 2008. International Conference on Mobility and Transport, April 8-9, 2008, Munich, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Munich, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How fair is urban transport pricing perceived to be? An empirical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCTRS, University of California. 11th World Conference on Transport Research - WCTR'07, June 24-28 2007, Berkeley, CA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Berkeley, United States. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00179514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of the fairness of pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concejal del Área de Gobierno de Seguridad y Servicios a la Comunidad - Ayuntamiento de Madrid, Fundación Movilidad. I Congreso Internacional “Los Ciudadanos y la Gestión de la Movilidad”, 25-27 Septiembre 2006, Madrid (España)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spain. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00109055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer l'acceptation du péage urbain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATEC, ITS FRANCE. Congrès de l'ATEC, Mobilité durable : aménagements, infrastructures, équipements et services, 26 et 27 janvier 2005 Palais des Arts et Congrès d'Issy-les-Moulineaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un marché de permis d'émission de CO2 dans le transport de marchandises : est-ce possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCTR. Quatrièmes rencontres francophones de socio-économie des transports, 6-7 juillet 2004, Istanbul, Turquie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité et équité du péage : expérience du passé à Lyon et simulations pour demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Cergy-Pontoise, Théorie Economique, Modélisation et Applications (UMR CNRS 7536). 6ième Journée Transport : Emile Quinet. Tarification urbaine. Après Londres : Paris et les grandes agglomérations françaises ? = Urban road pricing. After London: Paris and the Large French towns?. 18 mai 2004, Cergy-Pontoise (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Cergy-Pontoise, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer l'acceptation du péage urbain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier. XVIIèmes conférence, Colloque 5 Transports en commun et transports routiers urbains : qui doit payer ? = Who must pay for urbain road and transit services?, 7-8 oct. 2004, Montréal - Québec - Sherbrooke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montréal, Canada. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system of tradable permits applied to fuel consumption by motorists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCTRS, ITU. 10th World Conference on Transport Research - WCTR'04, 4-8 July 2004, Istanbul, Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lyon, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems dynamics model for the urban travel system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AET. European Transport Conference 2003 – ETC 2003, 8 - 10 october 2003, Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, London, United Kingdom. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00092186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban transport investments and changes in travel demand: evidence from European case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AET. European Transport Conference 2003 – ETC 2003, 8 - 10 october 2003, Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, London, United Kingdom. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00092213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptabilité des changements tarifaires dans le secteur des transports : comment concilier efficacité et équité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF. Développement régional, économie du savoir, nouvelles technologies de l'information et de la communication - XXXVIè colloque de l'ASRDLF, 6-9 septembre 2000, Crans-Montana, Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Crans-Montana, Suisse. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability factors to transport policy changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETC. Proceedings of seminar C – Discovering local transport plans and road traffic reduction, 11-13 september 2000, Homerton College, Cambridge, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Cambridge, United Kingdom. pp. 167-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie et développement urbain durable : émissions urbaines. Inventaires et politiques publiques & transport et usage du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cochran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.156, 2011, Coll. Développement durable, 978-2-9112256-44-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la ville. Formes urbaines et politiques de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Morency</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Cambien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Nguyen-Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Antoni. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 438 p., 2011, Méthodes et Approches, Gérard Brun, 978-2-7178-5971-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradable Permits in the Transport Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Libbey Eurotext</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.68, 2011, 978-2-7420-0794-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umweltzertifikate im Verkehrsbereich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TÜV Media GmbH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.100, 2009, Coll. Verkehr Forschung Innovation, 978-3-8249-1339-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01735915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le calcul économique dans le processus de choix collectif des investissements de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 454 p., 2007, coll. Méthodes et approches, Gérard Brun, 978-2717854251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00187333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les permis négociables dans le secteur des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.98, 2007, Transports Recherche Innovation, 978-2-11-006441-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le péage urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Documentation française (La), 92 p., 2007, Coll. Transports, recherche, innovation. Le point sur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes de déplacements urbains : mesurer le présent, simuler le futur = Urban travel survey methods: measuring the present, simulating the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Chapleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lee-Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BONNEL Patrick ; CHAPLEAU Robert ; LEE-GOSSELIN Martin ; RAUX Charles (Eds). Programme Rhône-Alpes, recherches en sciences humaines ; Centre Jacques Cartier, 513 p., 1997, Les chemins de la recherche, ISSN 1248-5829 ; 42, Alain Bideau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réactions au péage urbain. Enquête exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre d'Arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d'économie des transports, 163 p., 1995, Coll. Etudes et Recherches, n° 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets-frontière : évidences empiriques, impasses théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Diaz Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d'économie des transports, 104 p., 1995, Coll. Etudes et Recherches, n° 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité urbaine, de la paralysie au péage ? = Urban mobility from paralysis to pricing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lee-Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RAUX Charles, LEE-GOSSELIN Martin (Eds). Programme Rhône-Alpes, recherches en sciences humaines ; Centre Jacques Cartier, 363 p., 1992, Programme Rhône-Alpes Recherches en sciences humaines, ISSN 1160-2961 ; 10, Alain Bideau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-World Experiences of Congestion Pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Vickerman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.134-138, 2021, 9780081026724. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-102671-7.10022-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03230831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instauration d'une taxe carbone ou de quotas d'émissions échangeables de CO2 : élaboration d'une typologie des changements de comportement de mobilité et des attitudes des particuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarwell Helga-Jane, Frère Séverine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-fiscalité et transport durable : entre prime et taxe ?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.245-269, 2011, 9782757402139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01283961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILOT : un modèle multi-agents de structuration de l’étalement urbain et du réseau de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lemoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Antoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modéliser la ville : Formes urbaines et politiques de transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-364, 2011, Coll. Méthodes et approches, 978-2-7178-5971-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01729177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downstream Emissions Trading for Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Werner Rothengatter; Yoshitsugu Hayashi; Wolfgang Schade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Moving to Climate Intelligence. New Chances for Controlling Climate Impacts of Transport after the Economic Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.209-226, 2011, Transportation Research, Economics and Policy, Print ISBN 978-1-4419-7642-0, Online ISBN 978-1-4419-7643-7. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-7643-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01695597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradable driving rights in urban areas: their potential for tackling congestion and traffic-related pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Ison; Tom Rye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Implementation and Effectiveness of Transport Demand Management Measures. An International Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-120, 2008, 9780754649533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00185012v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French multi-modal transport funds: issues of cross-financing and pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andre de Palma ; Robin Lindsey ; Stef Proost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investment and the Use of Tax and Toll Revenues in the Transport Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp. 243-268, 2007, coll. Research in transportation economics, vol. 19, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0739-8859(07)19011-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures de l'acceptabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vaskova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Maurice; Yves Crozet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul économique dans le processus de choix collectif des investissements de transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.432-454, 2007, Coll. Méthodes et Approches, 978-2717854251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00197512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation des comportements au calcul économique : l’équité des politiques de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Maurice; Yves Crozet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul économique dans le processus de choix collectif des investissements de transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.317-339, 2007, Coll. Méthodes et approches, 978-2717854251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Framework of Pricing Acceptability: Application to Four Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCHADE J., SCHLAG B. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acceptability of Transport Pricing Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp. 153-168, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00080461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport Energy and Emissions: Rail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HENSHER D.A., BUTTON K.J. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 16, Elsevier, pp. 293-307, 2003, Handbooks in Transport, vol. 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00080523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Transferable Permits in the Transport Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OECD (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementing Domestic Tradeable Permits. Recent Developments and Future Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OECD, pp. 141-185, 2002, OECD Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00080454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in Forecasting: The Role of Strategic Modeling to Control Them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IATBR, MAHNASSANI H.-S. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Perpetual Motion. Travel Behaviour Research, Opportunities and Application Challenges - Eight International Conference on Travel Behavior Research - (Selected Proceedings)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Section 8. Forecasting. – Chapter 24., Pergamon, pp. 505-526, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire ou repenser la mobilité urbaine quotidienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réduire ou repenser la mobilité urbaine quotidienne ? : Rapport de la cent-deuxième table ronde d'économie des transports tenue à Paris les 9-10 mai 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 102, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions OCDE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-138, 1996, table ronde CEMT, 9789282122167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01735734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Daily Urban Mobility : Less or Differently ? France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing Daily Urban Mobility : Less or Differently ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions OCDE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-134, 1996, European Conference of Ministers of Transport, 9789282112168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01735298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'un marché de permis d'émission de CO2 dans le transport de marchandises. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Danau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans énergétiques Transport-Habitat et méthodologie BETEL. ETHEL. Rapport R2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Traisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindjid Maïzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Multimodal Fund Case Study, Annex 4 to REVENUE Project Deliverable 4, “Report on the Implementation of Interurban Case Studies”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art et synthèse en matière de prospective. ETHEL. Rapport R1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Traisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Macraigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la dynamique du système de déplacements urbains : une plate-forme de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hermemier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d'acceptabilité de nouvelles mesures tarifaires en transports urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Loi&amp;quot; de Zahavi, quelle pertinence pour comprendre la contraction ou la dilatation des espaces-temps de la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iragaël Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures Impacts Assessment, deliverable 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Values of Time for Carpool Commuting with HOV lanes: A Discrete Choice Experiment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02988756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are bike sharing schemes members and how they travel daily? The case of the Lyon’s “Velo’v” scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Zoubir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where in cities do &amp;quot;rich&amp;quot; and &amp;quot;poor&amp;quot; people live? The urban economics model revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lemoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805116v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability versus stability in daily travel and activity behaviour. The case of a one week travel diary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cornelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00612610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shared frailty semi-parametric markov renewal model for travel and activity time-use pattern analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iragaël Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An additive risk based multistate model for activity chaining behavior analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iragaël Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERITHEL. Formes (péri)urbaines, transport, habitat, énergie, environnement, localisation : un bilan prospectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Charmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lény Grassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindjid Maizia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Convention de financement 1417C0036, LAET (Lyon, France); EIFER (European Institute For Energy Research); RIVES (Recherches Interdisciplinaires Ville, Espace, Société); CITERES (CItés, TERritoires, Environnement et Sociétés). 2020, pp.182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02936767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du trafic routier et calcul des temps de parcours sur un réseau de transports collectifs urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahid Nabavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lény Grassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirkan Geyik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FUI AAP 17, Contrat d’aide n° F1407056 Q, LAET (Lyon, France). 2018, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03109350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la génération des boucles de mobilité sur les Enquêtes Ménages Déplacements françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirkan Geyik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lény Grassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahid Nabavi Larijani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FUI AAP 17, Contrat d’aide n° F1407056 Q, LAET (Lyon, France). 2018, pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03109300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExpAcc : Facteurs explicatifs de l'acceptabilité par l'utilisateur de la route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Rappazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport final. Décision de financement n° 1066C0081, LET. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoAccept. Coordination politique et acceptabilité des péages routiers. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Basck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Westin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel P. Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stef Proost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Convention de subvention 10-MT-SURPRICE-3-CVS-071, LET; KTH Royal institute of technology. 2012, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01707861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIDES: Flexibilité et Impacts de la Demande de transport des différents secteurs Economiques, et simulation de Scénarios d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00796501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois expériences de péage urbain en Europe : évaluation et bilan socio-économique. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lettre de commande 07MTE042, LET. 2009, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01708246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Localisations Transport. Projet ILOT – Phase I. Rapport final pour la DRAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mc Breen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lettre de commande 05MT5027 - ISRN EQ-DRAST-PREDIT--06-15—FR, LET. 2006, pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation des comportements transports-habitat-localisations. ETHEL. Rapport R3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Traisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindjid Maïzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de serre et les transports. Les potentialités des permis d'émissions négociables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fricker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil National des Transports (CNT). 2001, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01406036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des permis négociables dans le secteur des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00866145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête exploratoire sur les réactions au péage urbain. Méthode, réactions, faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre d'Arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets-frontières. Rapport n°1. Les sources statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Diaz Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets-frontières. Rapport n°4. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Diaz Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets-frontières. Rapport n°2. Les trafics de voyageurs aux frontières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports et mode de vie des ménages périurbains. Mobilité et systèmes de transport dans les espaces périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre d'Arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les investissements en transports collectifs dans l'agglomération Lyonnaise : simulation des effets et risques financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tabourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00911579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité résidentielle, activités et espaces fréquentés en milieux périurbains: enquête en périphérie de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre d'Arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LET; INRETS. 1989, pp.342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01203288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets frontières. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Routhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tabourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les analyses des comportements de mobilité individuelle quotidienne. Une synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Décision d’aide à la recherche N° 85-24, LET. 1988, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01708369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation des comportements à l'évaluation des politiques publiques : le cas des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université Lumière - Lyon II, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00115076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charles Raux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are solo driving commuters ready to switch to carpool? Heterogeneity of preferences in Lyon's urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 115, pp.27-39. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2021.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03874904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the built environment shape commuting? The case of Lyon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayana Lamatkhanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lény Grassot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Espace, Société, Territoire, document 976, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.36629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03010833v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous en ville ! Faut-il empêcher l’émiettement périurbain pour décarboner la mobilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Aménagement, Urbanisme, document 981, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.36910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03264846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility choices and climate change: Assessing the effects of social norms, emissions information and economic incentives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bougna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hilton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Transportation Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.101007. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.retrec.2020.101007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03045959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of sustainability of suburban areas in France: Lyon, Strasbourg, Mulhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Nimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lény Grassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Part of special issue : Urban Mobility – Shaping the Future Together mobil.TUM 2018 – International Scientific Conference on Mobility and Transport Conference Proceedings, 41, pp.426-429. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2019.09.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04660057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité quotidienne face à la contrainte carbone : Quelles politiques privilégier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lény Grassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Nimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sévenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74 | 2018, pp.83-116. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal carbon allowances: Can a budget label do the trick?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewelina Marek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Engelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.170-178. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02125850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are bike sharing schemes members and do they travel differently? The case of Lyon’s “Velo’v” scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Zoubir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirkan Geyik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106, pp.350 - 363. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tra.2017.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01639787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving political acceptability for new transport infrastructure in congested urban regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Westin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel P. Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stef Proost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Basck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research. Part A, General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.286-303. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tra.2016.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01370339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in daily activity-travel patterns: the case of a one-week travel diary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cornelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (4), pp.14. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12544-016-0213-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the polycentric city with multi-worker households: an agent-based microeconomic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lemoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2016.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602087v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the results of a referendum on urban road pricing in France: “the cry of Cassandra”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche-Lecorvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eliasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Brundell-Freij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12544-016-0201-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Would personal carbon trading reduce travel emissions more effectively than a carbon tax?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35, pp.72-83. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2014.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2015.07.347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tax can nudge: The impact of an environmentally motivated bonus/malus fiscal system on transport preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Charalambides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waroquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.17-27. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joep.2014.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The efficiency of congestion charging: Some lessons from cost-benefit analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Transportation Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (1), pp.85-92. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.retrec.2012.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01026428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the perceived justice of urban road pricing: An empirical study in Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (7), pp.1124-1136. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tra.2012.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01026420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes et changements de comportement de mobilité des ménages face à l’instauration de politiques de rationnement du carburant automobile : résultats d’une enquête qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 | 2011, pp.57-82. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel and activity time allocation: An empirical comparison between eight cities in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iragaël Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (2), pp. 401-412. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2010.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péage urbain et (in)justice perçue : un obstacle à l'expérimentation en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.149-176. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.112.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport, energy and greenhouse gases: perspectives on demand limitation. Guest editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lee-Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.11-113. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12053-009-9068-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01026479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential for CO2 emissions trading in transport: the case of personal vehicles and freight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp. 133-148. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12053-009-9065-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How fair is pricing perceived to be? An empirical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (1-2), pp.227-240. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11127-008-9390-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00372115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The funding of urban transportation and the issue of road pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of transport economics = Rivista internazionale di economia dei trasporti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XXXVI (2), pp. 197-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00456572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits à circuler échangeable : une alternative pertinente et réaliste au péage urbain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 | 2009, pp.127-154. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00327061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">multi-state non-homogeneous semi-markov model of daily activity type, timing and duration sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iragaël Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, NO. 2134, pp. 123-134. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3141/2134-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00310900v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitriser les émissions de CO2 dans le transport : vers des marchés de droits à consommer du carburant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 75, pp. 10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00323092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation économique des politiques de transport et indicateurs d'accessibilité spatiale : l'apport des SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ovtracht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 435, 17 p. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.21333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00372158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil pour répondre à la problématique transport-habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Traisnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre Techniques de l'Ingénieur - Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp. 3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00189521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés de permis d'émissions de CO2 dans le transport : une analyse prospective dans le cas des automobilistes et du fret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes de synthèse du SESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tome 2 : Instruments économiques de lutte contre l'effet de serre (167), pp. 19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00204074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenelle de l'environnement : quels impacts pour les projets d'infrastructures de transport en Rhône-Alpes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73, pp. 22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00323162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les émissions de CO2 dans le transport : un marché de permis pour les automobilistes et le frêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports : économie, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 445, pp. 285-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00204023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et déplacements dans les aires urbaines. Impacts énergétiques et environnementaux de la croissance périurbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Traisnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 103, pp. 31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des changements concevables pour le secteur des transports dans l'objectif &amp;quot;Facteur 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre Techniques de l'Ingénieur - Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp. 4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires à propos de l'article « L'expérience du péage de Londres » par R. Prud'homme et J.-P. Bocajero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports : économie, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 431, pp. 174-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System of Tradable CO2 Permits Applied to Fuel Consumption by Motorists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (3), pp. 255-265. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2005.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00067833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on &amp;quot;The London congestion charge: a tentative economic appraisal&amp;quot; (Prud'homme and Bocajero, 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (4), pp. 368-371. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2005.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00067920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Transferable Permits in Transport Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (3), pp. 185-197. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2004.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00067895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acceptability of Urban Road Pricing: A Theoretical Analysis Applied to Experience in Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (2), pp. 191-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00067812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les péages urbains peuvent-ils satisfaire une politique d'agglomération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 75, pp. 115-130. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0761-8980(02)00009-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00067866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport et effet de serre : un système de permis négociables appliqué aux automobilistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports : économie, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 407, pp. 157-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00128685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment conciler efficacité et équité dans la politique tarifaire des transports ? Le cas de TEO à Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40 | 2001, pp.27-52. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.11995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptabilité des changements tarifaires dans le secteur des transports : comment concilier efficacité et équité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4, pp.539-558. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.014.0539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editorial. Special issue: Extending the scope of travel surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lee-Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 25 (2), pp.121-127. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1005026102402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01359501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stated adaptation surveys and choice process: Some methodological issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre d'Arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 25 (2), pp. 169-185. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1005042505063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontier impedance effects and the growth of international exchanges: an empirical analysis for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 77 (2), pp. 155-172. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1435-5597.1998.tb00712.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges sans frontières, échanges sans limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Diaz Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3, pp.511-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00140926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle stratégique de simulation des déplacements urbains. Conception et aspects méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lhomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 52, pp. 31-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00140260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de frontière, une barrière à la compréhension des échanges internationaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Diaz Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 25 (3), pp.193-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01485252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le péage urbain : une incitation au changement de mode de transports ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports : économie, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 372, pp. 246-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe et usage de l'espace ? L'influence de la répartition des rôles au sein du ménage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 1, pp. 99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00324383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déplacements des citadins : une méthode d'investigation systématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 4 | 1981, pp.75-84. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.11786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00910233v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Choices and Climate Change: Assessing the Effects of Social Norms and Economic Incentives through Discrete Choice Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bougna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hilton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94th TRB Annual Meeting. Transportation and Climate Change - Impacts, Adaptation and Mitigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TRB, Jan 2015, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An attractiveness-based model for shopping trips in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Routhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Conference on Transport Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbonne, Portugal. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pertinence des mesures gravitaires de l'accessibilité : démonstration par la théorie et l'exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ovtracht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Department for Urban Structure and Transport Planning (Ed). Mobil.TUM 2008. International Conference on Mobility and Transport, April 8-9, 2008, Munich, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Munich, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accessibilité aux aménités urbaines. Théorie, modélisation et représentation cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ovtracht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR 5600, CRENAM, Ecole des Mines de Saint-Etienne, et al (Eds). SAGEO 2007. Colloque International de Géomatique et d'Analyse Spatiale, 18-20 Juin 2007, Clermont-Ferrand, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How fair is urban transport pricing perceived to be? An empirical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCTRS, University of California. 11th World Conference on Transport Research - WCTR'07, June 24-28 2007, Berkeley, CA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Berkeley, United States. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00179514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of the fairness of pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concejal del Área de Gobierno de Seguridad y Servicios a la Comunidad - Ayuntamiento de Madrid, Fundación Movilidad. I Congreso Internacional “Los Ciudadanos y la Gestión de la Movilidad”, 25-27 Septiembre 2006, Madrid (España)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spain. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00109055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer l'acceptation du péage urbain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATEC, ITS FRANCE. Congrès de l'ATEC, Mobilité durable : aménagements, infrastructures, équipements et services, 26 et 27 janvier 2005 Palais des Arts et Congrès d'Issy-les-Moulineaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un marché de permis d'émission de CO2 dans le transport de marchandises : est-ce possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCTR. Quatrièmes rencontres francophones de socio-économie des transports, 6-7 juillet 2004, Istanbul, Turquie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité et équité du péage : expérience du passé à Lyon et simulations pour demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Cergy-Pontoise, Théorie Economique, Modélisation et Applications (UMR CNRS 7536). 6ième Journée Transport : Emile Quinet. Tarification urbaine. Après Londres : Paris et les grandes agglomérations françaises ? = Urban road pricing. After London: Paris and the Large French towns?. 18 mai 2004, Cergy-Pontoise (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Cergy-Pontoise, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer l'acceptation du péage urbain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier. XVIIèmes conférence, Colloque 5 Transports en commun et transports routiers urbains : qui doit payer ? = Who must pay for urbain road and transit services?, 7-8 oct. 2004, Montréal - Québec - Sherbrooke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montréal, Canada. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system of tradable permits applied to fuel consumption by motorists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCTRS, ITU. 10th World Conference on Transport Research - WCTR'04, 4-8 July 2004, Istanbul, Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lyon, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems dynamics model for the urban travel system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AET. European Transport Conference 2003 – ETC 2003, 8 - 10 october 2003, Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, London, United Kingdom. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00092186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban transport investments and changes in travel demand: evidence from European case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AET. European Transport Conference 2003 – ETC 2003, 8 - 10 october 2003, Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, London, United Kingdom. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00092213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptabilité des changements tarifaires dans le secteur des transports : comment concilier efficacité et équité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF. Développement régional, économie du savoir, nouvelles technologies de l'information et de la communication - XXXVIè colloque de l'ASRDLF, 6-9 septembre 2000, Crans-Montana, Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Crans-Montana, Suisse. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability factors to transport policy changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETC. Proceedings of seminar C – Discovering local transport plans and road traffic reduction, 11-13 september 2000, Homerton College, Cambridge, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Cambridge, United Kingdom. pp. 167-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie et développement urbain durable : émissions urbaines. Inventaires et politiques publiques & transport et usage du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cochran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.156, 2011, Coll. Développement durable, 978-2-9112256-44-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la ville. Formes urbaines et politiques de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Morency</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Cambien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Nguyen-Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Antoni. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 438 p., 2011, Méthodes et Approches, Gérard Brun, 978-2-7178-5971-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradable Permits in the Transport Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Libbey Eurotext</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.68, 2011, 978-2-7420-0794-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umweltzertifikate im Verkehrsbereich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TÜV Media GmbH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.100, 2009, Coll. Verkehr Forschung Innovation, 978-3-8249-1339-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01735915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le calcul économique dans le processus de choix collectif des investissements de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 454 p., 2007, coll. Méthodes et approches, Gérard Brun, 978-2717854251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00187333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les permis négociables dans le secteur des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.98, 2007, Transports Recherche Innovation, 978-2-11-006441-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le péage urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Documentation française (La), 92 p., 2007, Coll. Transports, recherche, innovation. Le point sur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes de déplacements urbains : mesurer le présent, simuler le futur = Urban travel survey methods: measuring the present, simulating the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Chapleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lee-Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BONNEL Patrick ; CHAPLEAU Robert ; LEE-GOSSELIN Martin ; RAUX Charles (Eds). Programme Rhône-Alpes, recherches en sciences humaines ; Centre Jacques Cartier, 513 p., 1997, Les chemins de la recherche, ISSN 1248-5829 ; 42, Alain Bideau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00271106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réactions au péage urbain. Enquête exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre d'Arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d'économie des transports, 163 p., 1995, Coll. Etudes et Recherches, n° 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets-frontière : évidences empiriques, impasses théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Diaz Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d'économie des transports, 104 p., 1995, Coll. Etudes et Recherches, n° 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité urbaine, de la paralysie au péage ? = Urban mobility from paralysis to pricing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lee-Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RAUX Charles, LEE-GOSSELIN Martin (Eds). Programme Rhône-Alpes, recherches en sciences humaines ; Centre Jacques Cartier, 363 p., 1992, Programme Rhône-Alpes Recherches en sciences humaines, ISSN 1160-2961 ; 10, Alain Bideau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-World Experiences of Congestion Pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Vickerman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.134-138, 2021, 9780081026724. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-102671-7.10022-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03230831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instauration d'une taxe carbone ou de quotas d'émissions échangeables de CO2 : élaboration d'une typologie des changements de comportement de mobilité et des attitudes des particuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarwell Helga-Jane, Frère Séverine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-fiscalité et transport durable : entre prime et taxe ?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.245-269, 2011, 9782757402139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01283961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILOT : un modèle multi-agents de structuration de l’étalement urbain et du réseau de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lemoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Antoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modéliser la ville : Formes urbaines et politiques de transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-364, 2011, Coll. Méthodes et approches, 978-2-7178-5971-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01729177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downstream Emissions Trading for Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Werner Rothengatter; Yoshitsugu Hayashi; Wolfgang Schade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Moving to Climate Intelligence. New Chances for Controlling Climate Impacts of Transport after the Economic Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.209-226, 2011, Transportation Research, Economics and Policy, Print ISBN 978-1-4419-7642-0, Online ISBN 978-1-4419-7643-7. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-7643-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01695597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradable driving rights in urban areas: their potential for tackling congestion and traffic-related pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Ison; Tom Rye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Implementation and Effectiveness of Transport Demand Management Measures. An International Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-120, 2008, 9780754649533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00185012v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French multi-modal transport funds: issues of cross-financing and pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andre de Palma ; Robin Lindsey ; Stef Proost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investment and the Use of Tax and Toll Revenues in the Transport Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp. 243-268, 2007, coll. Research in transportation economics, vol. 19, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0739-8859(07)19011-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures de l'acceptabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vaskova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Maurice; Yves Crozet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul économique dans le processus de choix collectif des investissements de transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.432-454, 2007, Coll. Méthodes et Approches, 978-2717854251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00197512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation des comportements au calcul économique : l’équité des politiques de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Maurice; Yves Crozet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul économique dans le processus de choix collectif des investissements de transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.317-339, 2007, Coll. Méthodes et approches, 978-2717854251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Framework of Pricing Acceptability: Application to Four Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCHADE J., SCHLAG B. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acceptability of Transport Pricing Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp. 153-168, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00080461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport Energy and Emissions: Rail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HENSHER D.A., BUTTON K.J. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 16, Elsevier, pp. 293-307, 2003, Handbooks in Transport, vol. 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00080523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Transferable Permits in the Transport Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OECD (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementing Domestic Tradeable Permits. Recent Developments and Future Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OECD, pp. 141-185, 2002, OECD Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00080454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in Forecasting: The Role of Strategic Modeling to Control Them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IATBR, MAHNASSANI H.-S. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Perpetual Motion. Travel Behaviour Research, Opportunities and Application Challenges - Eight International Conference on Travel Behavior Research - (Selected Proceedings)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Section 8. Forecasting. – Chapter 24., Pergamon, pp. 505-526, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire ou repenser la mobilité urbaine quotidienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réduire ou repenser la mobilité urbaine quotidienne ? : Rapport de la cent-deuxième table ronde d'économie des transports tenue à Paris les 9-10 mai 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 102, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions OCDE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-138, 1996, table ronde CEMT, 9789282122167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01735734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Daily Urban Mobility : Less or Differently ? France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing Daily Urban Mobility : Less or Differently ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions OCDE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-134, 1996, European Conference of Ministers of Transport, 9789282112168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01735298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'un marché de permis d'émission de CO2 dans le transport de marchandises. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Danau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans énergétiques Transport-Habitat et méthodologie BETEL. ETHEL. Rapport R2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Traisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindjid Maïzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Multimodal Fund Case Study, Annex 4 to REVENUE Project Deliverable 4, “Report on the Implementation of Interurban Case Studies”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art et synthèse en matière de prospective. ETHEL. Rapport R1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Traisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Macraigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la dynamique du système de déplacements urbains : une plate-forme de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hermemier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d'acceptabilité de nouvelles mesures tarifaires en transports urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Loi&amp;quot; de Zahavi, quelle pertinence pour comprendre la contraction ou la dilatation des espaces-temps de la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iragaël Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures Impacts Assessment, deliverable 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Values of Time for Carpool Commuting with HOV lanes: A Discrete Choice Experiment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02988756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are bike sharing schemes members and how they travel daily? The case of the Lyon’s “Velo’v” scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Zoubir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where in cities do &amp;quot;rich&amp;quot; and &amp;quot;poor&amp;quot; people live? The urban economics model revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lemoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805116v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability versus stability in daily travel and activity behaviour. The case of a one week travel diary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cornelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00612610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shared frailty semi-parametric markov renewal model for travel and activity time-use pattern analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iragaël Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An additive risk based multistate model for activity chaining behavior analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iragaël Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERITHEL. Formes (péri)urbaines, transport, habitat, énergie, environnement, localisation : un bilan prospectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Charmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lény Grassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindjid Maizia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Convention de financement 1417C0036, LAET (Lyon, France); EIFER (European Institute For Energy Research); RIVES (Recherches Interdisciplinaires Ville, Espace, Société); CITERES (CItés, TERritoires, Environnement et Sociétés). 2020, pp.182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02936767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du trafic routier et calcul des temps de parcours sur un réseau de transports collectifs urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahid Nabavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lény Grassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirkan Geyik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FUI AAP 17, Contrat d’aide n° F1407056 Q, LAET (Lyon, France). 2018, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03109350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la génération des boucles de mobilité sur les Enquêtes Ménages Déplacements françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirkan Geyik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lény Grassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahid Nabavi Larijani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FUI AAP 17, Contrat d’aide n° F1407056 Q, LAET (Lyon, France). 2018, pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03109300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExpAcc : Facteurs explicatifs de l'acceptabilité par l'utilisateur de la route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Rappazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport final. Décision de financement n° 1066C0081, LET. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoAccept. Coordination politique et acceptabilité des péages routiers. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Basck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Westin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel P. Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stef Proost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Convention de subvention 10-MT-SURPRICE-3-CVS-071, LET; KTH Royal institute of technology. 2012, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01707861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIDES: Flexibilité et Impacts de la Demande de transport des différents secteurs Economiques, et simulation de Scénarios d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00796501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois expériences de péage urbain en Europe : évaluation et bilan socio-économique. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lettre de commande 07MTE042, LET. 2009, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01708246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Localisations Transport. Projet ILOT – Phase I. Rapport final pour la DRAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mc Breen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lettre de commande 05MT5027 - ISRN EQ-DRAST-PREDIT--06-15—FR, LET. 2006, pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation des comportements transports-habitat-localisations. ETHEL. Rapport R3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Traisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindjid Maïzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de serre et les transports. Les potentialités des permis d'émissions négociables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fricker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil National des Transports (CNT). 2001, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01406036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des permis négociables dans le secteur des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00866145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête exploratoire sur les réactions au péage urbain. Méthode, réactions, faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre d'Arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets-frontières. Rapport n°1. Les sources statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Diaz Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets-frontières. Rapport n°4. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Diaz Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets-frontières. Rapport n°2. Les trafics de voyageurs aux frontières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les investissements en transports collectifs dans l'agglomération Lyonnaise : simulation des effets et risques financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tabourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00911579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports et mode de vie des ménages périurbains. Mobilité et systèmes de transport dans les espaces périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre d'Arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité résidentielle, activités et espaces fréquentés en milieux périurbains: enquête en périphérie de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre d'Arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LET; INRETS. 1989, pp.342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01203288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets frontières. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Routhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tabourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les analyses des comportements de mobilité individuelle quotidienne. Une synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Andan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Décision d’aide à la recherche N° 85-24, LET. 1988, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01708369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation des comportements à l'évaluation des politiques publiques : le cas des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université Lumière - Lyon II, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00115076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03874904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Le Goff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monchambert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Raux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2021.10.001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010833v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayana Lamatkhanova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Grassot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36629" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264846v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36910" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chevalier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bougna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hilton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retrec.2020.101007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660057v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sevenet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nimal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2019.09.070" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;venet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12179" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Marek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Engelmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2018.06.007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K4PZK2X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639787v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Zoubir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirkan Geyik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2017.10.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Westin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel P. Franklin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Proost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Basck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2016.04.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389479v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Yu Ma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cornelis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12544-016-0213-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602087v5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2016.10.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347595v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche-Lecorvec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eliasson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamilton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brundell-Freij" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12544-016-0201-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.07.347" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Croissant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pons" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2014.11.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RP170W4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153875v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Charalambides" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waroquier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2014.02.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BSXP0PR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026420v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2012.01.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retrec.2012.03.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lejoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12106" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kaufmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2010.11.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733337v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.112.0149" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026479v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lee-Gosselin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-009-9068-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-009-9065-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372115v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-008-9390-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456572v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnafous" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327061v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12082" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00310900v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2134-15" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323092v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mercier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.21333" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189521v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Traisnel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204074v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323162v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204023v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178358v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136646v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093519v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067833v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Marlot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2005.02.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067920v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2005.07.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067895v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2004.01.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067812v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067866v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Andan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0761-8980(02)00009-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177085v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.014.0539" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151552v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11995" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359501v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005026102402" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PDZL36QW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139993v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005042505063" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE2615D8F70C6FD1A7C987AFEEE94850E2D2376D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144768v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Plat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1435-5597.1998.tb00712.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140926v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Diaz Olvera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Nir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140260v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lhomet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485252v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191051v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324383v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910233v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11786" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158088v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Feliu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Routhier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283260v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179514v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109055v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096141v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093545v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delvert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096273v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093410v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093244v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092186v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092213v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177186v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748624v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Avner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aw" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cochran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860300v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morency" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cambien" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Nguyen-Luong" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741368v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jle.com/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735915v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tuev-media.de" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187333v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Maurice" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Abraham" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gaudry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ivaldi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135912v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178037v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271106v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chapleau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139369v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Godinot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139382v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270822v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230831v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102671-7.10022-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283961v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729177v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695597v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7643-7_14" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185012v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178530v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0739-8859(07)19011-9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197512v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vaskova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730876v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080461v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080523v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080454v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093145v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735734v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.itf-oecd.org/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735298v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oecd-ilibrary.org/transport/changing-daily-urban-mobility_9789282105597-en" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286000v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alligier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Danau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101248v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindjid Ma&#239;zia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141412v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101186v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morice" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Macraigne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093625v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hermemier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096304v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088507v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093747v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petiot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cusset" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988756v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193169v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805116v3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612610v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477695v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437877v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936767v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindjid Maizia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109350v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahid Nabavi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109300v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahid Nabavi Larijani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863310v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rappazzo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707861v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796501v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708246v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135921v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Edwards" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marchal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Breen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958585v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406036v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fricker" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866145v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847940v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817856v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bardenet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabella" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817909v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chaplain" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817902v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848784v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911579v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabourin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203288v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brassart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817850v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708369v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00115076v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03874904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Le Goff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monchambert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Raux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2021.10.001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010833v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayana Lamatkhanova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Grassot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36629" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264846v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36910" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chevalier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bougna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hilton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retrec.2020.101007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660057v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sevenet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nimal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2019.09.070" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;venet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12179" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Marek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Engelmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2018.06.007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K4PZK2X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639787v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Zoubir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirkan Geyik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2017.10.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Westin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel P. Franklin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Proost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Basck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2016.04.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389479v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Yu Ma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cornelis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12544-016-0213-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602087v5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2016.10.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347595v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche-Lecorvec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eliasson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamilton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brundell-Freij" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12544-016-0201-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099917v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Croissant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pons" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2014.11.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RP170W4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193058v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.07.347" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153875v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Charalambides" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waroquier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2014.02.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BSXP0PR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retrec.2012.03.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026420v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2012.01.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lejoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12106" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kaufmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2010.11.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733337v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.112.0149" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026479v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lee-Gosselin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-009-9068-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-009-9065-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372115v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-008-9390-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456572v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnafous" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327061v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12082" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00310900v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2134-15" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323092v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mercier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.21333" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189521v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Traisnel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204074v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323162v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204023v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178358v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136646v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093519v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067833v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Marlot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2005.02.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067920v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2005.07.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067895v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2004.01.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067812v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067866v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Andan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0761-8980(02)00009-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128685v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151552v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11995" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177085v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.014.0539" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359501v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005026102402" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PDZL36QW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139993v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005042505063" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE2615D8F70C6FD1A7C987AFEEE94850E2D2376D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144768v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Plat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1435-5597.1998.tb00712.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140926v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Diaz Olvera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Nir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140260v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lhomet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485252v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191051v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324383v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910233v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11786" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158088v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Feliu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Routhier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283260v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283303v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179514v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109055v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096141v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093545v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delvert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096273v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093410v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093244v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092186v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092213v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177186v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748624v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Avner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aw" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cochran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860300v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morency" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cambien" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Nguyen-Luong" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741368v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jle.com/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735915v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tuev-media.de" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187333v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Maurice" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Abraham" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gaudry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ivaldi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135912v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178037v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271106v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chapleau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139369v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Godinot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139382v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270822v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230831v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102671-7.10022-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283961v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729177v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695597v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7643-7_14" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185012v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178530v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0739-8859(07)19011-9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197512v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vaskova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730876v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080461v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080523v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080454v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093145v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735734v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.itf-oecd.org/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735298v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oecd-ilibrary.org/transport/changing-daily-urban-mobility_9789282105597-en" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286000v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alligier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Danau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101248v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindjid Ma&#239;zia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141412v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101186v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morice" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Macraigne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093625v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hermemier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096304v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088507v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093747v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petiot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cusset" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988756v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193169v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805116v3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612610v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477695v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437877v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936767v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindjid Maizia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109350v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahid Nabavi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109300v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahid Nabavi Larijani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863310v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rappazzo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707861v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796501v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708246v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135921v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Edwards" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marchal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Breen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958585v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406036v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fricker" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866145v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847940v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817856v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bardenet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabella" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817909v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chaplain" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817902v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911579v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabourin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848784v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203288v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brassart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817850v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708369v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00115076v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>