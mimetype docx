--- v0 (2026-03-17)
+++ v1 (2026-04-21)
@@ -1335,51 +1335,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CCAECAA6"/>
+    <w:nsid w:val="B19B013C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>