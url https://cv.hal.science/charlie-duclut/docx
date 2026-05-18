--- v1 (2026-04-21)
+++ v2 (2026-05-18)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">duclut_c_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">vSDxzLMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -179,626 +200,626 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of epithelial tissue homeostasis by active transepithelial transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huiqiong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Duclut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Arkowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranjith Chilupuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 122 (46), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2503156122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lift force in odd compressible fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Lier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Duclut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Armas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jülicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108 (2), pp.L023101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.108.L023101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic and electric control of cell spheroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Duclut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jülicher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 118 (19), pp.e2021972118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2021972118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency regulators for the nonperturbative renormalization group: A general study and the model A as a benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Duclut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95, pp.012107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.012107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langevin equations for reaction-diffusion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Duclut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues A Chaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan A Dornic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 117, pp.100601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.100601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01483912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -808,349 +829,349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nematic Torques in Scalar Active Matter: when Fluctuations Favor Polar Order and Persistence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmarco Spera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Duclut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random traction yielding transition in epithelial tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboutaleb Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Duclut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Jülicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Popović</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core PCP mutations affect short time mechanical properties but not tissue morphogenesis in the Drosophila pupal wing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Piscitello-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijeet Krishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Duclut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1160,114 +1181,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonequilibrium critical phenomena : exact Langevin equations, erosion of tilted landscapes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Duclut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physics [physics]. Université Pierre et Marie Curie - Paris VI, 2017. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017PA066241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01690438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1335,51 +1356,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B19B013C"/>
+    <w:nsid w:val="D1F23ABD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1566,51 +1587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlie-duclut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8595-6815" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/duclut_c_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362429v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqiong Wu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Duclut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Arkowitz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith Chilupuri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2503156122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04190242v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Lier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Armas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J&#252;licher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.L023101" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2021972118" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465816v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delamotte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.012107" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01483912v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Benitez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues A Chat&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A Dornic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.100601" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Spera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tailleur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035163v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboutaleb Amiri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Popovi&#263;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055206v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Piscitello-G&#243;mez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Gruber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Krishna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Modes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01690438v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA066241" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlie-duclut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8595-6815" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/duclut_c_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=vSDxzLMAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362429v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqiong Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Duclut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Arkowitz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith Chilupuri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2503156122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04190242v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Lier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Armas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J&#252;licher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.L023101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03374350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2021972118" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465816v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delamotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.012107" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01483912v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Benitez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues A Chat&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A Dornic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.100601" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055208v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Spera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tailleur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035163v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboutaleb Amiri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Popovi&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Piscitello-G&#243;mez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Gruber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Krishna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Modes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01690438v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA066241" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>