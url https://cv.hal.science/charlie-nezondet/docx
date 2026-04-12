--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -512,274 +512,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effectiveness of a Physical Literacy-Based Intervention for Increasing Physical Activity Levels and Improving Health Indicators in Overweight and Obese Adolescents (CAPACITES 64)</w:t>
+                <w:t xml:space="preserve">Perceived Physical Literacy Is Associated with Cardiorespiratory Fitness, Body Composition and Physical Activity Levels in Secondary School Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Nezondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bourrelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Children</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10 (6), pp.956. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/children10060956⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 10 (4), pp.712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children10040712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196991v1</w:t>
+                <w:t xml:space="preserve">hal-04196984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived Physical Literacy Is Associated with Cardiorespiratory Fitness, Body Composition and Physical Activity Levels in Secondary School Students</w:t>
+                <w:t xml:space="preserve">The Effectiveness of a Physical Literacy-Based Intervention for Increasing Physical Activity Levels and Improving Health Indicators in Overweight and Obese Adolescents (CAPACITES 64)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Nezondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bourrelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Children</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10 (4), pp.712. </w:t>
+              <w:t xml:space="preserve">, 2023, 10 (6), pp.956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/children10040712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/children10060956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196984v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role and practice of physical activity in obese adolescents</w:t>
               </w:r>
@@ -978,51 +978,51 @@
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 HEPA Europe Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Kaunas (Lithuania), Lithuania</w:t>
+              <w:t xml:space="preserve">, Sep 2025, Kaunas, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1086,51 +1086,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 HEPA Europe Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Kaunas (Lithuania), Lithuania. </w:t>
+              <w:t xml:space="preserve">, Sep 2025, Kaunas, Lithuania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33607/bjshs.v5iSupplement⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1277,51 +1277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Nezondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bourrelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1398,51 +1398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Nezondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bourrelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1882,51 +1882,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0F96353"/>
+    <w:nsid w:val="50B2AEB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2113,51 +2113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlie-nezondet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8695-4927" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/272599999" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553816v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix F&#233;r&#233;ol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Nezondet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pionnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2026.01.007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299043v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11332-025-01562-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Rapin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gandrieau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourrelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10060956" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196984v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10040712" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228996v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Toulouse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2021.06.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mekkaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dupuy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33607/bjshs.v5iSupplement" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333153v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229000v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223045v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04470897v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PAUU3063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlie-nezondet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8695-4927" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/272599999" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553816v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix F&#233;r&#233;ol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Nezondet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pionnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2026.01.007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299043v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11332-025-01562-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Rapin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196984v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gandrieau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10040712" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourrelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10060956" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228996v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Toulouse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2021.06.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mekkaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dupuy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33607/bjshs.v5iSupplement" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333153v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229000v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223045v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04470897v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PAUU3063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>