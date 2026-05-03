--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -895,269 +895,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Version of Physical Literacy in Children Questionnaire (FR-PLC Quest): Translation and Internal Validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profiles of “Health Path” Users and Their Physical Activity Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Nezondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Legrand</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Zunquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 HEPA Europe Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Kaunas, Lithuania</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2025, Kaunas, Lithuania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33607/bjshs.v5iSupplement⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489041v1</w:t>
+                <w:t xml:space="preserve">hal-05489026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiles of “Health Path” Users and Their Physical Activity Patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The French Version of Physical Literacy in Children Questionnaire (FR-PLC Quest): Translation and Internal Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlie Nezondet</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Dupuy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léa Mekkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 HEPA Europe Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Kaunas, Lithuania. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2025, Kaunas, Lithuania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489026v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme &amp;quot;Bouge tes baskets&amp;quot;, amélioration des compétences motrices perçues et des connaissances en activité physique chez les enfants à l'école primaire (2024-2027) Recherche-action</w:t>
               </w:r>
@@ -1882,51 +1882,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50B2AEB3"/>
+    <w:nsid w:val="4DEB301D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2113,51 +2113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlie-nezondet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8695-4927" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/272599999" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553816v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix F&#233;r&#233;ol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Nezondet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pionnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2026.01.007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299043v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11332-025-01562-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Rapin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196984v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gandrieau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10040712" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourrelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10060956" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228996v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Toulouse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2021.06.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mekkaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dupuy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33607/bjshs.v5iSupplement" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333153v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229000v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223045v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04470897v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PAUU3063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlie-nezondet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8695-4927" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/272599999" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553816v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix F&#233;r&#233;ol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Nezondet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pionnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2026.01.007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299043v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11332-025-01562-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Rapin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196984v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gandrieau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10040712" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourrelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10060956" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228996v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Toulouse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2021.06.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489026v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dupuy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33607/bjshs.v5iSupplement" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489041v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mekkaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333153v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229000v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223045v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04470897v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PAUU3063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>