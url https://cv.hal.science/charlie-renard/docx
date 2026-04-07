--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -73,50 +73,71 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">charlie-renard</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0006-4302-2949</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -140,794 +161,794 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édito Apprendre avec et par les autres : enjeux épistémiques, éthiques et politiques (CIDEF 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Devidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Apprendre avec et par les autres : enjeux épistémiques, éthiques et politiques (CIDEF 2024), 60, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/155s0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young people’s dystopian novels as a laboratory for philosophical thought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of philosophy in schools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (1), pp.21-43. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46707/jps.v12i1.278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à philosopher aux adolescents grâce aux romans dystopiques de jeunesse : une ineptie ou une évidence ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">« Doit-on instaurer une dictature écologique ? » Influence du thème abordé sur les pratiques argumentatives des lycéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lampadaire Revue grand public de la Société de philosophie du Québec (SPQ)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Volume 19.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12wrt⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136789v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Doit-on instaurer une dictature écologique ? » Influence du thème abordé sur les pratiques argumentatives des lycéens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Apprendre à philosopher aux adolescents grâce aux romans dystopiques de jeunesse : une ineptie ou une évidence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lampadaire Revue grand public de la Société de philosophie du Québec (SPQ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136562v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les malentendus dans l'argumentation pour réduire les inégalités d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the misunderstandings in the argumentation to reduce learning inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à philosopher grâce aux dystopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole des lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que peut la philosophie pour les adolescents ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Jeune</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La philosophie au service de l’enseignement-apprentissage de l’écriture et l’écriture au service de l’enseignement-apprentissage de la philosophie, au cycle 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 67, pp.99-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/reperes.5741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art robotique, un oxymore ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iPhilo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -937,1060 +958,1060 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quête de lecteurs (et lectrices) philosophes : peut-on construire et susciter une expérience philosophique par la lecture d’albums ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude 2025 "Qu'est-ce qu'un lecteur philosophe ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stéphanie Péraud-Puigségur; Magali Fourgnaud; Collège international de philosophie; Université de Bordeaux, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du relativisme, affirmé ou déguisé, à la polyphonie authentique en DVP : Quand l'écrit révèle les malentendus de l'ouverture à l'altérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La discussion à visée démocratique et philosophique à l'heure d'une éducation interculturelle et d'une éducation aux médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inspe Aix Marseille, Nov 2025, Aix -en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quoi pense la littérature de jeunesse ? Fonctions des récits et dystopies dans les ateliers de philosophie à l’école et au lycée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’engagement créatif en Philosophie pour enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, North American Association for the Community of Inquiry (NAACI). Université Montréal., Aug 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dilemmes moraux dans la littérature de jeunesse contemporaine : des expériences de pensée menées dans le grand laboratoire de l’imaginaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’engagement créatif en Philosophie pour enfants.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, North American Association for the Community of Inquiry (NAACI). Université de Montréal, Aug 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argumentation en cours de philosophie de terminale : le savoir en jeu, l’image en tension.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACFAS : Education colloque 515 L’argumentation à apprendre et pour apprendre : approches disciplinaires interdisciplinaires et transversales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Abdelkrim Hasni; Olivier Michaud; Sabrina Moisan; Mathieu Gagnon, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La philosophie avec les enfants : un laboratoire pour la résonance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hartmut Rosa : accélération, résonance et énergies sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque Cerisy, Aug 2025, Cerisy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques philosophiques au service du désir d'apprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales d'études de l'Association des Psychologues et de la Psychologie dans l'Education nationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APSYEN Association des des Psychologues et de la Psychologie dans l'Education nationale, Sep 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil'orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNE APSYEN Rennes 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APSYEN, Sep 2025, Rennes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommage à Michel Tozzi, une philosophie sans frontières - Conférence inaugurale pour les Journées internationales de Didactique de la philosophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées internationales de Didactique de la philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nexos; Université de Saint Jacques de Compostelle, Nov 2024, Saint Jacques de Compostelle, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homenaje a Michel Tozzi - Conferencia inaugural de las Jornadas Internacionales de Didáctica de la Filosofía</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jornadas internacionales de Didáctica de la Filosofía</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nexos; Universidad de Santiago de Compostela, Nov 2024, Santiago de Compostela, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAPPORTS AUX SAVOIRS ET AU LANGAGE ET ARGUMENTATION DES LYCÉENS EN CLASSE DE PHILOSOPHIE : LE CAS DU RELATIVISME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2èmes Journées des jeunes chercheur.e.s en philosophie de l’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours; Sofphied, Nov 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire philosophiquement sur le rire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Internationales sur les Nouvelles Pratiques Philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire UNESCO Philosophie avec les enfants, Nov 2023, Le Mans (INSPE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthique et vérité : se doter de l’esprit critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Chirouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vérité/vérités. Les jeunes en quête de vérité.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Commission nationale française de l'UNESCO, Jun 2022, Aix en Provence - Camp de Milles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2000,121 +2021,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une pédagogie de la résonance La communauté de recherche philosophique au lycée, pour répondre à l’ambition émancipatrice de l’enseignement de la philosophie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La philosophie avec les enfants : : Un paradigme pour l'émancipation, la reconnaissance et la résonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Raison publique, pp.103-118, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/erp.chiro.2022.01.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/erp.chiro.2022.01.0103⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05136816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching critical approaches. A resource drawn from research to help teachers foster pupils’ ability to engage in critical approaches across different contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Adourian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Atal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ÉPhiScience. 2024, pp.1-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2182,51 +2353,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9737E7AE"/>
+    <w:nsid w:val="837FA39D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2413,51 +2584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlie-renard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387233v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Renard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Devidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155s0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46707/jps.v12i1.278" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136789v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136562v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wrt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136758v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136771v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805935v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Chirouter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801462v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blond-Rzewuski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5741" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136849v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366898v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170197v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136874v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223656v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299652v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802342v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Picard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bri&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blondet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136816v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01.0103" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlie-renard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4302-2949" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387233v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Renard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Devidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155s0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46707/jps.v12i1.278" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136562v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wrt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136789v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136758v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Chirouter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136802v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blond-Rzewuski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5741" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170184v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170197v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299652v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Picard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bri&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blondet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01.0103" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566363v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jeune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adourian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Atal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audigier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>