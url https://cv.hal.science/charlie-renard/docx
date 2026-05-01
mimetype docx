--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -338,174 +338,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Doit-on instaurer une dictature écologique ? » Influence du thème abordé sur les pratiques argumentatives des lycéens</w:t>
+                <w:t xml:space="preserve">Apprendre à philosopher aux adolescents grâce aux romans dystopiques de jeunesse : une ineptie ou une évidence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lampadaire Revue grand public de la Société de philosophie du Québec (SPQ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136562v1</w:t>
+                <w:t xml:space="preserve">hal-05136789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à philosopher aux adolescents grâce aux romans dystopiques de jeunesse : une ineptie ou une évidence ?</w:t>
+                <w:t xml:space="preserve">« Doit-on instaurer une dictature écologique ? » Influence du thème abordé sur les pratiques argumentatives des lycéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lampadaire Revue grand public de la Société de philosophie du Québec (SPQ)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Volume 19.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12wrt⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136789v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les malentendus dans l'argumentation pour réduire les inégalités d'apprentissage</w:t>
               </w:r>
@@ -2353,51 +2353,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="837FA39D"/>
+    <w:nsid w:val="220B12DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2584,51 +2584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlie-renard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4302-2949" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387233v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Renard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Devidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155s0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46707/jps.v12i1.278" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136562v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wrt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136789v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136758v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Chirouter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136802v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blond-Rzewuski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5741" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170184v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170197v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299652v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Picard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bri&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blondet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01.0103" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566363v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jeune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adourian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Atal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audigier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlie-renard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4302-2949" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387233v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Renard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Devidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155s0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46707/jps.v12i1.278" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136789v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136562v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wrt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136758v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Chirouter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136802v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blond-Rzewuski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5741" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170184v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170197v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299652v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Picard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bri&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blondet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01.0103" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566363v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jeune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adourian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Atal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audigier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>