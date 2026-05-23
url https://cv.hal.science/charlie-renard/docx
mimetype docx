--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -361,51 +361,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à philosopher aux adolescents grâce aux romans dystopiques de jeunesse : une ineptie ou une évidence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lampadaire Revue grand public de la Société de philosophie du Québec (SPQ)</w:t>
+              <w:t xml:space="preserve">Lampadaire : Revue grand public de la Société de philosophie du Québec (SPQ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1035,109 +1035,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du relativisme, affirmé ou déguisé, à la polyphonie authentique en DVP : Quand l'écrit révèle les malentendus de l'ouverture à l'altérité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les dilemmes moraux dans la littérature de jeunesse contemporaine : des expériences de pensée menées dans le grand laboratoire de l’imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Renard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La discussion à visée démocratique et philosophique à l'heure d'une éducation interculturelle et d'une éducation aux médias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inspe Aix Marseille, Nov 2025, Aix -en-Provence, France</w:t>
+              <w:t xml:space="preserve">L’engagement créatif en Philosophie pour enfants.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, North American Association for the Community of Inquiry (NAACI). Université de Montréal, Aug 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366898v1</w:t>
+                <w:t xml:space="preserve">hal-05170197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quoi pense la littérature de jeunesse ? Fonctions des récits et dystopies dans les ateliers de philosophie à l’école et au lycée.</w:t>
               </w:r>
@@ -1199,178 +1199,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dilemmes moraux dans la littérature de jeunesse contemporaine : des expériences de pensée menées dans le grand laboratoire de l’imaginaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edwige Chirouter</w:t>
+                <w:t xml:space="preserve">Du relativisme, affirmé ou déguisé, à la polyphonie authentique en DVP : Quand l'écrit révèle les malentendus de l'ouverture à l'altérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlie Renard</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’engagement créatif en Philosophie pour enfants.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, North American Association for the Community of Inquiry (NAACI). Université de Montréal, Aug 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">La discussion à visée démocratique et philosophique à l'heure d'une éducation interculturelle et d'une éducation aux médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspe Aix Marseille, Nov 2025, Aix -en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05170197v1</w:t>
+                <w:t xml:space="preserve">hal-05366898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentation en cours de philosophie de terminale : le savoir en jeu, l’image en tension.</w:t>
+                <w:t xml:space="preserve">Les pratiques philosophiques au service du désir d'apprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACFAS : Education colloque 515 L’argumentation à apprendre et pour apprendre : approches disciplinaires interdisciplinaires et transversales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Abdelkrim Hasni; Olivier Michaud; Sabrina Moisan; Mathieu Gagnon, May 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Journées nationales d'études de l'Association des Psychologues et de la Psychologie dans l'Education nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APSYEN Association des des Psychologues et de la Psychologie dans l'Education nationale, Sep 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136874v1</w:t>
+                <w:t xml:space="preserve">hal-05299652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La philosophie avec les enfants : un laboratoire pour la résonance.</w:t>
               </w:r>
@@ -1432,109 +1445,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques philosophiques au service du désir d'apprendre</w:t>
+                <w:t xml:space="preserve">Argumentation en cours de philosophie de terminale : le savoir en jeu, l’image en tension.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Renard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blond-Rzewuski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales d'études de l'Association des Psychologues et de la Psychologie dans l'Education nationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APSYEN Association des des Psychologues et de la Psychologie dans l'Education nationale, Sep 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">ACFAS : Education colloque 515 L’argumentation à apprendre et pour apprendre : approches disciplinaires interdisciplinaires et transversales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Abdelkrim Hasni; Olivier Michaud; Sabrina Moisan; Mathieu Gagnon, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299652v1</w:t>
+                <w:t xml:space="preserve">hal-05136874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil'orientation</w:t>
               </w:r>
@@ -2353,51 +2353,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="220B12DB"/>
+    <w:nsid w:val="E2C005CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2584,51 +2584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlie-renard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4302-2949" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387233v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Renard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Devidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155s0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46707/jps.v12i1.278" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136789v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136562v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wrt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136758v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Chirouter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136802v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blond-Rzewuski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5741" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170184v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170197v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299652v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Picard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bri&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blondet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01.0103" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566363v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jeune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adourian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Atal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audigier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charlie-renard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4302-2949" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387233v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Renard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Devidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155s0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46707/jps.v12i1.278" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136789v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136562v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wrt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136758v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Chirouter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136802v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blond-Rzewuski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5741" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170197v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170184v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366898v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Picard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bri&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blondet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.chiro.2022.01.0103" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566363v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jeune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adourian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Atal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audigier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>