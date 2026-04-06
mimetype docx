--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -527,287 +527,240 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spline Interpolation on Compact Riemannian Manifolds</w:t>
+                <w:t xml:space="preserve">Uncertainty Quantification of Spline Predictors on Compact Riemannian Manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Pereira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313523v1</w:t>
+                <w:t xml:space="preserve">hal-05566721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FunQuant: A R package to perform quantization in the context of rare events and time-consuming simulations</w:t>
+                <w:t xml:space="preserve">Spline Interpolation on Compact Riemannian Manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04189822v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313523v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented Quantization: Mixture Models for Risk-Oriented Sensitivity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -829,184 +782,306 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04209768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FunQuant: A R package to perform quantization in the context of rare events and time-consuming simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yann Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04209768v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust inversion under uncertainty for risk analysis – application to the failure of defences against flooding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathematics [math]. Université de Lyon, 2023. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04919035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1016,175 +1091,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plans d'expériences: Plans associés à la régression linéaire</w:t>
+                <w:t xml:space="preserve">Plans d'expériences pour simulations numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527311v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plans d'expériences pour simulations numériques</w:t>
+                <w:t xml:space="preserve">Plans d'expériences: Plans associés à la régression linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527340v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Global Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1193,65 +1268,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500652v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1398,51 +1473,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717715v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Sire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kerleguer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durantin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Defaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2025056586" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-023-02426-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752365v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulli&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pheulpin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2023.2203764" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313523v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209768v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04919035v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527311v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500652v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717715v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Sire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kerleguer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durantin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Defaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2025056586" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-023-02426-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752365v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulli&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pheulpin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2023.2203764" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313523v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209768v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189822v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04919035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527311v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500652v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>