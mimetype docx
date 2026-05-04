--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -21,86 +21,86 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Charlie SIRE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Post-doctoral researcher at in the Geostatistics team, Mines Paris PSL</w:t>
+        <w:t xml:space="preserve">Post-doctoral researcher in the Center for Statistics and Images at Mines Paris PSL.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I work on uncertainty quantification in the context of expensive-to-evaluate simulators and spatio-temporal statistics. My research is primarily based on Gaussian Processes, applied to various challenges such as quantization, optimization, design of experiments, Bayesian calibration, and SPDE-based approaches.</w:t>
+        <w:t xml:space="preserve">My research focuses on uncertainty quantification, with applications to spatial and spatio-temporal prediction and Bayesian inference. I work in particular with data defined on compact Riemannian manifolds and with outputs from computationally expensive simulation models.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>