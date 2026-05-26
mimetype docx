--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -724,267 +724,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313523v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Quantization: Mixture Models for Risk-Oriented Sensitivity Analysis</w:t>
+                <w:t xml:space="preserve">FunQuant: A R package to perform quantization in the context of rare events and time-consuming simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209768v1</w:t>
+                <w:t xml:space="preserve">hal-04189822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FunQuant: A R package to perform quantization in the context of rare events and time-consuming simulations</w:t>
+                <w:t xml:space="preserve">Augmented Quantization: Mixture Models for Risk-Oriented Sensitivity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189822v1</w:t>
+                <w:t xml:space="preserve">hal-04209768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1099,151 +1099,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plans d'expériences pour simulations numériques</w:t>
+                <w:t xml:space="preserve">Plans d'expériences: Plans associés à la régression linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04527340v1</w:t>
+                <w:t xml:space="preserve">hal-04527311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plans d'expériences: Plans associés à la régression linéaire</w:t>
+                <w:t xml:space="preserve">Plans d'expériences pour simulations numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04527311v1</w:t>
+                <w:t xml:space="preserve">hal-04527340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Global Optimization</w:t>
               </w:r>
@@ -1473,51 +1473,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717715v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Sire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kerleguer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durantin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Defaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2025056586" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-023-02426-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752365v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulli&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pheulpin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2023.2203764" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313523v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209768v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189822v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04919035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527311v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500652v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717715v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Sire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kerleguer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durantin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Defaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2025056586" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-023-02426-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752365v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulli&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pheulpin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2023.2203764" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313523v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189822v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209768v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04919035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527311v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527340v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500652v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>