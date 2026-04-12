--- v0 (2026-03-07)
+++ v1 (2026-04-12)
@@ -566,51 +566,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683842v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vidéo (50)</w:t>
+        <w:t xml:space="preserve">Vidéo (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -718,169 +718,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Lire, comprendre, restituer : le stade de Domitien</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les thermes de Caracalla : nouvelles recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100640v1</w:t>
+                <w:t xml:space="preserve">hal-05578682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La muraille aurélienne</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Lire, comprendre, restituer : le stade de Domitien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -924,81 +924,81 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504502v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La Forma Vrbis Romae : un mystérieux plan de Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La muraille aurélienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -1042,553 +1042,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444476v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Philippe Mudry - Vaisseaux fantômes, cendres et mystères. La mort de Pline l'Ancien lors de l'éruption du Vésuve (79 ap. J.-C.)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La Forma Vrbis Romae : un mystérieux plan de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Mudry</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04512484v1</w:t>
+                <w:t xml:space="preserve">hal-05444476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La Domus Augustana : la partie privée du palais impérial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Philippe Mudry - Vaisseaux fantômes, cendres et mystères. La mort de Pline l'Ancien lors de l'éruption du Vésuve (79 ap. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538571v1</w:t>
+                <w:t xml:space="preserve">hal-04512484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La basilique du Latran en 320 ap. J.-C., quand Rome devient chrétienne</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La Domus Augustana : la partie privée du palais impérial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493378v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La volière de Varron : la mise en scène du repas</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La basilique du Latran en 320 ap. J.-C., quand Rome devient chrétienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739537v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le triomphe à Rome : de la cérémonie religieuse au grand spectacle</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La volière de Varron : la mise en scène du repas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -1620,565 +1620,565 @@
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003263v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Cenatio Rotunda : la salle à manger tournante de Néron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le triomphe à Rome : de la cérémonie religieuse au grand spectacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Villedieu</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04288952v1</w:t>
+                <w:t xml:space="preserve">hal-05003263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les coulisses du Colisée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Cenatio Rotunda : la salle à manger tournante de Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Villedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069740v1</w:t>
+                <w:t xml:space="preserve">hal-04288952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Alix Barbet. Rome en couleurs</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les coulisses du Colisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Barbet</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-03983015v1</w:t>
+                <w:t xml:space="preserve">hal-04069740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La brique et le marbre à Rome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Alix Barbet. Rome en couleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288874v1</w:t>
+                <w:t xml:space="preserve">hal-03983015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Rome en hiver</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La brique et le marbre à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -2222,81 +2222,81 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038668v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La déesse Cybèle, un culte à mystères</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Rome en hiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -2328,93 +2328,93 @@
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890436v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Néron, un empereur fou... d’ingénierie</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Janus, le dieu aux deux visages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -2458,81 +2458,81 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810559v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Janus, le dieu aux deux visages</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La déesse Cybèle, un culte à mystères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -2576,81 +2576,81 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605949v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : en voiture à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Néron, un empereur fou... d’ingénierie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -2682,93 +2682,93 @@
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431529v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les Romains et l'huile d'olive</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : en voiture à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -2812,73 +2812,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390519v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le Capitole, la colline sacrée de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2930,81 +2930,81 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Sur les traces de l’assassinat de Jules César</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les Romains et l'huile d'olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -3048,467 +3048,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278465v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Un exploit technique sous le règne de Constance II : l’installation d’un deuxième obélisque dans le Grand Cirque</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Sur les traces de l’assassinat de Jules César</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Tillier</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02592144v1</w:t>
+                <w:t xml:space="preserve">hal-03278465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les marchés de Trajan</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Un exploit technique sous le règne de Constance II : l’installation d’un deuxième obélisque dans le Grand Cirque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969330v1</w:t>
+                <w:t xml:space="preserve">hal-02592144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : L'amour à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les marchés de Trajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Gautier</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-02559038v1</w:t>
+                <w:t xml:space="preserve">hal-02969330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le culte de Mithra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3520,51 +3520,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -3582,51 +3582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3668,169 +3668,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02168139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La nuit à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : L'amour à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02168174v1</w:t>
+                <w:t xml:space="preserve">hal-02559038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Machines de guerre romaines</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La nuit à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -3844,503 +3844,503 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02168113v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02168174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les distributions de blé à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Machines de guerre romaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena Mimmo</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">medihal-02167154v1</w:t>
+                <w:t xml:space="preserve">medihal-02168113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les automates antiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les distributions de blé à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Mimmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02167926v1</w:t>
+                <w:t xml:space="preserve">medihal-02167154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le Palais des empereurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les automates antiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Leterrier</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">medihal-02167098v1</w:t>
+                <w:t xml:space="preserve">medihal-02167926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Quand l'Égypte s'invite à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le Palais des empereurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noémie Gautier</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4352,193 +4352,193 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02167973v1</w:t>
+                <w:t xml:space="preserve">medihal-02167098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Sur les pas de l’empereur Constance II</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Quand l'Égypte s'invite à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02165024v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02167973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Architecture et pouvoir</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Sur les pas de l’empereur Constance II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -4582,81 +4582,81 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02164998v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02165024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le forum républicain</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Architecture et pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -4700,81 +4700,81 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02166960v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02164998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : L'eau à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le forum républicain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -4818,81 +4818,81 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02166112v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02166960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : L'habitat populaire à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : L'eau à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -4924,93 +4924,93 @@
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016</w:t>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02160153v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02166112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le forum boarium</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : L'habitat populaire à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -5054,317 +5054,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02162367v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02160153v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les animaux dans la domus&amp;gt; au Ier siècle après J.-C.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Gautier</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le forum boarium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Leterrier</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">medihal-02160447v1</w:t>
+                <w:t xml:space="preserve">medihal-02162367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le théâtre de Pompée et son vélum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les animaux dans la domus&amp;gt; au Ier siècle après J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02164661v1</w:t>
+                <w:t xml:space="preserve">medihal-02160447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les origines de Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le théâtre de Pompée et son vélum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -5414,75 +5414,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02160096v2</w:t>
+                <w:t xml:space="preserve">medihal-02164661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : De la maquette de P. Bigot à la maquette virtuelle</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les origines de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -5532,75 +5532,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02164687v1</w:t>
+                <w:t xml:space="preserve">medihal-02160096v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : L'enseignement à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : De la maquette de P. Bigot à la maquette virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -5632,565 +5632,565 @@
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02156593v1</w:t>
+                <w:t xml:space="preserve">medihal-02164687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Du stade de Domitien à la place Navone</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : L'enseignement à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02156561v2</w:t>
+                <w:t xml:space="preserve">medihal-02156593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Nouvelle vision du Capitole depuis le Forum romain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le siège de Marseille par l’armée de César</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sammour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02156307v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01727321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le siège de Marseille par l’armée de César</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Du stade de Domitien à la place Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-01727321v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02156561v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le Colisée</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Nouvelle vision du Capitole depuis le Forum romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Marie Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02156539v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02156307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Du Mausolée d'Hadrien au château Saint-Ange</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le Colisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -6240,295 +6240,413 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02156612v2</w:t>
+                <w:t xml:space="preserve">medihal-02156539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : &amp;quot;Les Poliorcétiques&amp;quot; d'Apollodore de Damas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Du Mausolée d'Hadrien au château Saint-Ange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014</w:t>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01727310v1</w:t>
+                <w:t xml:space="preserve">medihal-02156612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : &amp;quot;Les Poliorcétiques&amp;quot; d'Apollodore de Damas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sammour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01727310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les maisons de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02156218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6596,51 +6714,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="683239B9"/>
+    <w:nsid w:val="CFA68BE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6827,51 +6945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charliemorineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8020-346X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141692v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159453v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paitier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505696v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100640v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504502v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444476v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mudry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538571v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739537v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003263v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288952v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983015v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288874v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038668v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890436v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810559v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431529v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592144v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tillier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969330v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559038v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Houel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168139v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168174v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168113v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167154v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Mimmo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167098v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leterrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02165024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164998v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02166960v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02166112v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160153v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02162367v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160447v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164661v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160096v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164687v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156593v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156561v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156307v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Santin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01727321v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sammour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156539v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156612v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01727310v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156218v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charliemorineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8020-346X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141692v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159453v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paitier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505696v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578682v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100640v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504502v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mudry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739537v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003263v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069740v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288874v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038668v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810559v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431529v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390519v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592144v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tillier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969330v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573131v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168139v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Houel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168113v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Mimmo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leterrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02165024v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02166960v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02166112v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160153v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02162367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160447v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164661v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160096v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164687v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156593v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01727321v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sammour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156561v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Santin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156539v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156612v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01727310v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>