--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2724,51 +2724,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : en voiture à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les Romains et l'huile d'olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -2818,75 +2818,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431529v1</w:t>
+                <w:t xml:space="preserve">hal-03390519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le Capitole, la colline sacrée de Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : en voiture à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -2936,75 +2936,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278524v1</w:t>
+                <w:t xml:space="preserve">hal-03431529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les Romains et l'huile d'olive</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le Capitole, la colline sacrée de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -3054,51 +3054,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390519v1</w:t>
+                <w:t xml:space="preserve">hal-03278524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Sur les traces de l’assassinat de Jules César</w:t>
               </w:r>
@@ -3432,169 +3432,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le culte de Mithra</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : L'amour à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573131v1</w:t>
+                <w:t xml:space="preserve">hal-02559038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : &amp;quot;Pompiers&amp;quot; et &amp;quot;police&amp;quot; à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le culte de Mithra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -3638,175 +3638,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02168139v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : L'amour à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : &amp;quot;Pompiers&amp;quot; et &amp;quot;police&amp;quot; à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Houel</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02559038v1</w:t>
+                <w:t xml:space="preserve">medihal-02168139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La nuit à Rome</w:t>
               </w:r>
@@ -5792,207 +5792,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02156593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le siège de Marseille par l’armée de César</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Du stade de Domitien à la place Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Sammour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fleury</w:t>
+                <w:t xml:space="preserve">Jean-François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01727321v1</w:t>
+                <w:t xml:space="preserve">medihal-02156561v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Du stade de Domitien à la place Navone</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Nouvelle vision du Capitole depuis le Forum romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bernard</w:t>
+                <w:t xml:space="preserve">Jeanne-Marie Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6004,169 +6004,169 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02156561v2</w:t>
+                <w:t xml:space="preserve">medihal-02156307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Nouvelle vision du Capitole depuis le Forum romain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le siège de Marseille par l’armée de César</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sammour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02156307v1</w:t>
+                <w:t xml:space="preserve">medihal-01727321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le Colisée</w:t>
               </w:r>
@@ -6388,51 +6388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : &amp;quot;Les Poliorcétiques&amp;quot; d'Apollodore de Damas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sammour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6714,51 +6714,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CFA68BE6"/>
+    <w:nsid w:val="27721918"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6945,51 +6945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charliemorineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8020-346X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141692v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159453v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paitier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505696v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578682v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100640v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504502v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mudry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739537v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003263v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069740v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288874v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038668v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810559v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431529v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390519v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592144v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tillier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969330v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573131v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168139v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Houel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168113v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Mimmo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leterrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02165024v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02166960v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02166112v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160153v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02162367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160447v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164661v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160096v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164687v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156593v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01727321v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sammour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156561v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Santin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156539v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156612v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01727310v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charliemorineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8020-346X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141692v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159453v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paitier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505696v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578682v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100640v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504502v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mudry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739537v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003263v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069740v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288874v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038668v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810559v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390519v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592144v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tillier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969330v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Houel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573131v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168139v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168113v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Mimmo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leterrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02165024v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02166960v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02166112v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160153v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02162367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160447v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164661v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160096v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164687v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156593v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156561v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156307v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Santin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01727321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sammour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156539v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156612v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01727310v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>