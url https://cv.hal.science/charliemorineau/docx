--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2370,51 +2370,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Janus, le dieu aux deux visages</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La déesse Cybèle, un culte à mystères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -2464,75 +2464,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605949v1</w:t>
+                <w:t xml:space="preserve">hal-03890436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La déesse Cybèle, un culte à mystères</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Néron, un empereur fou... d’ingénierie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -2582,75 +2582,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890436v1</w:t>
+                <w:t xml:space="preserve">hal-03810559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Néron, un empereur fou... d’ingénierie</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Janus, le dieu aux deux visages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -2700,75 +2700,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810559v1</w:t>
+                <w:t xml:space="preserve">hal-03605949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les Romains et l'huile d'olive</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : en voiture à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -2818,75 +2818,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390519v1</w:t>
+                <w:t xml:space="preserve">hal-03431529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : en voiture à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les Romains et l'huile d'olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -2936,51 +2936,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431529v1</w:t>
+                <w:t xml:space="preserve">hal-03390519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le Capitole, la colline sacrée de Rome</w:t>
               </w:r>
@@ -5202,263 +5202,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02162367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les animaux dans la domus&amp;gt; au Ier siècle après J.-C.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Gautier</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le théâtre de Pompée et son vélum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02160447v1</w:t>
+                <w:t xml:space="preserve">medihal-02164661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le théâtre de Pompée et son vélum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les animaux dans la domus&amp;gt; au Ier siècle après J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02164661v1</w:t>
+                <w:t xml:space="preserve">medihal-02160447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les origines de Rome</w:t>
               </w:r>
@@ -6714,51 +6714,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27721918"/>
+    <w:nsid w:val="0B6F065B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6945,51 +6945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charliemorineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8020-346X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141692v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159453v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paitier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505696v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578682v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100640v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504502v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mudry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739537v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003263v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069740v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288874v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038668v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810559v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390519v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592144v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tillier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969330v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Houel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573131v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168139v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168113v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Mimmo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leterrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02165024v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02166960v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02166112v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160153v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02162367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160447v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164661v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160096v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164687v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156593v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156561v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156307v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Santin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01727321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sammour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156539v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156612v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01727310v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charliemorineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8020-346X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141692v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159453v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paitier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505696v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578682v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100640v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504502v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mudry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739537v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003263v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069740v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288874v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038668v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810559v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605949v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431529v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390519v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592144v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tillier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969330v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Houel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573131v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168139v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168113v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Mimmo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leterrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02165024v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02166960v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02166112v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160153v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02162367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164661v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160447v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160096v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164687v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156593v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156561v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156307v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Santin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01727321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sammour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156539v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156612v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01727310v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>