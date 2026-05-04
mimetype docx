--- v0 (2026-04-02)
+++ v1 (2026-05-04)
@@ -66,2495 +66,3286 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UBE2N: Hope on the Cancer Front, How to Inhibit This Promising Target Prospect?</w:t>
+                <w:t xml:space="preserve">ID Card of Mcl-1 PROTAC degrader: From in silico design to biological validation in chemoresistant ovarian cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Schwalen</w:t>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Côme Ghadi</w:t>
+                <w:t xml:space="preserve">Jocelyn Pezeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonie Ibazizene</w:t>
+                <w:t xml:space="preserve">Nicolas Guedeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shafi Ullah Khan</w:t>
+                <w:t xml:space="preserve">Hippolyte Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+                <w:t xml:space="preserve">Thomas Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17, pp.100336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.4c01517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmcr.2026.100336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885402v1</w:t>
+                <w:t xml:space="preserve">hal-05583537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROTAC 2.0: Expanding the frontiers of targeted protein degradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PROTAC : Nouvelles stratégies thérapeutiques basées sur l’exploitation des voies de dégradation des protéines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cornu</w:t>
+                <w:t xml:space="preserve">Florian Schwalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lemaitre</w:t>
+                <w:t xml:space="preserve">Charline Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Discovery Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 218 (3-4), pp.105-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jbio/2024010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.drudis.2025.104376⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472074v1</w:t>
+                <w:t xml:space="preserve">hal-05583533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards New Anti‐inflammatory Agents: Design, Synthesis and Evaluation of Molecules Targeting XIAP‐BIR2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UBE2N: Hope on the Cancer Front, How to Inhibit This Promising Target Prospect?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Schwalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ragui Farag</w:t>
+                <w:t xml:space="preserve">Côme Ghadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guedeney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Schwalen</w:t>
+                <w:t xml:space="preserve">Léonie Ibazizene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Zadorovnyj</w:t>
+                <w:t xml:space="preserve">Shafi Ullah Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Barczyk</w:t>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.e202400567. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmdc.202400567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.4c01517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772005v1</w:t>
+                <w:t xml:space="preserve">hal-04885402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular glue degraders: exciting opportunities for novel drug discovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PROTAC 2.0: Expanding the frontiers of targeted protein degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lemaitre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Since</w:t>
+                <w:t xml:space="preserve">Charline Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Kieffer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17460441.2024.2306845⟩</w:t>
+              <w:t xml:space="preserve">Drug Discovery Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (6), pp.104376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drudis.2025.104376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711906v1</w:t>
+                <w:t xml:space="preserve">hal-05583536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target fishing reveals PfPYK-1 and PfRab6 as potential targets of an antiplasmodial 4-anilino-2-trichloromethylquinazoline hit compound</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PROTAC 2.0: Expanding the frontiers of targeted protein degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2024.117654⟩</w:t>
+              <w:t xml:space="preserve">Drug Discovery Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (6), pp.104376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drudis.2025.104376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503278v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROTAC technology: A new drug design for chemical biology with many challenges in drug discovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Towards New Anti‐Inflammatory Agents: Design, Synthesis and Evaluation of Molecules Targeting XIAP‐BIR2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guedeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cornu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian Schwalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Zadoroznyj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Barczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Discovery Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.drudis.2022.103395⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.202400567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936766v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Tool to Design Small Synthetic Inhibitors Selective for XIAP-BIR3 Domain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Towards New Anti‐inflammatory Agents: Design, Synthesis and Evaluation of Molecules Targeting XIAP‐BIR2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ragui Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guedeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Schwalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Zadorovnyj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Barczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28135155⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e202400567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.202400567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222485v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Tool to Design Small Synthetic Inhibitors Selective for XIAP-BIR3 Domain</w:t>
+                <w:t xml:space="preserve">Target fishing reveals PfPYK-1 and PfRab6 as potential targets of an antiplasmodial 4-anilino-2-trichloromethylquinazoline hit compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Farag</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guedeney</w:t>
+                <w:t xml:space="preserve">C. Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Primas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sophie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Merckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28135155⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 102, pp.117654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2024.117654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148037v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncellular screening for the discovery of protein–protein interaction modulators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Molecular glue degraders: exciting opportunities for novel drug discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Schwalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Since</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Discovery Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.drudis.2020.07.012⟩</w:t>
+              <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (4), pp.433-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17460441.2024.2306845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493870v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of new hit-molecules targeting Plasmodium falciparum through a global SAR study of the 4-substituted-2-trichloromethylquinazoline antiplasmodial scaffold</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Molecular glue degraders: exciting opportunities for novel drug discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Schwalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Since</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Kieffer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armand Gellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.09.029⟩</w:t>
+              <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (4), pp.433-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17460441.2024.2306845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416990v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential one pot double C H heteroarylation of thiophene using bromopyridines to synthesize unsymmetrical 2,5-bipyridylthiophenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PROTAC technology: A new drug design for chemical biology with many challenges in drug discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guedeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Schwalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Kieffer</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2017.07.049⟩</w:t>
+              <w:t xml:space="preserve">Drug Discovery Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (1), pp.103395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drudis.2022.103395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02043719v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing the contamination of hospital personnel by cytotoxic agents: evaluation and training of the para-professional healthcare workers in oncology units</w:t>
+                <w:t xml:space="preserve">Computational Tool to Design Small Synthetic Inhibitors Selective for XIAP-BIR3 Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kieffer</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guedeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecc.12249⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (13), pp.5155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28135155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01460563v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antileishmanial pharmacomodulation in 8-nitroquinolin-2(1H)-one series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Computational Tool to Design Small Synthetic Inhibitors Selective for XIAP-BIR3 Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guedeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2015.03.064⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28135155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01460646v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for new antileishmanial derivatives in 8-nitroquinolin-2(1H)-one series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PROTAC technology: A new drug design for chemical biology with many challenges in drug discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guedeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Schwalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Kieffer</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.12.056⟩</w:t>
+              <w:t xml:space="preserve">Drug Discovery Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (1), pp.103395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drudis.2022.103395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01460569v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and in vitro evaluation of 4-trichloromethylpyrrolo[1,2-a]quinoxalines as new antiplasmodial agents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+                <w:t xml:space="preserve">Noncellular screening for the discovery of protein–protein interaction modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Kieffer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Sophie Voisin-Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.06.014⟩</w:t>
+              <w:t xml:space="preserve">Drug Discovery Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25, pp.1592 - 1603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drudis.2020.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417058v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new DMAP-catalyzed and microwave-assisted approach for introducing heteroarylamino substituents at position 4 of the quinazoline ring.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Discovery of new hit-molecules targeting Plasmodium falciparum through a global SAR study of the 4-substituted-2-trichloromethylquinazoline antiplasmodial scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Desroches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Primas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Gellis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2014.09.024⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125 (128), pp.68-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417081v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonogashira cross-coupling reaction in 4-chloro-2-trichloromethylquinazoline series is possible despite a side dimerization reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sequential one pot double C H heteroarylation of thiophene using bromopyridines to synthesize unsymmetrical 2,5-bipyridylthiophenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Gellis</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Berhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 69 (14), pp.2987-2995. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.01.094⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 73 (37), pp.5509-5516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2017.07.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821454v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Preventing the contamination of hospital personnel by cytotoxic agents: evaluation and training of the para-professional healthcare workers in oncology units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagrassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.404-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecc.12249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antileishmanial pharmacomodulation in 8-nitroquinolin-2(1H)-one series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Paloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (10), pp.2377-2386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2015.03.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Looking for new antileishmanial derivatives in 8-nitroquinolin-2(1H)-one series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Castera-Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.282-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.12.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis and in vitro evaluation of 4-trichloromethylpyrrolo[1,2-a]quinoxalines as new antiplasmodial agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Primas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Suzanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83, pp.26-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new DMAP-catalyzed and microwave-assisted approach for introducing heteroarylamino substituents at position 4 of the quinazoline ring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Gellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Primas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lanzada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 78 (44), pp.8257-8266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2014.09.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonogashira cross-coupling reaction in 4-chloro-2-trichloromethylquinazoline series is possible despite a side dimerization reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Primas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castera-Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (14), pp.2987-2995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.01.094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A New Synthetic Route to Original Sulfonamide Derivatives in 2-Trichloromethylquinazoline Series: A Structure-Activity Relationship Study of Antiplasmodial Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Primas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dumètre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (7), pp.8105-8117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules17078105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2701,51 +3492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schwalen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Ghadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Ibazizene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafi Ullah Khan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c01517" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05472074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemaitre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Kieffer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2025.104376" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772005v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ragui Farag" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guedeney" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Zadorovnyj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Barczyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400567" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711906v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2024.2306845" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503278v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kieffer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Primas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merckx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reininger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117654" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936766v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2022.103395" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Farag" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28135155" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148037v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jourdan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouanne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2020.07.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Desroches" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Primas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Gellis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.09.029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Babin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Slimani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Berhault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2017.07.049" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFK13X89-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460563v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verhaeghe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagrassa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gregoire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Moussaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.12249" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2FD0S51-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460646v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paloque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2015.03.064" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CP580VS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Castera-Ducros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.12.056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFCJVM4P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417058v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Suzanne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.06.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417081v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lanzada" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.09.024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821454v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castera-Ducros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gellis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.01.094" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G06BNCT4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772858v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dum&#232;tre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules17078105" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583537v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Pezeril" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guedeney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Paysant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemaitre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmcr.2026.100336" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schwalen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Kieffer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2024010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5QDZL656-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885402v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Ghadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Ibazizene" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafi Ullah Khan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c01517" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2025.104376" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05472074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583526v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Farag" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Zadoroznyj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barczyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400567" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772005v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ragui Farag" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Zadorovnyj" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Barczyk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kieffer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Primas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merckx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reininger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117654" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711906v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2024.2306845" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936766v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2022.103395" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222485v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28135155" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583541v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493870v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jourdan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouanne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2020.07.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416990v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Desroches" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Primas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Gellis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.09.029" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Babin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Slimani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Berhault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2017.07.049" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFK13X89-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verhaeghe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagrassa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gregoire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Moussaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.12249" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2FD0S51-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paloque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2015.03.064" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CP580VS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460569v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Castera-Ducros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.12.056" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFCJVM4P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Suzanne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.06.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417081v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lanzada" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.09.024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821454v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castera-Ducros" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gellis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.01.094" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G06BNCT4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772858v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dum&#232;tre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules17078105" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>