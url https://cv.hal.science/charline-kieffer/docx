--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -744,563 +744,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards New Anti‐Inflammatory Agents: Design, Synthesis and Evaluation of Molecules Targeting XIAP‐BIR2</w:t>
+                <w:t xml:space="preserve">Towards New Anti‐inflammatory Agents: Design, Synthesis and Evaluation of Molecules Targeting XIAP‐BIR2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Farag</w:t>
+                <w:t xml:space="preserve">Marc Ragui Farag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guedeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Schwalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Zadoroznyj</w:t>
+                <w:t xml:space="preserve">Aymeric Zadorovnyj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Barczyk</w:t>
+                <w:t xml:space="preserve">Amelie Barczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20 (2), </w:t>
+              <w:t xml:space="preserve">, 2024, pp.e202400567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cmdc.202400567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583526v1</w:t>
+                <w:t xml:space="preserve">hal-04772005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards New Anti‐inflammatory Agents: Design, Synthesis and Evaluation of Molecules Targeting XIAP‐BIR2</w:t>
+                <w:t xml:space="preserve">Towards New Anti‐Inflammatory Agents: Design, Synthesis and Evaluation of Molecules Targeting XIAP‐BIR2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ragui Farag</w:t>
+                <w:t xml:space="preserve">Marc Farag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guedeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Schwalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Zadorovnyj</w:t>
+                <w:t xml:space="preserve">Aymeric Zadoroznyj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Barczyk</w:t>
+                <w:t xml:space="preserve">Amélie Barczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.e202400567. </w:t>
+              <w:t xml:space="preserve">, 2024, 20 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cmdc.202400567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772005v1</w:t>
+                <w:t xml:space="preserve">hal-05583526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target fishing reveals PfPYK-1 and PfRab6 as potential targets of an antiplasmodial 4-anilino-2-trichloromethylquinazoline hit compound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular glue degraders: exciting opportunities for novel drug discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Schwalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kieffer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Reininger</w:t>
+                <w:t xml:space="preserve">Marc Since</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2024.117654⟩</w:t>
+              <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (4), pp.433-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17460441.2024.2306845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503278v1</w:t>
+                <w:t xml:space="preserve">hal-04711906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular glue degraders: exciting opportunities for novel drug discovery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Schwalen</w:t>
+                <w:t xml:space="preserve">Target fishing reveals PfPYK-1 and PfRab6 as potential targets of an antiplasmodial 4-anilino-2-trichloromethylquinazoline hit compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Primas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Since</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charline Kieffer</w:t>
+                <w:t xml:space="preserve">L. Reininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (4), pp.433-449. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 102, pp.117654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17460441.2024.2306845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2024.117654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711906v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular glue degraders: exciting opportunities for novel drug discovery</w:t>
               </w:r>
@@ -1325,91 +1325,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Schwalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (4), pp.433-449. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17460441.2024.2306845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583519v1</w:t>
@@ -1550,51 +1550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Tool to Design Small Synthetic Inhibitors Selective for XIAP-BIR3 Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Farag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1680,51 +1680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Tool to Design Small Synthetic Inhibitors Selective for XIAP-BIR3 Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Farag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2337,51 +2337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventing the contamination of hospital personnel by cytotoxic agents: evaluation and training of the para-professional healthcare workers in oncology units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3492,51 +3492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583537v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Pezeril" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guedeney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Paysant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemaitre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmcr.2026.100336" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schwalen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Kieffer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2024010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5QDZL656-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885402v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Ghadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Ibazizene" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafi Ullah Khan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c01517" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2025.104376" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05472074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583526v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Farag" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Zadoroznyj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barczyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400567" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772005v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ragui Farag" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Zadorovnyj" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Barczyk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kieffer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Primas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merckx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reininger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117654" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711906v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2024.2306845" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936766v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2022.103395" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222485v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28135155" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583541v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493870v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jourdan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouanne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2020.07.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416990v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Desroches" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Primas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Gellis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.09.029" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Babin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Slimani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Berhault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2017.07.049" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFK13X89-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verhaeghe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagrassa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gregoire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Moussaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.12249" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2FD0S51-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paloque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2015.03.064" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CP580VS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460569v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Castera-Ducros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.12.056" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFCJVM4P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Suzanne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.06.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417081v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lanzada" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.09.024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821454v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castera-Ducros" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gellis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.01.094" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G06BNCT4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772858v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dum&#232;tre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules17078105" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583537v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Pezeril" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guedeney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Paysant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemaitre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmcr.2026.100336" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schwalen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Kieffer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2024010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5QDZL656-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885402v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Ghadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Ibazizene" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafi Ullah Khan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c01517" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2025.104376" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05472074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772005v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ragui Farag" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Zadorovnyj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Barczyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400567" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Farag" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Zadoroznyj" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barczyk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711906v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2024.2306845" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kieffer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Primas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merckx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reininger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117654" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936766v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2022.103395" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222485v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28135155" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583541v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493870v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jourdan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouanne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2020.07.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416990v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Desroches" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Primas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Gellis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.09.029" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Babin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Slimani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Berhault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2017.07.049" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFK13X89-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verhaeghe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagrassa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gregoire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Moussaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.12249" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2FD0S51-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paloque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2015.03.064" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CP580VS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460569v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Castera-Ducros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.12.056" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFCJVM4P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Suzanne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.06.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417081v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lanzada" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.09.024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821454v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castera-Ducros" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gellis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.01.094" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G06BNCT4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772858v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dum&#232;tre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules17078105" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>