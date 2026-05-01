--- v0 (2026-03-14)
+++ v1 (2026-05-01)
@@ -425,174 +425,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870587v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-usage des ressources et mobilités : l’intensification dans une zone humide sahélienne. Le lac Tchad vu par sa fenêtre camerounaise</w:t>
+                <w:t xml:space="preserve">Gouvernance foncière et intensification du multi-usage de l’espace. Le cas de la fenêtre camerounaise du lac Tchad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie et développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 353-354, pp.45-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.4919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870590v1</w:t>
+                <w:t xml:space="preserve">hal-01870585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance foncière et intensification du multi-usage de l’espace. Le cas de la fenêtre camerounaise du lac Tchad</w:t>
+                <w:t xml:space="preserve">Multi-usage des ressources et mobilités : l’intensification dans une zone humide sahélienne. Le lac Tchad vu par sa fenêtre camerounaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anthropologie et développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.4919⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01870585v1</w:t>
+                <w:t xml:space="preserve">hal-01870590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lac Tchad, un agrosystème cosmopolite centré sur l’innovation</w:t>
               </w:r>
@@ -695,301 +695,301 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marchés et solidarités familiales : les trajectoires des jeunes dans une agriculture familiale en cours d’intensification (Guinée Forestière)</w:t>
+                <w:t xml:space="preserve">Des « communs » non excluant ? L'originalité de la gouvernance des ressources naturelles dans la partie camerounaise du lac Tchad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865097v1</w:t>
+                <w:t xml:space="preserve">hal-01870602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les approches systémiques dans les dispositifs d’appui à l’innovation agricole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Pallière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Rangé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boko Haram, révélateur des insécurités foncières au lac Tchad (Cameroun) ?</w:t>
+                <w:t xml:space="preserve">Marchés et solidarités familiales : les trajectoires des jeunes dans une agriculture familiale en cours d’intensification (Guinée Forestière)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Pallière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870601v1</w:t>
+                <w:t xml:space="preserve">hal-01865097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des « communs » non excluant ? L'originalité de la gouvernance des ressources naturelles dans la partie camerounaise du lac Tchad</w:t>
+                <w:t xml:space="preserve">Boko Haram, révélateur des insécurités foncières au lac Tchad (Cameroun) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870602v1</w:t>
+                <w:t xml:space="preserve">hal-01870601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1371,152 +1371,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01853710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La région du lac Tchad avant Boko Haram. Développement et gouvernance : un espace fragile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les variables-clés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Magrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Pérouse de Montclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Géraud Magrin; Marc-Antoine Pérouse de Monclos. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géraud Magrin; Marc-Antoine Perouse de Montclos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise et développement. La région du lac Tchad à l’épreuve de Boko Haram</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.75-125, 2018</w:t>
+              <w:t xml:space="preserve">, pp.219-240, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01853715v1</w:t>
+                <w:t xml:space="preserve">hal-01853721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régime humanitaire, tensions sociales et enjeux de développement</w:t>
               </w:r>
@@ -1617,165 +1630,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les variables-clés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La région du lac Tchad avant Boko Haram. Développement et gouvernance : un espace fragile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Pérouse de Montclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Magrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Géraud Magrin; Marc-Antoine Perouse de Montclos. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géraud Magrin; Marc-Antoine Pérouse de Monclos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise et développement. La région du lac Tchad à l’épreuve de Boko Haram</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.219-240, 2018</w:t>
+              <w:t xml:space="preserve">, pp.75-125, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01853721v1</w:t>
+                <w:t xml:space="preserve">halshs-01853715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recomposition du système régional</w:t>
               </w:r>
@@ -1897,358 +1897,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01853717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes d'activité des populations riveraines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variations lacustres et mobilités humaines De la résilience à la performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magrin G. (dir.); Lemoalle J. (dir.); Pourtier R. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas du lac Tchad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Passages, p. 120-123, 2015</w:t>
+              <w:t xml:space="preserve">, Passages, p. 78-80, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484747v1</w:t>
+                <w:t xml:space="preserve">hal-01484730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance locale des ressources naturelles. Un besoin de légitimation des autorités et des territoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les systèmes d'activités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Magrin G. (dir.); Lemoalle J. (dir.); Pourtier R. (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géraud Magrin; Roland Pourtier; Jacques Lemoalle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas du lac Tchad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Passages, p. 150-152, 2015</w:t>
+              <w:t xml:space="preserve">, Passages, p.120-122, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484742v1</w:t>
+                <w:t xml:space="preserve">halshs-01444290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations lacustres et mobilités humaines De la résilience à la performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les systèmes d'activité des populations riveraines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magrin G. (dir.); Lemoalle J. (dir.); Pourtier R. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas du lac Tchad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Passages, p. 78-80, 2015</w:t>
+              <w:t xml:space="preserve">, Passages, p. 120-123, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484730v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes d'activités</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La gouvernance locale des ressources naturelles. Un besoin de légitimation des autorités et des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Géraud Magrin; Roland Pourtier; Jacques Lemoalle. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Amadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Magrin G. (dir.); Lemoalle J. (dir.); Pourtier R. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas du lac Tchad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Passages, p.120-122, 2015</w:t>
+              <w:t xml:space="preserve">, Passages, p. 150-152, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01444290v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élevage au lac Tchad. Une oasis pastorale diversifiée</w:t>
               </w:r>
@@ -2327,247 +2327,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulations locales de l’accès aux ressources et articulation des pouvoirs</w:t>
+                <w:t xml:space="preserve">Histoire du peuplement et logiques de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Boureima</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Raimond</w:t>
+                <w:t xml:space="preserve">Frédéric Reounodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saibou Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement du lac Tchad : situation actuelle et futurs possibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p.476-501, 2014, Expertise collégiale</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01265586v1</w:t>
+                <w:t xml:space="preserve">hal-01870592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire du peuplement et logiques de mobilité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régulations locales de l’accès aux ressources et articulation des pouvoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saibou Issa</w:t>
+                <w:t xml:space="preserve">Amadou Boureima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Magrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRD Editions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement du lac Tchad : situation actuelle et futurs possibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, p.476-501, 2014, Expertise collégiale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870592v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01265586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques d'élevage</w:t>
               </w:r>
@@ -3456,132 +3456,162 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing youth work models in pastoralism : questioning the disruption of institutional compromises in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Dario Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Ancey</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mercandalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'antropologia del lavoro/Il lavoro applicato dell'antropologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Società Italiana di Antropologia Applicata - Università di Messina, Dec 2024, Messina, France</w:t>
+              <w:t xml:space="preserve">, Società Italiana di Antropologia Applicata - Università di Messina, Dec 2024, Messina, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pastoralist Youth in towns and cities: mobility patterns in times of Crisis of Governance in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Dario Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3610,392 +3640,392 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUAES Congress 2020 – Coming on Age of Earth: Legacies and Next Generation Anthropology, PANEL 10 – LOST IN REPRESENTATION: CHANGES AND PARADOXES IN THE NOMADS’ LIFE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Sibenik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de l’approche « système » au dialogue entre techniciens et producteurs. Une expérience dans un projet de développement rural en Guinée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Les acteurs de l'aide internationale vers quels savoirs, engagements et compétences ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir adulte dans un contexte de compétition et de marchandisation foncière. Le cas d'une économie de plantation en Guinée Forestière (pays kpelle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème édition des Journées doctorales du pôle foncier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les projets de développement favorisent-ils la construction de nouveaux communs autour des savoirs ? Le cas du développement de la pisciculture en Guinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale de l'AFD sur le développement -12 ème édition : Communs et développement. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lac est-il vraiment le carrefour du bassin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Abdourahamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Luxereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan du programme Plantadiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01451844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4005,51 +4035,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pastoralisme et la jeunesse pastorale au Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4084,283 +4114,283 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GRET, Campus du jardin d’agronomie tropicale de Paris, 45bis avenue de la Belle Gabrielle, 94736 Nogent sur Marne cedex; Institut de Recherches et Application de Méthodes de développement; Réseau Billital Maroobe. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pastoralist youth in towns and cities. Supporting the economic and social integration of pastoralist youth.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pastoralist youth in towns and citiesSupporting the economic and social integration of pastoralist youth. Chad and Burkina Faso.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Patat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Food and Agriculture Organization of the United Nations (FAO). 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Food and Agricultural Organisation. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632155v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pastoralist youth in towns and citiesSupporting the economic and social integration of pastoralist youth. Chad and Burkina Faso.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Magnani</w:t>
+                <w:t xml:space="preserve">Pastoralist youth in towns and cities. Supporting the economic and social integration of pastoralist youth.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Rangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Dario Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Patat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Food and Agricultural Organisation. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Food and Agriculture Organization of the United Nations (FAO). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702553v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunes pasteurs en ville. Accompagner l’insertion économique et sociale des jeunes pasteurs. Tchad et Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4399,421 +4429,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Organisation des Nations Unies pour l’alimentation et l’agriculture (FAO). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02624785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès des jeunes à la terre. Synthèse bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR Prodig. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autonomisation socio-économique des jeunes ruraux dans un contexte de compétition et de marchandisation foncière. Le cas d’une économie de plantation en Guinée Forestière (pays kpelle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR Prodig. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration et contribution de la pisciculture au développement agricole du sud de la Guinée Forestière.</w:t>
+                <w:t xml:space="preserve">Les prestations paysannes en pisciculture, clé de voûte du « passage à l’échelle » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Pallière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] APDRA Pisiculture Paysanne. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] APDRA Pisciculture Paysanne. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01789489v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les prestations paysannes en pisciculture, clé de voûte du « passage à l’échelle » ?</w:t>
+                <w:t xml:space="preserve">Intégration et contribution de la pisciculture au développement agricole du sud de la Guinée Forestière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Pallière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] APDRA Pisciculture Paysanne. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] APDRA Pisiculture Paysanne. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01789499v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux fonciers des aménagements de bas-fonds : le cas des aménagements pisci-rizicoles dans les économies de plantation du pays kpelle (Guinée Forestière, Guinée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] fiche expérience projet. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4960,51 +4990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01591378v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Rang&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016AGPT0014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Dario Magnani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ancey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.243.0115" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870587v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870585v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4919" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Abdourahamani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7089" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865097v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Palli&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811924v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870601v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379092v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Burger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mbagogo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamadou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lemoalle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauvin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/lac-tchad-boko-haram" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine P&#233;rouse de Montclos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870591v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Magrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessana Ahmat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Don" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853721v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853717v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Doua Aoudou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dangbet Zakinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/crise-et-developpement-la-region-du-lac-tchad-lepreuve-de-boko-haram" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484747v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484742v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amadou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484754v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R&#233;ounodji" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gu&#233;rin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Boureima" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870592v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Reounodji" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saibou Issa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484716v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444329v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008280v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mansion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benkahla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008319v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870604v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870605v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905684v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702473v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mercandalli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Magnani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Patat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904107v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547367v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710771v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870618v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710761v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Luxereau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841647v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632155v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702553v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624785v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870612v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870610v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789499v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01591378v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Rang&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016AGPT0014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Dario Magnani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ancey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.243.0115" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870587v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870585v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4919" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Abdourahamani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7089" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Palli&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865097v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870601v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379092v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Burger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mbagogo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamadou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lemoalle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauvin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/lac-tchad-boko-haram" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine P&#233;rouse de Montclos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870591v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Magrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessana Ahmat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Don" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853717v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Doua Aoudou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dangbet Zakinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/crise-et-developpement-la-region-du-lac-tchad-lepreuve-de-boko-haram" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484730v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444290v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484747v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484742v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amadou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484754v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R&#233;ounodji" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gu&#233;rin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870592v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Reounodji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saibou Issa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265586v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Boureima" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484716v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444329v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008280v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mansion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benkahla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008319v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870604v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870605v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905684v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702473v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mercandalli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Magnani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Patat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904107v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710771v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870618v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710761v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451844v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Luxereau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841647v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702553v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632155v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624785v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870612v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870610v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789499v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789489v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870616v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>