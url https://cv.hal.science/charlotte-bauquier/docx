--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -72,320 +72,320 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention des cancers cutanés et théorie de l’inoculation : Recherche interventionnelle chez les adolescents</w:t>
+                <w:t xml:space="preserve">Cognitive side effects in cancer treatment: communication challenges for healthcare providers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Bel</w:t>
+                <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Coste</w:t>
+                <w:t xml:space="preserve">Maëva Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Coudon</w:t>
+                <w:t xml:space="preserve">Murielle Sevenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Psychosocial Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07347332.2026.2632683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027382v1</w:t>
+                <w:t xml:space="preserve">hal-05567856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive complaints in patients after cancer treatment: understanding oncologists’ representations and management practices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prévention des cancers cutanés et théorie de l’inoculation : Recherche interventionnelle chez les adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Pannard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Marlène Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Piton</w:t>
+                <w:t xml:space="preserve">Anaïs Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Sevenne</w:t>
+                <w:t xml:space="preserve">Astrid Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372097v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Online Interactive Decision Tools on Women’s Decision-Making Regarding Breast Cancer Screening: Systematic Review and Meta-Analysis</w:t>
               </w:r>
@@ -410,51 +410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Downham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Bonniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Mandrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -499,1674 +499,1704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generational perspectives on PrEP, prevention, and sexual practices in MSM (ANRS-PREVENIR cohort)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Boshouwers</w:t>
+                <w:t xml:space="preserve">Cognitive complaints in patients after cancer treatment: understanding oncologists’ representations and management practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Sevenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09540121.2025.2584596⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (12), pp.1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-025-10082-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393249v1</w:t>
+                <w:t xml:space="preserve">hal-05567917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General practitioners' recommendation of HPV vaccination to adolescents aged 11-14 may be gender-biased as suggested by a qualitative study in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Generational perspectives on PrEP, prevention, and sexual practices in MSM (ANRS-PREVENIR cohort)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boshouwers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Mabire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-05426-x⟩</w:t>
+              <w:t xml:space="preserve">AIDS Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (12), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09540121.2025.2584596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148426v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment impliquer le public et les patient(e)s dans la recherche en prévention primaire: Perspectives internationales et leçons tirées du réseau de recherche en prévention primaire des cancers CANCEPT</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">General practitioners' recommendation of HPV vaccination to adolescents aged 11-14 may be gender-biased as suggested by a qualitative study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura X. Gil Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Villain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17269/s41997-025-01135-0⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (Article number: 22642), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-05426-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441815v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiencing the COVID-19 health crisis : Quality of life of young to mid-life hematology patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Golfier</w:t>
+                <w:t xml:space="preserve">Comment impliquer le public et les patient(e)s dans la recherche en prévention primaire: Perspectives internationales et leçons tirées du réseau de recherche en prévention primaire des cancers CANCEPT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Oustric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Claudia Addamiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niamh M Redmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychosocial Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07347332.2024.2384441⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17269/s41997-025-01135-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723275v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering patients' participation in oncology research by developing psychological empowerment and a sense of community</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experiencing the COVID-19 health crisis : Quality of life of young to mid-life hematology patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Parnalland</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202781⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychosocial Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07347332.2024.2384441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761279v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être citoyen membre d’une communauté au service de la recherche en cancérologie, quels effets ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romaine Desjardin</w:t>
+                <w:t xml:space="preserve">Fostering patients' participation in oncology research by developing psychological empowerment and a sense of community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Helga Sallé</w:t>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Andrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Biaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Parnalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.244.0007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (6), pp.202781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702930v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is There a Specific Profile of COVID-19 Risk Perception among People with Cancer? A Cross-Sectional Study Existe-t-il un profil spécifique de perception du risque de COVID-19 chez les personnes atteintes d’un cancer ? une étude transversale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Perray</w:t>
+                <w:t xml:space="preserve">Être citoyen membre d’une communauté au service de la recherche en cancérologie, quels effets ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaine Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32604/po.2023.042296⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, vol. 36 (4), pp.7-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.244.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04443400v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construire un projet de recherche en oncologie avec les personnes concernées : retour d’expérience et leçons apprises</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Denieul</w:t>
+                <w:t xml:space="preserve">Is There a Specific Profile of COVID-19 Risk Perception among People with Cancer? A Cross-Sectional Study Existe-t-il un profil spécifique de perception du risque de COVID-19 chez les personnes atteintes d’un cancer ? une étude transversale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mabire-Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Siméone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Marmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Perray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (4), pp.245-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/po.2023.042296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734441v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04443400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet IMPAQT : réflexions sur un dispositif participatif de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-construire un projet de recherche en oncologie avec les personnes concernées : retour d’expérience et leçons apprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Baillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Denieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723295v1</w:t>
+                <w:t xml:space="preserve">hal-04734441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willingness of French General Practitioners to Prescribe mHealth Apps and Devices: Quantitative Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+                <w:t xml:space="preserve">Le projet IMPAQT : réflexions sur un dispositif participatif de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aline Sarradon-Eck</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Baillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Denieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/28372⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (3), pp.191-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/po.2023.044552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04056865v1</w:t>
+                <w:t xml:space="preserve">hal-04723295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of HIV/AIDS-Related Human and Social Sciences Research to a Better Understanding of the Challenges of Hepatitis B Prevention, Diagnosis and Care</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Willingness of French General Practitioners to Prescribe mHealth Apps and Devices: Quantitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Della Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Sarradon-Eck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (6), pp.1166. </w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.e28372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9061166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/28372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723279v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04056865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence du sexe des élèves et du contexte scolaire de mixité/non-mixité sur l’élaboration du discours des adolescent·es au sujet de la vaccination contre l’infection papillomavirus humain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Contribution of HIV/AIDS-Related Human and Social Sciences Research to a Better Understanding of the Challenges of Hepatitis B Prevention, Diagnosis and Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9061166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723306v1</w:t>
+                <w:t xml:space="preserve">hal-04723279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Seintinelles 2018 Barometer Study: What Is the Profile of Men Who Register on the Les Seintinelles Collaborative Research Platform? Results from a Gendered Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’influence du sexe des élèves et du contexte scolaire de mixité/non-mixité sur l’élaboration du discours des adolescent·es au sujet de la vaccination contre l’infection papillomavirus humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Consumer Health on the Internet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.26-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15398285.2021.1983714⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04723287v1</w:t>
+                <w:t xml:space="preserve">hal-04723306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How French adolescents use images to represent HPV vaccination (during school-based workshops)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (6), pp.731-746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2194,265 +2224,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ces citoyen(nes) qui se portent volontaires pour participer aux recherches dans le champ du cancer – résultats du Baromètre Seintinelles 2018</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Seintinelles 2018 Barometer Study: What Is the Profile of Men Who Register on the Les Seintinelles Collaborative Research Platform? Results from a Gendered Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2019.11.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Consumer Health on the Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (4), pp.383-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15398285.2021.1983714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03489494v1</w:t>
+                <w:t xml:space="preserve">hal-04723287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démarche innovante pour favoriser la recherche communautaire et faire vivre la démocratie sanitaire en oncologie : les Seintinelles</w:t>
+                <w:t xml:space="preserve">Ces citoyen(nes) qui se portent volontaires pour participer aux recherches dans le champ du cancer – résultats du Baromètre Seintinelles 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bassoleil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sablone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (4), </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107, pp.333 - 343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.174.0547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2019.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01752532v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘I don’t know if I’m making the right decision’: French mothers and HPV vaccination in a context of controversy</w:t>
               </w:r>
@@ -2464,51 +2494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Vergelys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2566,116 +2596,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03342889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une démarche innovante pour favoriser la recherche communautaire et faire vivre la démocratie sanitaire en oncologie : les Seintinelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.174.0547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01752532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment faire vivre la démocratie sanitaire en oncologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">les carnets du greps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.50-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01752640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2685,361 +2819,361 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche communautaire en psychologie sociale : Reconnaissance des savoirs et enjeux relationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Di Ciaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Muller; Vanessa Laguette; Lionel Dany. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et interventions en psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition des Archives Contemporaines, pp.37-48, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sexualité comme facteur de risque et la vaccination contre les papillomavirus humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexualité, savoirs et pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses de l'Université de Montréal, pp.75-87, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer et facteurs de risques : Opinions et perceptions de la population française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Baromètre Cancer 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Santé Publique France, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3049,114 +3183,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales de la vaccination HPV à l’adolescence : Une approche psychosociale et communautaire en milieu scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Lumière Lyon 2, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04988615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3303,51 +3437,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Coste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Baillat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Piton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Sevenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-10082-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Villain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Downham" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Bonniec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Mandrik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/65974" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05393249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boshouwers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mabire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puppo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2025.2584596" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura X. Gil S&#225;nchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bujon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05426-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441815v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oustric" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Addamiano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh M Redmond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam S&#232;ve" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Di Giovanni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/s41997-025-01135-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Belnez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Fayard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Golfier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2024.2384441" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761279v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Andrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Biaudet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parnalland" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202781" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04702930v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Desjardin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Jacob" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Sall&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.244.0007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443400v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mabire-Yon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sim&#233;one" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Marmorat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.042296" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734441v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Denieul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723295v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.044552" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04056865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28372" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723279v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061166" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723287v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15398285.2021.1983714" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723284v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2021.1881519" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489494v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bassoleil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sablone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.11.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01752532v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0547" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03342889v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K Ward" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cr&#233;pin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vergelys" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2017.1299856" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01752640v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012005v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Di Ciaccio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Puppo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988605v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988611v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Foucaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04988615v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Baillat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Piton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Sevenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2026.2632683" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Coste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Villain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Downham" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Bonniec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Mandrik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/65974" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567917v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-10082-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05393249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boshouwers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mabire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puppo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2025.2584596" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148426v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura X. Gil S&#225;nchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bujon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05426-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oustric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Addamiano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh M Redmond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam S&#232;ve" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Di Giovanni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/s41997-025-01135-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Belnez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Fayard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Golfier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2024.2384441" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761279v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Andrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Biaudet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parnalland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202781" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04702930v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Desjardin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Jacob" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Sall&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.244.0007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mabire-Yon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sim&#233;one" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Marmorat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.042296" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734441v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Denieul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.044552" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04056865v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28372" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723279v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061166" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723306v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723284v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2021.1881519" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723287v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15398285.2021.1983714" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489494v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bassoleil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sablone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.11.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03342889v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K Ward" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cr&#233;pin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vergelys" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2017.1299856" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01752532v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0547" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01752640v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012005v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Di Ciaccio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Puppo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988605v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988611v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Foucaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04988615v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>