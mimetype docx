--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -72,2744 +72,2878 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive side effects in cancer treatment: communication challenges for healthcare providers</w:t>
+                <w:t xml:space="preserve">Évaluation de la formation au recueil de données par entretiens semi-directifs destinée aux patientes-chercheuses du groupe de recherche IMPAQT : une étude de cas sur le rôle du partage d’expériences et du soutien social pour soutenir l’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Piton</w:t>
+                <w:t xml:space="preserve">Charlène Tavernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Sevenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychosocial Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.1-22. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 117 (S1), pp.45-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07347332.2026.2632683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17269/s41997-025-01138-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05567856v1</w:t>
+                <w:t xml:space="preserve">hal-05613857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention des cancers cutanés et théorie de l’inoculation : Recherche interventionnelle chez les adolescents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive side effects in cancer treatment: communication challenges for healthcare providers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Baillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Bel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Coudon</w:t>
+                <w:t xml:space="preserve">Maëva Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Sevenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Psychosocial Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07347332.2026.2632683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027382v1</w:t>
+                <w:t xml:space="preserve">hal-05567856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Online Interactive Decision Tools on Women’s Decision-Making Regarding Breast Cancer Screening: Systematic Review and Meta-Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment impliquer le public et les patient(e)s dans la recherche en prévention primaire: Perspectives internationales et leçons tirées du réseau de recherche en prévention primaire des cancers CANCEPT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Oustric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Claudia Addamiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Villain</w:t>
+                <w:t xml:space="preserve">Niamh M Redmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Downham</w:t>
+                <w:t xml:space="preserve">Myriam Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Le Bonniec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olena Mandrik</w:t>
+                <w:t xml:space="preserve">Rita Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/65974⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 117 (S1), pp.59-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17269/s41997-025-01135-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920085v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive complaints in patients after cancer treatment: understanding oncologists’ representations and management practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prévention des cancers cutanés et théorie de l’inoculation : Recherche interventionnelle chez les adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Baillat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Murielle Sevenne</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05567917v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generational perspectives on PrEP, prevention, and sexual practices in MSM (ANRS-PREVENIR cohort)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive complaints in patients after cancer treatment: understanding oncologists’ representations and management practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Léa Baillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Sevenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09540121.2025.2584596⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (12), pp.1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-025-10082-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393249v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General practitioners' recommendation of HPV vaccination to adolescents aged 11-14 may be gender-biased as suggested by a qualitative study in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Online Interactive Decision Tools on Women’s Decision-Making Regarding Breast Cancer Screening: Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura X. Gil Sánchez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Laura Downham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Préau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olena Mandrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (Article number: 22642), </w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.e65974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-05426-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/65974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148426v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment impliquer le public et les patient(e)s dans la recherche en prévention primaire: Perspectives internationales et leçons tirées du réseau de recherche en prévention primaire des cancers CANCEPT</w:t>
+                <w:t xml:space="preserve">Generational perspectives on PrEP, prevention, and sexual practices in MSM (ANRS-PREVENIR cohort)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Oustric</w:t>
+                <w:t xml:space="preserve">G. Boshouwers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Claudia Addamiano</w:t>
+                <w:t xml:space="preserve">X. Mabire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niamh M Redmond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rita Di Giovanni</w:t>
+                <w:t xml:space="preserve">C. Puppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17269/s41997-025-01135-0⟩</w:t>
+              <w:t xml:space="preserve">AIDS Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (12), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09540121.2025.2584596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441815v1</w:t>
+                <w:t xml:space="preserve">hal-05393249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiencing the COVID-19 health crisis : Quality of life of young to mid-life hematology patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">General practitioners' recommendation of HPV vaccination to adolescents aged 11-14 may be gender-biased as suggested by a qualitative study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura X. Gil Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Belnez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Villain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychosocial Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07347332.2024.2384441⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (Article number: 22642), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-05426-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723275v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering patients' participation in oncology research by developing psychological empowerment and a sense of community</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experiencing the COVID-19 health crisis : Quality of life of young to mid-life hematology patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Myriam Pannard</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Andrin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Parnalland</w:t>
+                <w:t xml:space="preserve">Camille Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202781⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychosocial Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07347332.2024.2384441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761279v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être citoyen membre d’une communauté au service de la recherche en cancérologie, quels effets ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fostering patients' participation in oncology research by developing psychological empowerment and a sense of community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Andrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Biaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaine Desjardin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Helga Sallé</w:t>
+                <w:t xml:space="preserve">Sophie Parnalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.244.0007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (6), pp.202781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702930v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is There a Specific Profile of COVID-19 Risk Perception among People with Cancer? A Cross-Sectional Study Existe-t-il un profil spécifique de perception du risque de COVID-19 chez les personnes atteintes d’un cancer ? une étude transversale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Être citoyen membre d’une communauté au service de la recherche en cancérologie, quels effets ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaine Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Mabire-Yon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Perray</w:t>
+                <w:t xml:space="preserve">Helga Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32604/po.2023.042296⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, vol. 36 (4), pp.7-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.244.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04443400v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construire un projet de recherche en oncologie avec les personnes concernées : retour d’expérience et leçons apprises</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maëva Piton</w:t>
+                <w:t xml:space="preserve">Is There a Specific Profile of COVID-19 Risk Perception among People with Cancer? A Cross-Sectional Study Existe-t-il un profil spécifique de perception du risque de COVID-19 chez les personnes atteintes d’un cancer ? une étude transversale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mabire-Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Siméone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Marmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Denieul</w:t>
+                <w:t xml:space="preserve">Mathilde Perray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (4), pp.245-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/po.2023.042296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734441v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04443400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet IMPAQT : réflexions sur un dispositif participatif de recherche</w:t>
+                <w:t xml:space="preserve">Co-construire un projet de recherche en oncologie avec les personnes concernées : retour d’expérience et leçons apprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Léa Baillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Denieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32604/po.2023.044552⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04723295v1</w:t>
+                <w:t xml:space="preserve">hal-04734441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willingness of French General Practitioners to Prescribe mHealth Apps and Devices: Quantitative Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+                <w:t xml:space="preserve">Le projet IMPAQT : réflexions sur un dispositif participatif de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aline Sarradon-Eck</w:t>
+                <w:t xml:space="preserve">Léa Baillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Denieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/28372⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (3), pp.191-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/po.2023.044552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04056865v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of HIV/AIDS-Related Human and Social Sciences Research to a Better Understanding of the Challenges of Hepatitis B Prevention, Diagnosis and Care</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Willingness of French General Practitioners to Prescribe mHealth Apps and Devices: Quantitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Della Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Sarradon-Eck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9061166⟩</w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.e28372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/28372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723279v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04056865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence du sexe des élèves et du contexte scolaire de mixité/non-mixité sur l’élaboration du discours des adolescent·es au sujet de la vaccination contre l’infection papillomavirus humain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Contribution of HIV/AIDS-Related Human and Social Sciences Research to a Better Understanding of the Challenges of Hepatitis B Prevention, Diagnosis and Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9061166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723306v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How French adolescents use images to represent HPV vaccination (during school-based workshops)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’influence du sexe des élèves et du contexte scolaire de mixité/non-mixité sur l’élaboration du discours des adolescent·es au sujet de la vaccination contre l’infection papillomavirus humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.26-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723284v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Seintinelles 2018 Barometer Study: What Is the Profile of Men Who Register on the Les Seintinelles Collaborative Research Platform? Results from a Gendered Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How French adolescents use images to represent HPV vaccination (during school-based workshops)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Consumer Health on the Internet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (6), pp.731-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08870446.2021.1881519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15398285.2021.1983714⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04723287v1</w:t>
+                <w:t xml:space="preserve">hal-04723284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ces citoyen(nes) qui se portent volontaires pour participer aux recherches dans le champ du cancer – résultats du Baromètre Seintinelles 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Seintinelles 2018 Barometer Study: What Is the Profile of Men Who Register on the Les Seintinelles Collaborative Research Platform? Results from a Gendered Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2019.11.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Consumer Health on the Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (4), pp.383-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15398285.2021.1983714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489494v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘I don’t know if I’m making the right decision’: French mothers and HPV vaccination in a context of controversy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ces citoyen(nes) qui se portent volontaires pour participer aux recherches dans le champ du cancer – résultats du Baromètre Seintinelles 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bassoleil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy K Ward</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+                <w:t xml:space="preserve">Laura Sablone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health, Risk and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13698575.2017.1299856⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107, pp.333 - 343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2019.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03342889v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une démarche innovante pour favoriser la recherche communautaire et faire vivre la démocratie sanitaire en oncologie : les Seintinelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.174.0547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01752532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">‘I don’t know if I’m making the right decision’: French mothers and HPV vaccination in a context of controversy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Vergelys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health, Risk and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), pp.38 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13698575.2017.1299856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03342889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment faire vivre la démocratie sanitaire en oncologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">les carnets du greps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.50-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01752640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2819,361 +2953,361 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche communautaire en psychologie sociale : Reconnaissance des savoirs et enjeux relationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Di Ciaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Muller; Vanessa Laguette; Lionel Dany. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et interventions en psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition des Archives Contemporaines, pp.37-48, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sexualité comme facteur de risque et la vaccination contre les papillomavirus humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexualité, savoirs et pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses de l'Université de Montréal, pp.75-87, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer et facteurs de risques : Opinions et perceptions de la population française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Baromètre Cancer 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Santé Publique France, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3183,114 +3317,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales de la vaccination HPV à l’adolescence : Une approche psychosociale et communautaire en milieu scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Lumière Lyon 2, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04988615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3437,51 +3571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Baillat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Piton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Sevenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2026.2632683" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Coste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Villain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Downham" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Bonniec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Mandrik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/65974" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567917v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-10082-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05393249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boshouwers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mabire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puppo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2025.2584596" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148426v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura X. Gil S&#225;nchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bujon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05426-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oustric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Addamiano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh M Redmond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam S&#232;ve" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Di Giovanni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/s41997-025-01135-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Belnez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Fayard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Golfier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2024.2384441" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761279v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Andrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Biaudet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parnalland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202781" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04702930v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Desjardin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Jacob" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Sall&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.244.0007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mabire-Yon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sim&#233;one" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Marmorat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.042296" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734441v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Denieul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.044552" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04056865v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28372" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723279v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061166" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723306v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723284v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2021.1881519" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723287v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15398285.2021.1983714" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489494v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bassoleil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sablone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.11.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03342889v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K Ward" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cr&#233;pin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vergelys" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2017.1299856" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01752532v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0547" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01752640v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012005v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Di Ciaccio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Puppo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988605v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988611v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Foucaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04988615v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05613857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Baillat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Tavernon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Sevenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/s41997-025-01138-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Piton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2026.2632683" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oustric" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Addamiano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh M Redmond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam S&#232;ve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Di Giovanni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/s41997-025-01135-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Coste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567917v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-10082-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Villain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Downham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Bonniec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Mandrik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/65974" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05393249v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boshouwers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mabire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puppo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2025.2584596" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura X. Gil S&#225;nchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bujon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05426-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Belnez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Fayard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Golfier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2024.2384441" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761279v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Andrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Biaudet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parnalland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202781" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04702930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Desjardin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Jacob" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Sall&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.244.0007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mabire-Yon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sim&#233;one" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Marmorat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.042296" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Denieul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.044552" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04056865v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28372" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723279v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061166" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723306v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723284v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2021.1881519" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723287v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15398285.2021.1983714" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bassoleil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sablone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.11.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01752532v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0547" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03342889v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K Ward" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cr&#233;pin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vergelys" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2017.1299856" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01752640v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012005v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Di Ciaccio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Puppo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988605v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988611v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Foucaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04988615v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>