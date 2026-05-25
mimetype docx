--- v0 (2026-04-11)
+++ v1 (2026-05-25)
@@ -213,102 +213,102 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic landscape-scale planning to improve mitigation hierarchy implementation: An empirical case study in Mediterranean France</w:t>
+                <w:t xml:space="preserve">Strategic landscape-scale planning to improve mitigation hierarchy implementation: an empirical case study in Mediterranean France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bigard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Thompson</w:t>
+                <w:t xml:space="preserve">John D. Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Use Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 90, pp.104286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.landusepol.2019.104286⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -466,232 +466,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Regnery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John D. Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vol. 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.17488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articuler la politique Trame verte et bleue et la séquence Éviter-réduire-compenser : complémentarités et limites pour une préservation efficace de la biodiversité en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bigard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chaurand</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vanpeene-Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John D. Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (1), pp.26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.24472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la théorie à la pratique de la séquence Éviter-Réduire-Compenser (ERC) : éviter ou légitimer la perte de biodiversité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bigard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -706,308 +706,308 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Thompson</w:t>
+                <w:t xml:space="preserve">John D. Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Vol. 9, n°1, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+              <w:t xml:space="preserve">, 2018, 9 (1), 12032 (21 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.12032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inclusion of biodiversity in impact assessment for urban development: policy-related progress limited by gaps and semantic confusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bigard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John D Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 200, pp.35-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.05.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise compte de la biodiversité dans les études d'impact : évolutions prometteuses mais lacunaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bigard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Regnery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, HS 39, pp.2-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14758/set-revue.2017.hs.08.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1474,51 +1474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mrm.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charlotte.bigard@agroparistech.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448992v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bigard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thompson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.104286" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445559v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.031.0012" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Regnery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17488" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaurand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene-Bruhier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24472" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12032" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448719v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Thompson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.05.057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blasco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2017.hs.08." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632459v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01845335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MONTG010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mrm.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charlotte.bigard@agroparistech.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448992v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bigard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.104286" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445559v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.031.0012" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Regnery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17488" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaurand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene-Bruhier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24472" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448898v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12032" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Thompson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.05.057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448782v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blasco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thompson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2017.hs.08." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632459v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01845335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MONTG010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>